--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2239,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8faf0613976b8d0cc1e1a33a6766f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffffc9e82355d3716d5d54b872f2ae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c85a45ae258c4e0b9226c9a05283c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d67e060ed566ec6d91d8992b8d404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19d88df66637a89ae2582a0c856955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a715fdae59cd257b296d346d3a7166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106e04070c21a9d08434d9713aa6c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd20095ec68f068fa132d9f9fab988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3d516ddb6e442ac930aaddf9d8ae79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a661dabe4a30f4c9da24bd1ae5ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ab412abd2c5d75ff16d13279d2d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196346b303bd106e0db161fbc79d03c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a513ec21dda6d27a889ae1d8e7ec49513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea0c04117ca651e4cd5dbefef640114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef5d24d6503092d6cbdfdd8ac152715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f1fdb3a79ca0ee55dc7d56a11b9f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d33b18c9809dd98fda03dcb1e3b2e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507f9a37e6f0dd77d59b9a06c209ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efbea183321f6237b4438955467eda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face95f512f0ac1b72ecaf6ac522d5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b50996a5d856c18254a13717c3b3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a22f2d30f6ab2162f7cd5ad6832eb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8585a8d14620392d0d8feee9c65823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d455fd6df18a87c932714139c4316d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10a7bbf031fd39f3f241c2dbb014725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc34539db502c1cae58f2f0e1ea27c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30a9de42a0ec420925630ee74580527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013b869f7e723f2ccdd59d28e19a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ee76cd2f10da99499e19ba10f03929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4831c466e26957de395a3238a2758e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf4e2e5b9ee32c85aa8d6c1d6d76cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a364878662fa13e5a5f9e7e08d72232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54587a558aefc5840590e3566279bd3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a17d80e63fa29e6586a32f303667734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a70a747e516b7f67b285dd20da8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a70415f5d3467f63777c44b7fc0c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98466f7d945d6960c855a2f485ee76e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43530f87e8feae0384660feba04e75ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327f325feebee9168cbb6ecf5bdbc1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece7840a480b267af4334cf765293540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98e74fd676e22d2e7508debd8543b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b21039ea3faf02bee71c0eb0db3ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04b61ff34a3c6605b7b4d377842c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a6affb49d12042cf52513ff05a4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8faa37c1c0b77e26ab2112439912b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd12870e066238f75d0029b5de08ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982e79fb703917a67dd8f5b76c70b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d7871e77775a0d94c52dcfedccdbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad94b35c76f4458ded27e5e1322fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b9adb2a3e46f09866f24321968fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87634d36c4c96dbb378c5774df6b7f0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627ad90f83fa536baf599b4b6e6d9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7b3b997948549f6b168f272161e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b1ec407fe587e8ee0a54736d699c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c17da75c71ea7b788bd6cda29369155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f88a73c6fbabf9f43de3992ee57cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a81a77796ca451aea0b43498fc02b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09049222f355584ac05cd8e77c60b31458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754320a309b13f086e80548354c8dd1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c340763e42f340954037e6f5999760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0dfbd87d6775d6089c36166bced561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746500339dd36a60475564444f5c5ec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10bd825df97e3c6a21b1f06cb456463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa915cea31b0afb27d2c5abbf2378a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf30498ab91e49fb82427bd53c4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b549303ba36984df5758604fa68d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b52d188e43409c2ab2d247e78bac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33795d24fb96a73439f769580d82968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f09d4c287b36f258af31c392bd6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8a880f422a74134b08815d4df97970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b772f1ee2a7b0d5033bfb520e45371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561f2deef6e8ec5792e20aa9353b8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf437f59d377e38a2ff394758ce49f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84766cda71654a88991a633c2e9bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178af743da821cb85e5d0b5df1ae24f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef832c29e3805d207911bd73932e2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ed92d94c519c61c265068928a953377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d5317ebd26e30436314596720b4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f912fe29735382a88674e903a08079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9919ff8e331eabfa61e490c06ffe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814dde6a56b5c094b6310cfbac0bd1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2345bed03dca296955de648e295d2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91428ca2d341a2c2b2ffbf754749683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff7cec0d991cd8dbdba49c5a5092984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0717a16b79043f1c916000b8a21d90085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0dfdfe116ffa9917e32cd7a14e8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b75084744798ea15de0a71b2db03c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62f4184b39c12a72100aa9c88b63f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68f838b359bab8b3d843a8435113689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f9dae9ab7c423327488d50cf4487590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b558cbc70a3a96d923f229fc0932c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078cca259358f4cef4e47bdd57296f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e25af70742bf4f09c10a91d4c7a0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b75749a0090270076c5c903bf5c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbb13d298be9e995ea320e374503a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1476de573207db7602cf2c2d4267396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789bd755da8577764c3ae8f8ea194b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddbc0fc92f63a4921372809471ea798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de62445159215f4b8d8c32e47faa9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70c07d03df5e6e15fbe8e4a16b5bcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e36d596ddad0470ae5857c6b1a2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23303376d86ed113517b21bf53c0cafa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8961271b07060d8f9cdc180bd6f9ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4701ea390810aae4e8a5e62bbd32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf9eb79d334b2b943e1561dcaabf9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bac96c26271ff8d18adc6686a09751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1efc19693ad3eeb863d03d720b75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbb271089fa69713c6b7633d64d71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799ddd80b3663c7d900286d9179853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8571f1c078bd8da54952f2a192bbafe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ddc43dfa48d0b81e60edac56fac93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177874798bce9f21d991e2c943ce55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9028352516c37483ba5814a4dafaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037386a727c1507d0fa1387ab756aa42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d42aeceeb11602133fd52cad82f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce416ecb8e06269358e7b759fadaa07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589102f5a372b1f9fced332a8faddc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de885cade32efec6c8bc4e4e2b9df4e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd164520838bfa1f32fa68fe2dd56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7102cffeb8b7517982d5f9ef9973c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba123ed37774f5c04fff1acbd12a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac33f29b97305b0871009aaf69fbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f7cf863b14677a9a2820175d75c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035cc78fdcbf912beb6e3dc03c98beb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e8577d5597a28f0cefe69ffa5ac7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd51d057b9ba72cf0a87f9620c486d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68378275b9a7eee569f369d1efa5f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00119c3007855c96a15a1cbc92339532128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2392f9df5b63fe1153881c770809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8fc094dc096c15b7a90e2a295049130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920cb84f5482f632a6e2ceae238de5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25aa066f8d2ec6a0741a3cd444cfaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93995958aa406cda36f11b2f134ae4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c165be2e100f2b26a5ca401d932c78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c3490c2d9807882d5b8167600042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ceecd9213169fb510f7bc68cbd87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cd7f9dce04d003dbaae4b986dfd09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd58ee71bb502cd7919577d01da0c82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18141aa7c21d78d56c86c796175a4c99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79197b6d1f480db9f005c0ca395e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca198bba42c0c123a421e38407e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2133da98a5ba24e31cf7fb9f3cd75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943656e1ccee77ff2a6667b0b7b89954143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb34c134886772a694b2d2393043e7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ff9f455c4b4440daf43057f69f3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e28752875caf88ac40f8899259522146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa61806bbd49ceb3a63584913af090147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bd938e44c467b8614ee05f3d9a95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f859ce1d9d9bbdf2e6726e2e275440149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e35cfc608de0c803d7eda03c0098e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eed1dddb2277fff9604d725137cb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a30d3e8950e73aaccf9eb977f240c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49bd4959cd78e97a7afc7311a0236d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116ddd8642ba4d362138dfe522eae78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767112bacc63c3072c3ded7bfd2a87f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758501cb0cff6807f9bfe8814891d1c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dbc8eae9edf2c7ac4058174678728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2316dad916734c193e96d3c99157e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3e6888555da442f565618d9e6634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321374a5dfab6055a2d0608e4eabbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723793d738181c25d842d91ae2e34bf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4cc8eb8daf01f315b7322d017d4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e363a4573398f323d3097084257b2f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd37d19775bd560d021b4178acf142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bace9f5433393f452dc6aaec7de98f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291978fd862b56d5c7bd586ac13db389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934185669d67d9f91edc85a393b337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98507521888db5a8bde8a1dd313cf04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4fe735f49a327b807e4f3a4f3fa79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a3fdbee4a592401303e1f94b0ad4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2d310bf9ac8c912892424eeb8e6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c1d104b7c49d69e77e2410d8fa82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5deca525841f986c86331356e86dbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c2906dd3c80a92152d47784f528d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463caf6525b3e5b5faa613a844676654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95714ee213f49b1be0f0013c75d9d062176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214a369bc7e506c8266ca11190d34e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec2c0aed97169e6a0eea4ea26dfbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa322ac19d720c53ecb3b419da7b6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eda40a7265659063518b187b3dffe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522395d5121410defac639faf6971e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d5891c60e29f9a8eb7b61af38328182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81944cde953963ad6afc4bf307ad61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59b0482561bc8514c94d59ea40474184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57781cfac5866f34ce86efbe78d22e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f50fc12690a2dcb4437376a863e3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affdb012b9b9e84e0449dabc8d8db61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459dba6bedbf99391d11ef7ea2360fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97708727c8713969c0ef5af8be73607189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004334db28ff563b07a69b59cccf7161190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9f2c034f641cbfcaf412d5b13686191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256c99b8b7d691b4eee9bdc5ea7bf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a82153795dec896a130c75d76259193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b5ca771b0d1ab84aecfaef03ee396194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceeb16406a8c6281a863569c39532d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440197fecd7528d2ce0b74dd8774e657196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872416ecdfc29ffb259b2b5d8735a733197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697700076ec1971215e2e95b6c139d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0ccdf8378417166e49eee53b9ab9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c914590a986f34b92a6709ab412cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2591c87db45a3189adfee2807f36d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576dfb1b76ebfd0b91babcb544b4350202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f01ee0150f370883c7ad3fbd314e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3c5e75e7d404e70e17266275bf6d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192893d4b59a274e253a0e4c44790050205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d3b7131862a09533138ad1060336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584f1f32a954f78bf147e53a5833c0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce3129fe29cfa04d0177dec96b10c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325b23c0ba0fc6fce93c01ff65add9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc2bda285251142dc915dec9d2aa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8ad000ca4d9c564c65c1cf674576211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bfc51895484f46381a2871c9d9f9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53623e3a496df3d25e2baf34a2b371213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a088880e6ec476f8d9ed1fdc48f0d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fb6399d5b3c867a9e0f21b6c7a7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909203bb1ac9b83cbfaf0872d8633aed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55a6059cf34882d5f3b25fcb5edee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08626013c93c4085e404f3e66985c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa8aad8b43ac844d3c5608298803ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5abbaa4a5e34216b767990a0f5bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f7439e43115d869ff6ffe1c2d72f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bcf4395cb5518318f15093854a1ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d5573c76d9ba24ec76f4f1ab29a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2f6d9449807444c47737f92b502f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518de225aae6f099711d58bde3a1d2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe5b28c9d7320fa69c3d30526d218226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811d770aa6ba02defcf92c0c5c45c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c513f2bd40149ffe52d063e46c7896228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12386be8adabf965c323e95abdf7b61c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786af3f52865ac9c003d8a03872c95a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552663f30ed2f67432185f5b7faebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e8f844e7f9ea233b2a5642095414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66994372a0a8852bded725c3db8ba99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695deeb6ded6ec87a0d7fecb00e27bac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd88ce6496b0c795f86b91574e756d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3e58f105557e6ec1d461593dfee6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64d14400fad336f61054d34dcc6ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d65a76767742b10bbab96151019d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7ab18f246b0729c5d6bb17da1858239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd6976a9a0a03715a9ac4bf14a20f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b914625f36070fe1b60b9d710d9be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c34baa62926004259d09a98e3d709242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af68d95ccbcf33bd9503c40972dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1493c80f0fcc616814d00ba8d636244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd3c789ea3cf2310ce13554ac4a6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab289a6f4060b9fe050aff2f73f5cda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df10ab23b9b895bee001815358594247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5c9ae9d89444fcd7cb5a3c8db5f0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754756603a0f018fc35d31967ee5645249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e766383043f27dea92c32f214e3dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684066672d310857fe78a1abe27b98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74f4554239765939c46133bf429dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bdb8c741122114b2f68b2339003a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ccec3f4aaacc0642ee97b9050652d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7d374a02b2957ad8b08f7242e91da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1706d9f8ddef9897d18993239a4321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac939a31a68fb7edee0a11154a0be7e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e2305d490e3a8ef3b1c26095f7e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641bc8851df6d4bbbe141bd42da0029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50421feb75e77845053561487f192260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcacaebaecb8e9c2e74b5cabd22f10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f0c056c6fe24c437cd1d12ce5fc6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c689ca7e138481fba791f3a6f85b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380198fb76bf6509b25c8ab7acfae0db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d84309fad89594993d47caad63e57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734e37d2340c89906919ad7d432959266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e656959ee6ecc5f7e10e6df30860c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fc40a4136b5735663ae9ecc9bbdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4ffa727a2ae55b39287c5b774953269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4313a78ebd0e4fc466ce1f5fba55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416da0fcaca097fd022bea48b8aaa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd5ff78434799c9305b24ed66705fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acaf0e190a0fdb88c466e5a8f85e9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf465232871dc73a33b371ff3d4597f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbcb01fa30cca7e8e64486eabdd16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc920fcfe6fe401e2b2b8b6e6e6e2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af77d572aa741de43c0567dd2a4764277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac4e113956081d2ae31d82597d5f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3590f8d3b9280770945fd4931fd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6bdcde466698e3db0cdce7926b8d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a08bdbf36b5fe5e8afaf0985b3df1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f6ed4b0eb3e56fcddc5c2e52a03c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace19b74541c88e5cb5f404cdbcc3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e75044132093c31ca77edddec48641284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286a9d5985b096ed4ef3bedbaa0b24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0c3a172c0096cd1a8a240c24bc24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e701b669bb9ff34ef54f918e819c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2266b998bfa90baecd51812571edd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068487f0333a3de04f92bb171a44e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430f5b0d6bde7fb808ce48b6756839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66551f51cf926a4c046c1173f89af5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df62e7d8e2d8cc3c6a499704c73dbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b77feb19eeb1fa3e7f3c032bb8f1bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fed837837869296acebc8021913b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967beff2f50b575fd58a485e39dc449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df139c6b9134f1b99c9c16909c1fb3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9a4ff827de8efeabbfec96d19dbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378843447b8693985e137cea1c5885298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60af7b75f76613a65b5984363e1c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b34550d8598da73ce328eb25e8c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ecda4834a4806b28d8b0e41716e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb095cdd431591d7f4eb1941233df1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8f93c19d34d14d39a26fd61de28c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020a68586be928ed14fb141fbf6d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e9b411f36d20ed7c6ae8f128f8e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5e2b61defac622b968be8a275c096306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b05612f9d25b0be447acfde104a74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee61a87bb31540c8f63fcee367c692f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d739fa0ea09cccfef1c721b10b70ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c28c3f6988114e658272e592f206e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d2810432b0e9243660f06daf03f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c916ce75a40c4d74fb9b99a9cbfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50604e6d8c98d832d9794550355e83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f5870909ca5f6adc4855fca394c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875cfa62f0c6cb1288b03135ff4704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b14229f0a60234cbbfbd6f3257a48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804d3724393d967e38b8cd6f529f93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfe84a8d439b82711fe757a6be15f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0814c6b192cac154e4510f34eeb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccfa1fea5a0c758f8927b468d9838d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df683fe86cc5d47d7eae0ec0fc4aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a2d1525f9a0288d6fda7e2833533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae436fbf2784f9136977cf2e22dfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387d53788ee818817f1867f6e536ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a7a796b44c70e704c465da91a944325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d650ec873c85e590fa3af6d46aa29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff491f1eaa0ca21c1d79ee5c13fd12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4564777d5e834ca4cfbce92ec8f2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c235f0fd89ea68bc66e5702caac1feb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15311b0450ba934b929468b4067a9bfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6d01358d9219750dd9f043d09f39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01bac22bb89956bc80fec2e4fb0190332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e605d1c3bfc66d9850f6ad3e4880333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16d1ce3963c4890dfa4fa83aefcac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86258149efe452e3605cb6624b3ff69c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa84af722953c0498a16939b106857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b49a004448e23b61e489b64c5640c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9b90a41607160ec4e4757482dd92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1ee6344b76adee060e1a6a14a02e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa419f1e765db5353e445e11beb15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f763af6dac4c41c0827541e407e964341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d78a50bad601ae49228830e19262d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735593ba0c55e5b9a12c70b127245473343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4caa9879e429136408ee00834ede34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7b808452bd37915a14a498bce090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb3582ecbee30fc175ccbe0fbe8f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d3a56043d456f373611e15d61dbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bde56402eee525b405995339bc13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c9e924a28076fca32dc06791df3c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60b52c062c5c573b644f64652d407c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d287d5c32265f9584ea2b182dfe9f82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f81054579b435a7cd7f496fc12b8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be81345715ac8c12558e14f74a61e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61640f9cb10d63962e9fd6bfdda20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3b4874c7a4b5700cccec541738b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c315ddd18929efdf9b7e65709257f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480afd893afbc8d30a081de4919a37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8b98f6e62f7784233ebd0e3bbe70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b07adc5983a7a22536811424bb7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c362746dec5761c6b5322bc76a86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bde9563298286df360f15b37ec2c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26463158381c9c7c3adbf04b3d7d006d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1464cc3684ab983e21c311ddda8b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f3b5234bd56f9838f41de1bf888c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1153c1d8c4dafc97feac802033cd4a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e801d5e5a00dfd721e1d7925a943366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7986d2e565f48e67c92a5e6836ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114abf7e0c2116b6e4bfad62ec1055c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491ac1c7b56f328ccd5a4bc2118d6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53752e247ae7e97fc49ba49c7ddac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8abfc678d44e55efad220214668d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075178a312347552b6a634f7df0e54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee50c83ddccfaed7ac2e74dff43b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0cc2ccffd91353082f8e98ce5e24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16ecf4597d64245e7add4e572910d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d72caf7805555c3987c61f329633f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c8390343eb64e809fed8532ca5149377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032257b2a329d07d059e3f58669257da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8cb2bef49d7cc513c9f605069f73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff435269052868eaad43dccaaaff23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd9136c384e1188a54da1953a5fa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf339eebe82d68edb93fe13386400382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e639a7fb68acb7692c3f3011c0e35e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3857744c2d5cec6e1cd40f6139b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272a6cc796fb6576efd2ea4faab1e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae764f23eec6e88007f2959b83987f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cfd130bfe706ff831c2b936473ac7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9590c90656bb6baf73a29424733739c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c55e080786bd3bbf328735c98ae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647396616bb4628074a8f4f8051dfe5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c562214427b6d09fe5c103735188d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a4f4c8d77f597e0c978fa9bcac662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550b2b5935db5cdabb36757ee57e47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816052c3b2b1212b8a9fd499ba7e5e7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4484b5ac3a93100f938f2d318a72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f513660386db1b88cc70ac82e71b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b64240c830bc71f8e3b377119dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3686ea5c94c285ec270e9c6c675b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1654029d4bb26e34cbd9339524ec44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0b0b08d0f286ff6bac1ef795bcb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05e2804ce10d0e9e9f52e19d89815401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1c31302db7e75765f29c320e89356402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff018cc0771415258cb72295dd403403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712397a41368c5c29bb4f8e38104c14d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b0e57b10285180e99ccd58d26bde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8333eaf25b19213dbc21b9716571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376064fbe0105b798be47355bc1a996b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958241b76cf9db01fce65dba2adaf1c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca903cd5ae2c4977944b1a16137d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc00460cd6c17d925fe28b24eafc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce266a6751224f08d2c03f6ca4482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c4deaca0476a54283c6a2fbc53614412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7146a67c1755bd353b97de3321dceb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34764853eb071f0158dfe71525b7eef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9b064040b55f4a06ac32832a2f5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27814ecb89de756f9bd84a4118e0a09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1221a9f6bd40acba9f2df2b3054dc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec739c8346c1b0a87221075a5293c045418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032932f062f4d8791ffa5fce7c8426bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec13bd7448ec20a7f5d21b383d95d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3038c8c23966f9bc781383cb9dc71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb9d1051c4968ccabc6544a4be024d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e4a043ca16692584d5390ff3b8f0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4605d9eb037b3e9079c46128b0fabf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb1957a466d40ab4fe26df439ae70c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0096a8c8bdca6bc9d9d61c1eaf13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d5628947f6b1c49e1e01fd3a7741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3746dac06415f410822526444bd156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7ea6f58336c15cfc82ddb701cb16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e2ed83fbe2d9f74304f3ae0cf3369430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318e3878a226d0b83f73160303206e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ed2893e29ae18f94c0a44de4ce1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a416cb39606c57d5f000260447cbfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beef6aa8c7b7458239da0238aa4b94a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72e749f8687e3fe1559eac9e8c0de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4dc5b1d558b559c8b555df2f99d29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7927151155864423fd105902a3d921437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69a58e40092bcf1c7e64bb71aec7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e914dbe8c542bdaa54e23d9d870766439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee7a4433f434d013f3e3dbefbbf34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178c904163f480811b18ec5944905b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514707e7ceb2bff27642e14d26f451cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172ae221edbbca3762482e30402bd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af094848b525183b94a156b4cb7d02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65754e7a00fc07da2d7e4da89ae1ad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9cd86e5ff3ad7af54b74a71dcd63c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98496406a12ca5ff05beb9e2cd747b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3489a05da92c5eed603bd2122da3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96674f7dcb5c8f57b53b0c3157575bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a486326813625d32164fd0d9511a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172a1e638130c502454fd6e5b4cebbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12bfea549ed14e642377e580b5ed7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ea384fbf10159c6dbd5817e283d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871795055f56f96a7f2f77e64d56de4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6b802dc4f72851780792e6908fe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07102be52da8f93700aa81c568a12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d883a6c56af1fca1e77885417602457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874683e98552e903526f451e64134b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b382d5cad52155234de30ebdd296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad38800b4e3ac55a93f39cff0409f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f3423ed8049cd9c5876a1394dfcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e01742a870ec406350c6b497825bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557587777aff1e95cc2862469dfb89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc920b7c533b13c487db9d319f716464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75a2b10b5797221eaa6f234f15e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0436be8665f04b1b56957b9ed95a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f12b7ae21af85a2092f1e03b1340467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bdf6d79cc0f9f2ca2094b50154c1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab24edc63633634340448e6b3039f2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0f34e63a0a22686c30844913a7a07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f7bbd0fdfa850b919e2e2b570482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e232f28b521bdec3201e1e3e34a91e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4de11012e08f073b5f57d8d45e016473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baaccb14ea35d4e85c377dab20b673474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f805528da565b044be6ffe9b7d32e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244303f394e8a6e573149d25c06a09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39d9ac0f7528cf61fb6f5fd64c759477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300c873a1e0e54aa233da482237de8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2ab8ed0a2adc0cea35d77c6b964f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a3e4c1283a39badc41285a7da69a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af78fd19443dc4bde86090b352409e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529e257fd7a5cc11eeae28a65bcc3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da39781d0fb0e23b17d8112ec19907483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fff8b18751766bf6919dd5e810c0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21318aa4ae9a13a34734689c8d438062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd00682e04d72993fa2b1c8822d1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2d9a72137c1b8f666825678a5649487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d91b7178ff2c1c8122aa160fff866488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c5327c0616dc6373f01e2fc7a1ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d768e02d0b18842f1a5ca8de96fff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c358e3324be14acab72cf379e1042c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43484e08880354ada19fdfdd0389a343492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63102bc13ff216c4835fd05a3afc6634493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89978647ec266fe79767d8677d6dfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffcf3ff29e9f234207ee4a24f497aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773d2f6e0196312f222c849ef49631496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b254fd0e253fa62090d34fb4eb706497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599811f23eba1531845a52c794cb1871498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d5c063e30ebe721e2efc59640eeaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1a727817f2ac5ed05492fb40e2c29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e71ae0880095540b7c6cd17b5e7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a5cbe63f1610e79d8a7953a6092a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960c5ec4a117d1529ad4cac3e1b58f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bf5103d8f8d53c601a191470603ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701150a7330aec88d685a4963588dabf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24966961b4f279ee7a08905330a15f52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6a8366b9e710784b556d7469ffbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf51bc4f1aaadd33ad8d8049e12b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d15269f26d34d826edbb251b32f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b7ce5ee2c6df147c0b53e81c59c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93cbcacf010e477817b1304ac47b23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ef13f0b15c64b94291ff9973bafb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a0f2e1958d8b1d0ae4aee4071988513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1ca48382a2ac5f2545f843994958514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b22c86b5c1096770b5b315b66fa6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6afd9e98534de0fc06849325857e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcbe75bc9b632c7ee17261eb99d19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19255badb1528fd994ef66297003a03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc473cd498a5a817f197aa09dbcdc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f90e1626e42df494d58ac6d83679520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6749768c09bfde2ce62e8ea97266b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26fb1e837e914286b25458a2cc2b6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d760bc17c8e26eb40aed89070582523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dded98ecb70f9e08da63faf04009c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a20bba0830939a581437ce74c1d2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf8a69b2bef2b778eb1cb2af254ad3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27c2349a5e0304e8986d6ea52a60b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a459c286fc3e733e97f1d76016fce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400db63b8a91664f27fa817a2fbf68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4bd32c8a5d1de98f04fd60ff4bf29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9887662e63e29f9db3b8be3412ae8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de6e7b10ea9c4123f11e2d95f4ce7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e35a59f5fe6a91fc978ed36d5e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07851b38e9fee2da1017d41b9099e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c6814224cbdd8f456301f8c239da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea9ac4ff761216eae501fa779cec1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af26a6243943e573890b374fa824fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7907cf5675543b1b8c1c6265bcf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854efe796a8306574f39db640f97f09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8525632e6acf1ad92e766d593ade3d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8be5f6bbc28d08a120afb6a22cc664541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77b397cbc8b67dd09b5da5864aa82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5909f1aa6ded4c00c9f7630489eac2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359be33e3e0a0e9c6db222742c16270544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde71ffa036a2a180f7470fa2cd5390545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7824503dbf15a51c1936f8b92ba036546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b662a32659896f5cf6e818d9eabb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245c04e35202bdf242d344051c65f69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2ffcb6655c9520fd2979dbc4f901e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17899c7d05c4f026c9459d9372e4c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4255359711ae44519e5a84cd8edcd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01067c0e4303c6443b8bc3afd9c0f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966b85ff7feccce630479f81821e551553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b32244373e0e3736fd5befb78be2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d7c20fdd3efd3cdbccc096a0cf0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd256b906dc9c8029e32155f8be992b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b5afebcc825c92df4a10dbb60f05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a762b2ee4b8261b52cab1260d0e911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87fd1546cc504ba53b0985d30682c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5dab04f68892f82c81867f968b5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19bf4a00f2d9988acf979f654ac98d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee7d235233336d10ecebc45a28b4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04f439cad32c596cfa3064565e245563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0bd2096b19b95eb19adc0cee32cc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b39c221745cd7249e10af386d35587565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245fde6d3835c86ccf4f46060f2b63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825da694b491680a27e91880249568567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5682d3cff5048cce7dc9cf28112bc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b6e92fea02ca748e0d2d94a5d2eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdc271712d063c6359b638532490df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9e4b4e4898015ffcae3005ab69352571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01223714f403c6682a89cd65ab04cf1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff23edf4f886541b1a44d2ff823796573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc348a79b3f8580d0330505d1cbeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930d9dab395bb2630eb3fd6a1bc021575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe5fbeca27f2e47e881debde154d5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf0cbc031a179d7148ca6572a5e3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00240114786b3b40b688c6ca901a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f8d764071d1b75ab5e5e741584fe8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb9241b0a5c9fbb7569062f50e50c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd134844c23b871561d54f9709b0506581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb0570064ffec1f3cbc05058e1b38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb581e16bd4e97893961696f176f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1788bc1a0aaf6877eea8ce17291989584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294cfe24532efb1d798c373ec240a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ed24dfcd98baab9ac45768616cca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d54dd06d241f32c41e7dbf8b29eb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08c7afc7c7e8195cd7d393f627e82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796c193bb4b36799bcac6adee224d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a98b342592c3cb96596b1003ddeac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71832174b1f536bbce076fe235487591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780644f82d6ff6cdb640293e3e719f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5499ae055892f11e37bfdce77f2c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ac5f66bc5a974d7c789a88ac7fe09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b3219bbe46e494e4a1383aa5883e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d283157a6d6a961dba96c57274dd39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073495eb2f65eb72bf7000da7bb5214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d9c9965e958fe4970b3aa55623e36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8182c79e9d511b875cf3f499c16b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd833b9a148738375fdda84d10df2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5447e7ce1c1308997f65d884463c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc066f10af68b2e05e55553943618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd374a02c512d32109e5bfad1dbc6f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae20e6252d873e6b37cb9628f8d72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e09a64fa7da366ff7d399257835f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380cd0f841e679c3f3de269b12bd5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152cf96c6063aa6926356a52b5400f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1001e8e40e3775c47fc56d7e4e26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba88197d508d5711ff71d850df85186609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6eb05594db81c268894af1372f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14b6c24afc65aa33ae5a2535255e0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22d5c479032b50e4ac713d53d7dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa8745f3edddd6436ff58293c4fcba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579c58fce64739e27a2139b62bbff6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287420a300ef3394b0f50f4b23a4c843615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5133480bd8a4d94ce8b247527e87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0803de8badb25a9ae324c66557ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3444eb45a20d229ce09ed8175e68c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b5c62f003a065c44bf22837247471619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5c7815d7734a815f43d478879fdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd5b666c7736be6071c0f3953a421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a54b086ef7a78b21b50cdbfabdebc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c24ada9e7ff51747f8f587a30818b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116121a9ef8957a7dbb136bd9b791da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734929cbff74403f84ef110aaa51586625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d4770427d6a3683886e7368b010f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55399db87c94774311c76249555c846e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d264ef8b1da19feacdd5e02c0b7627628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8fc6cd81f05d969ad689a39a6415629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372d9124437d686e6010f257070778630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e447be730f0df779268ac1152031a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c1b4cc1e8d652f03131fb92e4763e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84656536b243f836f9f70125de23d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1bc4e59423703ce71cfcf3edea7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b0a37ab26da62cd56564c35a79da3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f809d4521aff8722ad50bd0d4d1aa6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01ce03c282e76d287d244f8f49764637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f7894fdaeb39b69a31bcbe42df72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072ed1228568835fefe81fcd47aa77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37158535279a7fd743a6d12ac030c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2283a571070b9ac948d7ae104a1068641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c470c098458760dc6416f11bf71da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cff280d38a6f962844900fe6beca7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46112b69275b4b768bf35120c4f517644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253804f0b73940277355575290c0b659645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dd3143b430fbdb46edc7351d87b30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cdbd6360d9ab2873a06d89e3f06df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78db84e26f4b22773e2a2392d33bbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb741205078cbee330c0ac26e01760649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd161634664aa03d68bd142e9785386650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498802788657992893521829a29c11d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65646b623688f0a2553f4de2a66fbd8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658ef2e9b4c41cf930502bf4c68194653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ea80ca0e25a5d7a79f9034bcba815654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e0afeb5e80599d959adcbefbf110655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6eb8d62cf0c1bccc6fee0dcaa9b87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7de1707f50e6acd98d7e04ad79a47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2d6e880983648f7bcc909f3fc589658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8863a5935872028f740f3bd54f5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a386a00da1974a75dfded84e5afac4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e55d3bd5959b031c9dec131cf9827661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8b968ddc984eceb7493cd2604478f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262eca84f674fec0d4aa7327281be9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b45ea8f7d32530da50b63580b22c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ed0d4c3cd1f47c8c1b193ae90924e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8380c23c3132ebb31f20975169ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc694937e2c3ffc0b47942ee8baa46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e2e4fc532eadc8b608ea3dbbf0fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2ef72c8e15a4ff33c847a2e0d4ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b0c77589cb73cfa6e4e33f42ebb9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257725f59184e52563874ae51bf03b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc39a0f9b01e94c2437cbe322924c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ee3e207a77b64dac92a02718d243673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5c6bd026bf1779d75fff2b8fdf53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028184d04d7c50de32f8b61984f7ad96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242edf3182cd4d0f391f813277357f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26bc9687f57527ce70bfabaaaa3bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816a152bde59aa30afe1e2edaaa96d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e75e14725cfd553a998706b8da292679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e92b5eb7df67fb3ba9f27ca90a54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275aef8a75f506e0982d0b4feddf9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8549b4983ccde6e8295d070923fd47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c4fcab2f92a8111e96f8546f30b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a07ce607c88433a69a21820b874f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91cbff17672b3844532bbb5e2963ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c097f807237b5de6e3fbbaa94ad3e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6540dab96257a041d76f18e1c653687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f6f9499640e8fecbe992a3cb0f9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87be9de6b33ca692e61e2043131f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50236a7905f73d8dbe3e5a4ecdbedcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277ab8601e08fd7f374b2fdc2d93ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282333a68aa4adce7912f49dd68ea7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18232d48f869e601e3ccdd8180a733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9a17a71a4e2b5397bbe1995d98e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b51194671e2be97788aadd7b2314695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fdf0f925118d0bfa141604dc9f79f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c30f7e954cc95eb49902e3391074697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440a0067ad0c3591c47725346ebba5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1eb5268a76217409fa7883970a34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab4daa7c119a75a70b1c533f66a8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512146f6645fe8e0a567db4c69ef6552701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f9aa49c70a14a464244f9252d859702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c3d57c1b95aa94dd46a5979ca5b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ecee276775f00ce50883548f5555a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440085d7d009513a4f5fe2728c66bde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67336d81c6f7713dbdedbb8d72731b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc56ee24363f47b6b9852dfba6de2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b80dfa798204cbcadf52667072e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dc6413f2da2d961dcea8233fd3275709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f52e85c3e92d18c88df19f67c66e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1494f084a85fb77177c098197f1eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244e7d6a933697a8ac00bb7e923219712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09c303f6a37ad30d3c3ae09a0beed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85786873424629c2e01e9bb6d8866f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa56e071bd3ab14cf664e54aba46daa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a88788e2f130e1255a0167d9b09bb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8fe4fe08cab82f47d355de23fecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda946f01e67420d08a357794a57fb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53086cc518225ec71fa9fa1f282d1c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809053a49b390c48fb13aba396ef739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0716b3c63383ad329cadc5255cf04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bc38115e779ceebd13e50f6f93184722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47192b0007e96a73f78c9834b30a46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae080fd0b96490ba3e8f3952b4dfb223724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d199e078a187ea245c4a855bd8d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f36f629c41570d06604a2329e1579726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154226879463426c1a70d6503c15b785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f15bc6b31a9c7aac91e7f5e38ee1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a94755f39ac28d14d55c443c40b6d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8d588ee3e7df4671d5a63e48d172730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d26d2cc6a3150c419fd3288b881e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1841c192edccede57f053bd395325732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd5cb15ed1450e52d338a785d2afb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c3a24629ad8c52877e86d88090640734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f2b919a6984256577008add7b019735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aaa6e9ee2ef4e1646632c1db963fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35df103ebeb000edf7d5df14129447737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5af6e26178121a8e53d5672d5d363738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e41efcde3fb3a66406a5cb0d013d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf0b6d81bece7b907d56aaed0b2a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3634ff600ea6bbd4d4c86db62595d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c656d0a5e7f9ceb80ecea3313e786742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e28c025f87f9004a37128bfb3e6f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1090e22b0fb5f4bd1879004863a5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f014aca3ca142b1a6ac03d1254e8bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe509441bf0110dc9b7ba31ec29a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d559ef67b4daed19ab3e0995563c854747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb31ba00eefe7cf5adf909884a905e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad90c4d8038c3eb3014bac0535952d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a45d424f13d640bb917365d3d9874750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3261354e0b3f0b67525acf16488864751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0378de1d4d83b3174093b1953da2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf9ade15d3f992b196a6a995bf794753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93f6a5f6b2c78daf2c1d6394b46f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edafded74e1318585ab08afc7a2fb8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665074dfdc612ef5abf11dcdd0bcc20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05941734b7b22352f8aac8bb8c706e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87014635f153c2f79e223851104e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5ba7ffd088df34c19c902fc6430d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6172c02013e65ed10e7fef46a9dfb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c80c84b6ad19638c9cd2af207c39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f603833ff4bbb72697c7a672c782a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce795f995eb899476b5d45281ca6eb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c458596ea161d5ca143ebaa74daf1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69882a4bbdd77e41ce326e73d8902765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f058ec4f84a6dcc33c7513bab9be4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40aa33a36a5aaf86a60a07880e533767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd38e2cc3de863cd2eda9d8652899768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1481ced5604270072816fbff398088769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e021414f9e8d85ec3e5b6ad172dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78dbbf76df9440ebdec4be29e155e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53ceb122561943df97c04fa282cbc4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b35d2cd21f3e84f32f6febdbdc51773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b39ace72ec2c53028850d8d34cca3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4981c07930553b67272ae6e6164c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c3bb3d1beb64a00aa8a8580f53d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af29f0fb207b87dedc587c6f3f5af28777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58017b3a7daa03d669d87518ed592778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427eacb17fee597b527bb66eec98e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423cae6328fd6c50ed4ed3f11cd1c39780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08059340d185ae090d3f02ed25501781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957411bbb904ebc0a53085c7ad3a32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72db011232e5646cd2a4e707b626377783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066102b49d6d49ed7d3b777eace1aafb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec76720ee175eef4c003b07f3a37f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d7e6aff6c0c2a7f1e87f8032a8bc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d406e700c59eb43c80ce20c91ce54787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316d78cd64deb0931809e2314cd2fb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389896cfa22b8902a8031de41aaaf0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf40c5588aeff70789ea63073bd18790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ba67f3103b7d0a136d13a3b01161791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79beb5a178dbc8461564c6317e25b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69679877a6a7430cac39d1bb900f13e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e725d70ea43bf0d4e3092a8016d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9dcf9c7d6cb0ca216b64925519282795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78b14b137d13f43c44dbba10de3bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6623892de3251b4dc9ce6357c49e9c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb34b3996e64337ac74f323ea61471798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4f1f2db77727808f95a9136c0094799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885fbd5362a09fba4d8e2e02217a12d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd5cd2819888bdd540f8487a8b5e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bcd3cd5e4d0b0435a82854b55f599802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520771a51daa252b7cd445252e4e6d84803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fddf17a9b7f517163960dc5bba4634804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4110d529b15eaae3f422c9e973d79d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f79b8b53ff3f4f0184c8f3f23757d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1b1cd22c1d984a2b197ad8ab8b50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486607efeb60b46a60f8d73b964f8e81808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c01294843e9c87c0b465b1dae05a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938802fe6731c6473e3e9b2f9c615d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7797d8a728f745d274cfaad50365811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66136aec227eaa0a720cf2e96b1a3fd4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d52d6412345026c5881bc1817bc69813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00891c73f633c78bed04ed19f24ff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6250399b2a414abb2d7f04a8040058815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b38b7917b8010adc2327407e0e98121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da1dfe30c5018f76bd1e33f35afe542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662ff67b04556e9d5a8c9f33d765323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fce4884c84560953ca626959792854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4031d8ab6662014255c88999bcea9fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dbad1ea88c06ffe66785ce16d1cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc485896d63d0226a20116f860dbd75c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df342e54fa8c8c8e3589096837c43a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f0982be4eea478aac979a4b83a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed92477fe1b2ce84a7db289a98c11c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e051c1e733e20affe5ec66e8984450b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7b5eacd3175e0b90e08c52e0d908b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a848bcb9826b0c039bd1c25de76013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399321075228d04607a6f1ca56779f5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e93298e9b15654b015267f7251eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf7e1313a5dcd88580b12c73bd4ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f5181a5c107e4d1f62a5f3aa6d2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d7b4c2d70da5a4603990a837b65e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87fe994f93fa2c21d097115afe4ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3149483e336cccc55e02c6acf0a7c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a3f9af0045b31bc73ac4c4bed5e2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adff095fbdad58cb96dffbb1d5492b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109f5dc3a51467125032a086b17f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d2f3fa3913d9f9ae63833dbaeb0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ff8011e7dcb227a55d2c60ca9eda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54ab638ced2999af9408546eb3b9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16394a4fd2f019798304d6616ecc92d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0325a50ead6a03e8948c6eeb06aa4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a970bdc31df5e428dc89aced2e71829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd87e44f8fd9d7077cb9e2ee63bff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54838113d1701135bda1bf74e71cdce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee6ae7c7114409c4fd95cdd77c0be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461d8cbaa2b12dd009777b03ea598433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e34d29dd9c45633b4b2d9dde117b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c189fffe5f4fe26ac11aecdac3bd3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793ce795f20ac94c6e1f3671a1d93736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dcaf9dc6af3091ec16bae181a738037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e071599956c494185e61d5d8a584138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43814c29db829f524e3b13c3828144a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b126fae532a8f2ce62044f7453d1c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aeb5cacf758a8a6603c09554e0b5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9e00d689f2dd67dc5075939e1f7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0ba59c69ef8d68700c4caf7f1ca943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92527a3cf488dbaa36fb7db08edf2fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015858c7647183d98e7de8eebde7f4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da29eba14fb1a48a95f9bae02fee7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336a3c224ca9ed99b5957e835d1a3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b52c2936b4dc157e19c13296846448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94d6c39758037fceb501304dd290f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d25259b9af6e223a959d94d1347650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229456b8da4d33a3cb700d8c5d38ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a934655d323c00124e360a09a2fdde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdaf9c3c5d7a54e018d42b2768de353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30ad50f9751287a7d0e5cf87cd20854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c27ffc668d183283f7768a011c72d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660a2e1f7a6b956dc150576eb0bfffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394477fdcd41f80cfc6903707b771ef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e9fa82dc6d051f9c44c9a9c8713ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12792c3b52b07d57727e836fe820b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481c67516a519bcfce3bf77c324c0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809047be83f716feaef5a1a28d8306b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f312c5195259c8b7a44c054c53f0be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6294b3307c4f839ce3d0283d51a2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b59a68d2bf5ea1d1288232786bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db85a4797823ebabae4a407c1db5c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5d538f78114496df9c0ea4605eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1137a90a60fd1bc1abb1f9b7764967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13082bab57d02226f556d5957ccbd21268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce9cb82e9ef5ad8cf5fad2a0d8422169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa219574f08b09dfaf8362b8c2f19c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb2d0e47741319ad95cb00db9d44f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26639401bb24fcbf34e8082d5b10a4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00657b403c1b5f637bc6fc8729aa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824590c92d131b6431a3f78bc051335674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c715f4122dcc76d97919702bae971875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b21aab9421980b823f9853ed2bd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3d75eb21903dd319587a9a38f031f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f388060a8bc826f7150b2daa721d8cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9540832778dfe5c20f66da788dc20179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dc39e76105d6b7a0e5d57649b93b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730f68530313b88611a637ede4cf1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6c74a57bf0f2bee92c02af69164d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57a98fef567d85dc97f239501b8e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3314ea1c73c0493f448ee3ddf275184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f330ddf4a7d5b0c961b81565b89f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6ae03871a2b6989c6d2766b1803d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a186b8e97583554f1b3a2f7b3e602487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b2755772b22d6408de74606aefef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824501dbe4470aa2dacf5bb7ce709e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b10d909e254f5306bbb2e3443820490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff868b3e8e46801373f58ca11fe75f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c634e1cf2acc681bf2f1b3eef31392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3634e0fd2281186741d38bb0527d1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b193a5e1cbd201ae8217254b4a7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4604a48086c7627d1718b979789495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a2db227b45bdc88daeb9c6351bc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096c87b61cf1b5fbdb9cb26d93196097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd084b2b0e95a42fc5d077ed1a0558998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f235a8526a12d6df469150a1714d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d48c5d65046dfcc44b92604790b15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4deb54a2051655e141a4ff5edaf76c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdecffd84b5ecb73c13fea9c13674cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4491a9536e2ebf81563ab59b74afaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84fc899a4e5edc2e6a60a4cf23d17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49fc40059cd3c421f55eabdba1e69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cf5a97ab388a72ac89779b70d45b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66719ce6756c9fb46ce07b60c766aaf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f6e0fdb5ec89b36b2c9206ff8b51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb538ebcfb83787bdf5de79903487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0d829e3c404a1bbbfc77a8bd9f5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e0f3db9859f501bec7de2035becc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba62835cbff21ff054cc09b88824c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07711bc5204421366f76106cdb3d8e12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fed42556630cc96772efef9285f97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36447531876853f78287a6d1939f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab9fc58d203c036b502d7a6cebdfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d907c2b4a792390ccaac7d09807f5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8dd1cc75697c5182ed10dcb46c0b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b35a60e19eceb71b3c5742dc55572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9dfc413b41efa40fdd6160bf51261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeebafc84e667a68ea2ca8801fd548b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d88023eaec51ea6874b0ac1fb95e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b435af6eeeba47e9e3c0c1150e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238d366127462feaaa61b229fd19f3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7a6c9826d3b7236c008eae9a7bba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce130e223bbd82cc7929bdfce76cbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f64d81d440d1ac682c40c0d66f697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454f3dbf5e206cbe192342b99df129128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26c0aab348578889839e093635af38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2cd7555ced42f060f500d6ecaa78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915165e7fac828abcd22c4c7e298a24a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3dcc1c6e5080b05b470f5e3b346f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee11069f3742d37d24623ba89a185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b4e3021fa427397bc7225b033e13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce5a9e3c12480a6b697b9ffcf80892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22400d80b34a1e6b5217533410091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2c11273f0a14abac1aa69cfb9184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cfb5fab6ae47f4618c13f8eea0092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401afb67b416686f621fa1df7c7fca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba791f167196f400176e51cc3b171fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bca29a8a5799c91e9486d551464cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf9760ccfd21b60ad8227f0cc65be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323ae9dc5b129638811c2e1b21a42d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc95bf8792cb025b4e16c953f0072e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b016e1aefc67c31aca85e99282a0d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510a8bb65cb800856abff7ca5e042f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233fd0377cf1fc8e64b8c336ad219f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f0caa30a28394c02e1f4ff2ebd7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccbeb2a6767865e40dbf1f420d11da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82c8015ccf37c501d3b48ecdbfe16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e95d7c0ec54e11a319329548442be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084c5c76047ea59d2e1c357553fe07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94c587382a41029f703f074269d77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9e262bacdfd75e89fabedc38fd94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7bf3a4516ec229b8d0cfb23e6dd6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efac5d5bd80abf4f387543ba458190156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8bff02264ab25105ce9ced3f9f1ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6439df4adf4d703bec9249947753158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff9a60b70ce3b0838c774694ae655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487636993979afb8a68a1aa435b291d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1cff8015757557bdf9abb148720b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e93269e183c7a26329090330453a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc522a849acb4a6db7b43a409f731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de6566305a35e42bebdf9ae0984b5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf88474cdf3facd389a6486771bf29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28db236af0073a58bc10e2447272a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9175063d5d5a8e655415be6eac147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd47475c93c3427c2a2e24da57c10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707774f7c5d7866937ed88b45969859169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef5764869e78e9440e564aa7577a44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca35fef9321f913816eca7ff88c8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec693f89ad08a77a907124ca21e7a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bbbdca4e6d3ec3b6cdd621459511173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05d5997649c8e869084529f1e80ae8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956d9bee3d397d5651bec0aa1041eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572ec906dc4c2617d155710bd2e605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e64f123886b712a2f8f53e906dbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15effec145c501a9fd3a5c40b2d4cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb65e389895fcc0cb725c431af1eb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b7578f17d2b84b897bd3dbca4d1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15d3c795043fde29ee9fbeb2f5eb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a01da536b86dd8d625a6f25cc9d2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c640291183e6ee641e8e5ce7bbd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b049fb66bc00121a566185c0e052d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb28fc39bf948b332eb8bbdd350bdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d351284682edd950ab546dba8962f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46280815fd313f3ef2f713ff0674032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e1a076100f176b4c4778d2ae35709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a5ec1ff5fff806baf0443e8209c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba20e46d17fde0179bf8b3a9173c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef428ae83526fefe6c5ba95d22c9de6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7db080517a46c6a6bfcf1ba1fee4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6edb7a3af6c24bc7f3b6fb695a3d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc3b9391cdf5dd52fc3b06d86f434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555be5677d4035a8004f6c78961539195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31615d81574b8cb38a62a943a5c61f52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df46b9232cee944bcc97c1ec5eefa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795f1b325f1e4c93acfb0d0c6ace1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565670f4c85d56228421b9473f9a323199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f4ac025f9a58c6d17d199bddbb57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d6f3d30e69985807edf42706c987f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e66de26aec2be9378a3df82f529e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a38b704376b56bb8f2dc91596e182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904fb4cc3b8d3c5181f86d91bd02ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de665e2f485e61ccf9b2059cd50d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea94727e408752e99c1105c0ac19a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93472e607a4c06b97879250d2cabf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b822924bf3159a5014af4b42cb8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3a43cd7dab137f26085fee97bc6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d9ab1a1624a665d67455fe0b65fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e5986f5add8e24675853dfa19f4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701a42ec8ac7b69a56ee43a1c4d79e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d6cd0e9fde891406877af60a7123213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c73c782028504229f0aab8f5404c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10a823b54aa10cf464008080100f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123bf0989aea89c32ca4315e86aeea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9d6c27455effa678085c3f259f305217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675572ec0de000ab64dbd17e1c1c3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d9a69cd81ffecfc041b1a520db1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b5d2a13f72f25a5a3dfd3940231d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18231c58a1e831de74de8344a4ba624e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d85ac987ec009b206028267789970222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85415c72714bdd3c287e87374f8a46b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9806c919b040d048181c9cfedf452224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcfed25d5fe8570b2ae2a7a851b805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853749ccb1da475feef935c40730821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d5feb4a8f4c093154ddb60086463227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565ba14c28a1768d8e5c474a879a50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284ed9c2b847d6e1392dc72ccb77228229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00217797eb93cd106479b7ec488a71c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc853329f2fdc25bd70cf39444ab133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f257be6c19f5e2b0e1f2b89a29acce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d9663f3c4085c5f90ee95db43e604233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34f6e5203d2d5f4d19e0f3266e86c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ebbce1330ff905b7e1a397c04756235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f1dced341e62bd4d01ace12c6532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6bab6b98906fd9e1de13c29f66ebb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433df0301076026a9986b7b5c85fe90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08927ac378b98449026523a26da41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f7d0e5f493b778d0ff2170457aa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2fb7a7a43000ce8248a7698644b1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe250c7c0092fde856f35a9fca465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeebcc8a253e1b036865a7916dd7a87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605b7e3076639b503f8e3232789c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf2e7ea7546d9682a5a488e9c397b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf08908e0ab8a6244d41900870395246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f182dc1dd2f09b0d3f33c9d42d2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c854698925afbc4d4127978927b8c50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293232bd4415e203cbef0918f73aac8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198846bf6a03479d18757ccbf1920af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde847489d86d4cd89d0264245f5a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a324efa32941fc39ec1823dfe15bb0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011d15bf3a5a9f17d940c53d748478a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b5c878ee112592c35205113fd15c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a00c6f23cb739357b5d0ecc0ddaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe49e861a20168541e3ddb1f4ec71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a405cc4fdf698906ecb3616577c17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c27561ddff60428444f1508ec7be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c46842e783c0d1049a68fa98e5655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1fc9a4354807ec4e0db34042479a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0685e32ae4ba8b005fa1b6676ed156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac3ce01799c0855defedc5eb553a4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f870830955555f192ba6c4a907401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda0d69abf6aa1d70881bea48f0dda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed703bef6dee6725049aabe60b13497265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f27094612698dedb25e1b837399c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d552e35936843d9e4846e277b1a887267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964594eb71e2b5583ee42222dc4691d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895eddf61ffcb5946e5dc338de2fa1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4892f25ee2b57c895274038f24253270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865fe77890e137d99f5aa1b0e8c1d9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75db02989b49e939436bd1d820efa8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbecd1e18b8922cafb357fedc3f2b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2b551d122c9f99778e9a1aaa9ad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf566598c2947ab6de3f18889ad281d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b98eac097c798eff13d5b4134dd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb081a9d8adfa0ec4d3f5f4a14bed7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b7d33ae25d3cc9404afab3d5de59a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0564291767d24f6173e6406920725279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f911609cdc6daf115bc77b9262bc00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7288dda3940ae6c458fc57174aa18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316619bfe82e76ee09a19007a652a43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af23fbfe7bf0bd93d46a180f0f53e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5c2a739985ee86443b881ef8ba2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d65b8e71d1f9a342790fc834596f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade881005cdc9d5d6b587b367750079286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71f882e5aae30ce9b001a303d2c9bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ef443a53829f243d4f4b20154046288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b565e9e4b496b508850c0ecda573289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca09753eb26f98009e01faa61ccf2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7f103c9b2b3cd749ec3a1b0286335291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c34c41c75a96857d2cb6a970f8d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66119c8dffe7ed6347f16835bfc410293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d93fd98b9d0cc06ac4ad7f6c9d6a71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf6f5f360ca3f7617d5c16c792633295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4c91717bf0addf7b6cfbae37382e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f71e1c723381c427961e34c8cb13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1fba32744ed4111264a5f77684451298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b220ceee8eee64579ff886d09e1f2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d93eed6319042bed250b8e913531300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b69b9d6e48cbc7d999ecc82ff1ab9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a6922bbd5ee50d0f47448bb0494c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260b4fa11e08980b042aa30d577156303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d3928c85b9ae849345d3966d2989304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816e3bc2e3b84747ec0f1460240f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c114d0e83c320ca30b6bfd3df728306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0b1211736a995b6b444edf977699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70096fa32f98a0021cc72aa1f78ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7b67bea8d2ac333ca55fc9f584bef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3eeac776ded8ddcc96f37d07b4e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f057b0732a8f500730e6aa5b3af8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a4a2f65c095a1ac41e47801d2b17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23abf27ac4d170047162b32b919fac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa5d86846caa0628aaa29eb4b56dae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11324d287543f50653145d593d01f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef450de4dde2a9b404c1ce4096156d40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1b4a718f69e58e7a2cbf50a74d27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb16c7641bb59bddcb9cec34a0b488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c51490169986dcec4816ae2f1dcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df59fe1c50235cebc40a9905c8bef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c54523b2e8a60800ef0f80338664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ecb4c2302b74bcd813baaa3e8062322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed62b3597e05c1eafe9db2ad7a4cc35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b93d127e1e24167ca09bfe1d5c41d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f0be10f953048a11f234e93cd962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e885ca2228e9645168511bba794a2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba595d3506ebde7b52eac43a97281f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60ac136b17a2f608a3af86b3b68ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42ae3d1bbea34d3f8dac076d30ba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c427e3704dd20ea6db629e39caac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce394b9089d0ae2319107e1425459b88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0a194788e4927d33b9697dd6ee3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595098836565307251e6490899f827d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51ecaa2995eaa213b0eb458be28df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100cadaf954d5c4b5e10887da79f6da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b6f7adddc72bb2c35272d733a232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d069587a2a571e0a8a06fc0fde8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca86cdd5bfe80e0afef2c9cfbb8ffc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf8701dcfe024dbc0014d50bde924339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60497acfde5ab1009682dffa4d403bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9bd5e093b893a8631d75a11ba3270341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a827c3ad7140160dbf233ba44205133342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62138ffd29a59472c1caf3f9825eaef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef103cdd1842ca95103af42694eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45dd358cb6687db2ca9c87781179b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89782b2517b4447424135b50b649b1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b780ae548353a9db83dd8a883f837347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acba350ca5801763b709fc8401a0dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8832f1a347bb699d1476eddbeeccc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca495c5d6b29a0c4fe672e276b7cfcba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4c77c85e4fd5d0ed6bed2cf36b1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e71276eb8a59b0aec2d1d8642fe70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45222b42c8c7e33c26a3fc462b798353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa01c96b0c78853be49ca979b0383f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e881d3bd1a41ae538aee578ed9080e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9d3caf1bd8c48fe958e6434ffd2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1823c8d773298a0586906c1a7270c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abde566f0bd9f4ed2e288535e5dd89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9674f74a99dfc6cbab1b585644fefa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc55894e956bf6aa3512bf8f4a017a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e078a677acb01f661e8916dc29fcc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fd9a1981971db354cb438926217e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e351e1385428c93e8ebdba066c7dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff402f6f35a8890a301c191565ab6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b1fdffabb5d4dcc34a0c5427d172365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4adb1d5f478ac59d096c52a87733c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63eef38bdc602aa54a4c8a7e9695a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b019f08f3ea2f78c1d0dbda22fec0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51475365e091e551aaae30d096603369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f02c5621587e99ebd4b0945f94220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac4b460a9e5edeea06c21db023982371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b0046cf05948e32ef92afef153bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec45cb144031d7fbc84420030f39951373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02768a697ce4100a4a1acb8cee6bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef9b16971a3bb42d9ea41fbcae92e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771253ac199c52eaecf445e87c07be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d2c74266e12b5a53afc18ecc326c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21284292053058aa327ce0b99e129378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068eca62a4b3820b8139d465350162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aaa8086a916d6a584861e6e3ecd5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8debd5d89585074d5cbb494339607381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299084b07ee606cb72f271e06fc1a4c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab5b02f44a147a78fb03470d6e52d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e39f9f156670dd946c1fa1703f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d5471996646e8e2625e7dbe42c41d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1be16051f2113e16e2ffc8cda811386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9348afa762dd80826d47e965ce03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d160a941aee816034e3326d6554a86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f600bd60e22397a4e34fd977631f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3b9eeb2ba51ef585e141c4d93e7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a61cd32e2f5f9771255cefe5867a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774dd6b1aecf4edb595d8876bf8c48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc218f962cf4a0ee4fcba16bee271393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923f9e21d23c076e83ef3217021ff7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010912c2716a0462385f775782168cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab585b010830047436b5ebc179f5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896e5e20ea65d77f60865ebbcb5cca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cce36a698a0d0d8be4d081e1f7ea8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3df216e7ba861fcfaeb70249d3f7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb4497143ace6739272c78211c108b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e04cf079237fa16c2f525cc9884d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a46b7bfd41017cf2a889b7b39466b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eabd35116229b91119047cc262653f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa88b13c3b8e3788608f5463df01f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970405f5d0a447295c9cb1aa442adf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768d28fed596faa72b91ed546dcf5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18c68fdac79e3f05cb604d9dbaf0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6037be379ccb11a9d779309136ff991408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be17eb8f99c8c3f5364a3bfa53416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8e122159bdfd625b409268d366dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7efe490ee5723b71e4b378ab732f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf7ab7e74234c78774476c442372d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b175e40c2479e5a9758aafb2312a52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bffec82d7d50d2c93ba20583ef6e1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e113df4b4dce21f98465c94533b1d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22b90cd2d8a716065a0c763bf3ebe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cceb9d4ace2dafc3b59192b9829c65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f7002453ed03ad8deaff45ab1632f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8bb88e86d426a76e4d1a2629de89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977773fe8cd9093b69ed00b7f073a641420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d7956ca04544c0d5d5069fd05195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04bd135121adcb912401c42fc9da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abdcc01ef628d1bd34a28027f37425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516670d76403b7d3dbc1cd2a884dcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fd8ebbcc3826a5b7c28abea5660c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0181d1f18684338c3366ef6d79d55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca982526a0a915a986a98603c747ed8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2e2d36f4c6829628766cdb7785dbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fbcefdc3574a91f25835410c9e09b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ff38e9b474c049e4d052fb180643430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b418f5c54689e30911bf736a82cc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371341e60c6bca219d1bfcbfbb1a2ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc2cd482b24141c8ad0151cb0a57b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ade4f484e5ea931f084b965c635a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb05b02dca82cc8c1540f337e9694f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e22f433d3756f5d86f9cee3e9565436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450552871cc1dfef80a37bbc27f404c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7398a8a8803d7d4d3ec5a5fc76852c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca67d52c6cac354ebbcc31108291ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27c78570ab895f75c952b03d9ab88a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77148d013129ffb16e1173970b5c9e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea3f21bd4577e9766b4e8ec0c28c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee63044dd838602e836b88ade9df7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cbfcfa260b5588317ce8785040e0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237797342edbedc72d116219e0a8ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56d16f8040b709ff7daa9ff17c304446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f97b1cf2001c04ffc88768baa0062447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de18c215debdaf7174e11469fbb5bcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a718d9a6881d0211306ea85b0064449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743296315d913ecba2fbaa824968b04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7cf57c89b742d73b000a55558fb73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38de321837d676048492fb837abc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1132a3e3854e52a08f36dcfd024f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953884c02c5fb8dc670369a3e71352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e218f47dcd8617fcf2fc954a801c9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de014f252ca814538f4b5254bee22f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394647e727082590c567aace2b072e8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1674bf7e193c2453a175621f4b896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b30d975eee91379b41a8fc6e5c8d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f37ce88a6e3be215a1cfafa44597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb803021a3c71b6da6f6347e7ba2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ef5f6dd137b2638719fa73184ace462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c704c0668e327502bd34867cdeddbdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e426eae8c7cfe068efa23f600100464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332132c374619d4831c268231614f919465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40756c86400f7b1ce67431a4f4c0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947aa13399ae15e4eed544f46bd6386467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b980d7d2157b055775a9a0e766162a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3c859a54fb83925fe2402035dd56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092fe1b761e8e39745cf301a5820e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6dbdc15a1616a0a758a128dcf0ca1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865863c3cb2c6782624a7faa52cab8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157238e6093705462f4e8a3db3b5ce60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b39890d03a75865428e683d0dfc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84983e79942e0a609243ebc277a559475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d18cfd5638fb2e57f4db111c88f20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56207b1e15deec0e0db7efd59520ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff50ef04847ba24e5ac792602bf108478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12af03854a7294ea1212032e5523a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff486c0c90978336c90f68493d3b987a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e967b3981aa6a748b2dc2f091264481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba41914a58d99d717baf1b1acfd2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7e37f1e666d9e3193df9f73440dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c89bb031e311666530f56f35a72cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f701c9a0ca0db804b047e364b9804ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b21231d5be0a20b49079d924d806f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b6663d7ad27200b08f4f624bb288d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f97099509c455ebc8f12292e2db5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39f82df13abc178e584b1385ee92e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b76690abb18c3e7777c8de61cb674a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72acd5feef29862466148b1ac3ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee990d5ce2eed9ad69b146c7bbbb3b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50adb3790de3d00c770cd226f7d8d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce6f4182ef35f9d6f52ef0a8b16aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1d2ce56dcd3ca4368c13e97e4bac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a245fe28c765ef4795c0a0e660eb15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8959169cf2ba3b2ab19e0e09c039497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c727c91779bb34726e6ae80033fef4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf385f6da391fc8319407e1a64d409c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c02ea46cae3fa5ba3b29203656ed49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900affa33445eaee58a0fdc9c59f3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8008945982f839411788c2037402ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8dc70c4b3858f4e7ac43828cb4a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940522e876f2f9d42e8d940f6c6ca4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eedb4067365803a10df584eb71937505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ce1a4fdc753c4a92fccedda44a98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c571351f05dba07129decf511fca5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f2d5ccf08696d70f586837ab35b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab0cabc6f1e18d835e38649d3321c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020eb863631af4697167153409e33d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86783352e65f716c75c08701b52aff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15d04df4e062f60057171a621577c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08d0b1c1f48180eb6f0b2fb996ac6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b93502e0f83a2483cdfb5157dac4eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3279702ab32748610006aa4acaf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e001061f45cdaa7efffb5b5936761e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f8dd6dd52487903a81147c07373f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d45cf2e68a848666c6538d770236e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366914ca153ababa0b51b042332f8f47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609ba22df444c369824a2d3cdbce76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e740f69735f7151276f5aa1da1f3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d31a61d36539fea2d8c62d957fa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d448f63c460e1dc2a75167885b0ae3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf0ee1e583e4b4b3c756d4203e3b1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cfd9ac5fe757ba1d238f45982ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd6f4bc5004b0ee8029ff4d9f1b24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6488a03ba0c918e95d0dc0b6edf7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8291171c90b1f58b5ea579ed2c03c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed39281da3479e408513114fcd212529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76adf44881aa509502cf7e6483a8ba3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaac5d4252a75b802d5e72755a9db3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0ed98f5b3a2dcea1087a4c0b7248532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4fd39ff17cc9916aa14a8806d3524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40ffecfefbc7ec69e53268bc0feb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041f045032d3161e8fdc3882d23592535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515709a1cd3b644fae83115be7eb59e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4958efcd348579fa5bd715b7e74882537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914320e6dc2358054e4c1d237653cfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652bcbd1949402d217dfc262a3d4556539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336260e14cb4467b6d5ec1b041f9f0ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7774b71af0f0b50e497af684050993541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46b03327b870b79941ba24bace0dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9681d3d817e605ef8c1923f1d8f6b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc5958abf66aee4e84fc7274e5c78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d6a710ddf78e907abca8fc64fbc97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd8091f59cc91ee28303833c6e688546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8932ecfb87652af9db8c0bcdb279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba9d0e9af32e08c11599da3a96568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821763aa6f2daa24b18dd3b3239a1c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ad5a84bb867c6c19cef5a4973182550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436897c4bb80062fbca58679cf12eaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b514ab44844d8726151889f296d5f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33f51ffa7b0a867e40732e3f75de8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df893d8359f31160157da3af13939b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f5400ae2d4852dbe6a8674b13fda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e38f218bfae94111fcdea004a061556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66dbc27a8b8469fd0e49187bd71c1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c083a52b69252da73e59a654f715bf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87331a32aa3a6470994d2e275990d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cecd4417d37a1e4e6d813c3b11509560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7c3419ed0b3a22df56e053f5b3e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4043bfb3ab68cecc4a9820f92279f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc0323da7bf2dc8eb5c40a80898ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c828e2d32da8177f170d22014297564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9232eb2d58307fc50aec1b35c93a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f586791dc9e00076bd55eeaf109752566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1933508dcacdbd48bae338c4ca488567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba13f21cc16aa797863f07e18f6bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6ab167e80feaa872c2dbc54061c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685eabf4abcb13f9b3445860cd3cd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aebac1b7b6be57077c05d86b2cb4e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39fe26894be5d0ace0ccc529ffc14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef88c5492322ff1492dd4d86233f2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff72d5ffc85c2016f5f6d648235ae7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983973af2965564860133a677699fd40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfaf49289617158625a329ba2a9f4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d1c2aa99a3226c1d7e848e9fa9f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f71cd6d4b025ca4c82a3713663cbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322a2fb241d7de127f07e02d937f6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ce902b22bebbee68ce0c4439ab816580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc49bc5ffe292fa9196a7ae128680ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069da5c9c4099f02ad74b3b85340ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70056a2ac843451f6b9e4474cd40158583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6961851d1f9e9533273d1a74081fc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9264b9e5d2bfe6957e5019800514db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd4afccc7c3568d1a48665afabf12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980490ad41e1f4c9144622c4e5a3a4d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5e7a1525667acb547b2a326f4b16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee1ae6a1f056f72b6f22ed893e878589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cd6aed82496f0785d2cea3e6e250590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b2dd6575789c7b3b1dfd8c14cead8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40542249cc94abc6364be57b45886592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86365288926b7c2a92c6ce147ecf9ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ae95b37201ae0b16b2e2cbef79e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d833e1a8b3077321dd8bd00f9a6a10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0ba132a09b2c3f149df7981d6d92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bc09def6a1760302ace1df37ddb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e5bca74429f4b68a7c6990c14eed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e3c2c764df7193bb8a177ed22d54a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ae6d8f8ccb190e5ce4be7787b80e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d3123d270888f6d2b2a7ac482b27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505f4188cf749337084409de1f62931602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339c4b9d7ff7c4924db88158e7f5f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b7dc89e2a20302370e72fe2a074b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f1e2e3481a42eaeee735970963f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8285118944110ffb0d2ac921a4f71f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b669ed41fcaaa47b64fef32b88d3549607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda3188ada1a8d371dd3eebe6d6da68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f1df880ede392be47c70b22fe3a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337516ac5aa353f601e47eef1308445610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9945aacbfd85f79f3bdbb4e08afae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea53ad303425119d1d1112ac852f42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c944f358fa55c13dc4f40bfa5ded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007b1d41a3cea58fb3c59529d64eb2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0a78ca207d18e41fd4a747371fb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38f044a5650ca612401f68ba5d6c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4c4531037cb03e0906723ade1cc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b50b31e36cb6f0a522a9132fc75f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2bc5877308252bef22fbdc236a7ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c31be2a444204cfb40eb08319ddc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4214ca00d6efd540552ddca5b5f66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd81ed6bc5d9a50477e332b0470b25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c5ea8ab3f83951601827ad186928c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6afd57a40970a8c3793e77c65a72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df989e3104793bbbc0da23454db189e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d54ac313cadcb8ebae72508641556626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120c73bba8f7b1746993272980d2d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0da2674e0efebbaa6397dbea6aa43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7bc72820188b4be0f4a839120889d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e802cae9e62ba0b3542b8c46f20130630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80e563488b884b5b2651098cbf6280631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb11528197a2cad8109793b58da2d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806eb8e5dfb017d0bd581d881a5df1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c412903a8a78f0356b103a78ec1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2204682c82178fdfe43cf6ad1f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b388377d73b885e6db1d9d41f27d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a524b2f1d722724f82649419c871637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65f3e8ba685736e80a21e0af478bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c27c79d71f7d905b857f0feea8bb68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089960102c1606db0940627632918d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b797e31b87b9642647abb86d3cd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18827e022c95915f0d73a3d36d82ea8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e87a39c4edb25a78a16700cb192101643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a31275670f965712d29a7a57c541e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352be97f4c8b16afd368847d3107d0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00873c09935c6c97ec508b915474f5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e2effc537d30b953ee829eb8f037d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1effe664d72352cda05bbc391a43fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12932f13572119f59a14a347301854649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12fa0231fe6852eafc51561317a4d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c382d9554c13ca17619863659fac06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e77bdc2dd488b319e274c42d1e5355652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e59b0196e46441b826b88d1bf17a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad9e07d9d46da45a4ddf55798e1217654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3e6ed05646a7b50a572e06e824e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1336c1578dd42cbf3aad4cec8ddbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02643b144176b1348b8537e13cd354a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c30bf3e45b13b1f0a5d701ea2a4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392736e9f82e49f5d3b65d23d7d366a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d401ca130cc4772cf2e96af39962f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b474296957891e9b6828edef0309e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fb10ec141607fdb0f3891528c5e00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12b6e93b9e3ee8a96555e7e17a94f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02246f771e78f608d1cfb6783bdb8d7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619af5d49ec45a5ebd8ab80d91cbbd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc00eb1ddb05a0f1268e34edf5e1ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e22d125e93c06b6b5b35d6019f95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a211a9409cac775651073d2606a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cdff595098f4669925a38e6a85548669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875939f33b346599ab99264d720346f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129817917584e770a6714748cc6c770671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7526de073bdafbb91cff31400c65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282168a5605a92a2b1487569733bba6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2ca60e49492007b813aa2066f898674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569bd1ddb6e5cc95d6f6ebebd55aac5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc8d14bca43708d632207e42e4d78b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bab7150e4b7f0d222d6a0683fd240677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a140e779bb1d571ff4aff2010fd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adeaaf382bb5ae03205d6cc9e84e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb55eeaa737839c5ff9629b18b320680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb98376bf9caebb36b9ea7d50263a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c5243358e692be708c53fee48c29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7a3370984fc6482b0b1f683f97542683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff9d1a9a6a2810d39aa380c71b152684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560f1914bfc2b37bea81946a2e9f70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107155209f861998c861bac25a031632686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6dccda75dc50d2d153c0b6fcc6c27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea7fe6d1b825dd50c248c8aa99774688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b469b31ce16cd055dad2a537b37ddc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02ff2f62f1f5ff9a686b51e910191d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84295a370a31eac25529a26ac2a67e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01039e4a821b2d70ee52e726738a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c2c190165a5fe52d316ede85ad77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fed8b2d78c7b291a1553d92424650694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a7405bcb01856efe2db38d07d62b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afd810b337f15ed85d3630d6715f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed3edfb73ea3439a8eceb7c1fa81a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb11970ede521a81dd8c94fe18dd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac00d00a6a0894ccf8fd2280231ae4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10cec6662618c56864772934a3031700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbdd481c2f3efb948b8e3dda5d1690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74bde51aa9d18a209b99c04c22eba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564dc224f73ed9d63c162990d77dbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188e2bc9818b0497d364ef7a935cc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde31a858f9c577b5cf01e673e8bd2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063d075271f03ba2047ee591e040f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7a5b0dfe24f09616b4d64fbbc32f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174d61482c3399c39a323ccc9ba54c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7385d9be9be5ae8a39d2290474fe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2815e373569c43e031c3d684f6255b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe00de4e3d32a33421815fd7b82e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8046922909b30c8e1bd0508e733170712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48603d91dec2fe871370539908836713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e897cfb7c3502808eca1a56cf531d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d33bf41a61720055ce5da98bc452b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4f38329755dbda55180f24de39f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72afacf1e051876838eebb5c063b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c40e64e20914bef7c83271d410f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7965d348e8ecbe92763024d3fe3ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbd87aeae2176dd2395ec6164aefd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0dbfb6933f9fce84ea4eda3f7372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0440e6031c9798545d111a676f17b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9e69a27d88562c929db3b27c66fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554483bb353c7641a2bd8bc52794dd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33985cdb15cb14a32599a7b0159a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb419d56808a3e4691e5988e34f16b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265d1f847c746f4f4115824e57999ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63d656c1ba03d835ae827274bcc13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519db5447f5d671a4b74891250735d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e06d77cd30ef92f51b488a9c8cdc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d45529c4bfc733dd91d423883aa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9329f3ac296b18feb03869bdfb1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6926889fb9f0d4a87604127dbd00603733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ab3f29e9a37ae038686f6ec50bb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92eca4d878157d15e38b83b12fa57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900df62538ad9ae16c94d4f5d175ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e897c3c6f600b714796aecc5c60b22d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c3f6e7f6e1d0dc561fd6f2edf52a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1217b8efde8874d323442b22a846739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c151c4a286762d149e3995671308e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a952d27ae8096d030a24647e890c31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7cf887046509a823045c06f7a6c38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c56da6466dd2ce940a73f7295cc3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f002e51780f058b4c9425031c149744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114356a291a9459dc0c99dca8b9a2bc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9091a010f230b7be8d74a609535808746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf012577790611ade2292d0bbf233747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5992,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6052,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13798 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25822,51 +25522,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26072,2090 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2038 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0"/>
+      <c r="I220" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.96</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>674</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>6</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...8 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G337" s="0"/>
+        <v>402</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>655</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E353" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I353" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J353" s="0" t="s">
         <v>1044</v>
-      </c>
-[...13 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...849 lines deleted...]
-        <v>1197</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>