--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2239,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1144fdabaf93dee10f4476eec17c0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de97eea1e57645c6552fd13d8c1ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb891aec13c67b7987fa35defd36e673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a90b6699b2ca85c7b78c42088758604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600fde66a3e579f895a3993d416aa965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816e6ded809bc04ae4ce75f263f3cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e55f65622fca1566149aa8c569507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63b488dffbf80adf842697552886b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73a386afb3d2230196da8352222669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291226f719c375e5144dc3ac7ce20010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c29ad8bbb6efcfa2826d87847b18911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5efbd3f24f14b9abce2fad875d479712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3d9f4e77f0579d7a165049a9e61813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da7584729502e67dbcfb5c803962814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d011fb76d1a6d08bd15dc8a7318115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de286c4388abe5459045147dd5a94c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929130c3fbb668a59b9ad9d403223cd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a59fbd6a418da0f203cff63f67dab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf11f56a6404f399bc5b32b4b88dc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de59ddf4f61f32dee7f03df1833c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f701167cfe58abf4cf896ddb460b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6154bcddaec68c59b2c19e48820522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7acd0c32f39e7e97d02f3e7af6c04423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801875bd3478af3cdadede1d13d050f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e59249a913683e0ef9fb6c710b2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844b63f4631ea82f3e7532808ccaa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8e9f2af53adab97ff0444502c9aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a63478caa9939c5037fed195c53f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ee2ba3ee57bba26d6b7ffbe704de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b19520f686cc98377b52e89fbef4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc03b0403fbdf9f7e497f41e0ec5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c197e23efecdc9ca0703a383eb8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19d996b42784f6e9b0da6db099ada33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af936e910e707037474a7b514e590b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b76d6eb9b93bbd30a61cde968609e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4591df0fc5fe36b74cb83b594fd24836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf636bd934a128c608fd56e2ce80ffc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49efd3096f14f58e11933be970fa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612905773271d4a6de8bb8eff5ac574639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b22ed3cf49feba9ebda6de3afc83140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff52ee5b723aea9a5bb4c7a63f1420241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f16f507a3826f01fa89b3e1f93ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb86ddbf43472b14b5089f2f92013543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab817550b020200c7e265409353f4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aaacb865d8ea4cfb684d68ed7c22445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6cf6f7a5e35215f2a3772f6a1abd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b372105ed3ad4f680955db024b8aac747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc74ed08e77f12080a66608ee3807c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb9c3095a78a5340906f8925530fb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af3d796d38a368f8c5e2c25b59ff450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774bff54ec7ec85686822c13878b9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7db33b320160cf8142d6b1a706a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74563fd11c3015a2d7b84060abc22f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c87f086dfd1483a20ac1f94245e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af57c0a202046734f1606dd992e25d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ca491d299707bee427b34507939a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19c754ece8babf0ab7b1539b1f239f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb5f9db2e47fb35b853d0da836a4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767108f5457cd3a446cff7c574284d0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b03fba8568129e8816d5b6c89ef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6c8d2a72dd46187de168dce2bb0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f978705d979e4802b6df8749d638f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114dc265317e44867f8d658adb21f4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec72d866c4b7e0f2857757f0e608464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de18d88a31e8d5ec367c46e82948c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf282421fca2daf47f424720972be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b09e9d47a88f9184c1e554b4b2f8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb21a7621f56b59af9a2d5278d623268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd332323e9f70d2986e7c86104ff7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c68e3a455142ebb0a3ca21c0969470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca9157369cfa4cfb8aac0e7a2242f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c938cb3ee02d01a8e0ab889a906572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856e8d2b0538397efe53a21390cbf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ef245ba1f640c0362303645acf4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158b013af6ce5b6a7982b478974fba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55604850b54092cbd6d79ecceb963d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474595d521de849041d539bfd3a9071377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2d809382b5b0ef40350443b0d6bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be471bb2f16e00be68c2411b25b2c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41af0d1374d4f2d13bc9e9ce8beaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c49d64f817447649796d40e858d1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a8979b701d3ad11cd623d31a9d8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f084f41d7b84c5ec8aee521bc6bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc9683e00de32fdd3375f0a175a6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202341c3ed2dfa9ec4c66b19837439985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e27b6b04d2dbc5def84eef645ffd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88143fbe0175cb29ae7b61634ef76287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dcbd8878de158b94f493d7ac9c83f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5ca2135c1b2bd8882a04351db8e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8566e01981f80bce3e0d9ee6eb8e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc72135a2cd5ea58f5462d72e8b8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c821252e6eab9c86192db7be2e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b7a4b03a6e12a393a7f709262a91b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316a62c6daa60da73315f1f25e9d9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9228c1e270e37d58c93f883ea021395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bdcb3a2d709b27d01a175f70f789896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14c63fb260e19bf8773d2ef89e4fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903286c4d333f8c58363c65a129bc8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5880ff9f6dbb92204528a6cb719b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a1b605d687c12bc153135fcc2e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d333c51fdd3ee0353a3ad6d16ee5b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a70a159c599c8f4a52f90fe5b75972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2d611eefe755441572a4199d2db8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7b489e1488302540a866f2cdaa11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab308c8a504ff40b6622e4df8f4d8dd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f892080477eb566b699e638398457e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab4c0037fe28307ed41c701ff006f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5678b0bccc4432e76c5c00ec4793c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa9c2a45dc1061618d33d5bd9d51ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0893d98bde9c111d45db5aa694a272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebcb328cd5492620c7ca29304f35b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2b50177d8869adaa4a14b97379c65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d6dd87b87f1d2ee338625af4dbd40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555758388b9e76fbce3dc2087a9a9978114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf682f7acdc154856fd4e17f1f10d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f9055ea7dadc8227927cf853c641116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c3d176a21649b495da30a40acf49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27ed1e689f86bdc05ad3e81b8a087118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191471490b6b94dab98650617927f7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c3fd285d77cedcc9edb82c04be54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c159d5d3e8398d3e1030e784678520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ac7dea80acaaefcb273a40d8de1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cba852070cf75d4365bbdd29d3e49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107e2f9e65e75059feaad12c3d2288124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb5ac53bae056370b7b93c043973a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6bfda282345cc44e180840c8f743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6e4326839c76dd0ddf88f33abdb7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a83df5d4577ffb769b6c2fe30fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d492c895335e0e7f12ea1f537828129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb5074172b81a5362cf6648d0a63a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b3b0e7c2d643e11c809a0936cf99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9dc82b7f16303be861bbe81fd8d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab1aee0e7d2075cfb797f6d7d6706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273486458bba1c19868bc6e15b03993f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb91f64282749179ae364fba4bc231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44866f6d90e626931a0a772155b7c873136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f532eaad2709fc11a6d0582db8df71c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66560c246b2f71b82b2682b9414ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f340aafabb6f31fe165e29729d9a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41253e53a8539f481f4f243a59ca65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c12df24f2090084ae1f4264bbb7c61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f354264a1a56281be95a786423285142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e74ab854624a3e9ec313a8602f322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8360654140f401ac17a378d72249d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c6409df46b0e633ad5b6538f45ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a0f1f202651f7dbade14f56d9b25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a34b4e83f5b228ca96db5d862a30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118cc8e58781bfafcbd1348bac426c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9b5ad41de0ebea031d6175ce573e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a8c9018f5836602d936966d9b596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74255e35c945fe62906a5b6cfaa16c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42498991e03276ab65fd322a4cf91a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598056e7457f088651c370e04094b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c3df6ea8704a1a42493b7bcf64f72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06bb43ce93ba56c2e104089fd3dd4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e06200ca1fb722a5d1a76bb1fdda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39509e008c222a0654aafaec56538101157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9d7762071fbde0313f628b4c00e62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077acc6b518178e5f2d7c9430739752159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ceb571b9c5f22fd3800da5a5035a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7171d91f2c3221f8a9540d199a09d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f7fd44c3a2b964a5ecda48a7aefa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be94812848ca81dfffae668a6a755163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011db45eb0358fb790040131701eb74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ebee1cb917569cfb585a93e63138165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07fa16959ab71b343db98d4898a5c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb881fdda40970afd519c5d06f05370167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd728ed2570ab391fec053a59aa0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145638f850d45f73df6299a23873f337169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44975052dacb06eafbec776a941c44c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029083a5d7a287e88a7f8e0b59a043e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692409f5f9841c84bd087ca477413c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653486ac36b20aa43e5105255cfb9cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575759f28ebe47d5a3d8c581e2e73f1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057daf47cd329b5e774cc2b20d75bf44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e87f28f1647ba41144013595b2db8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3089d491814ca1132b99dd2fb034bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bec193caac0be6990f39cc6810a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386beb324fad2604b197be03a28bcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea265223fa7fa58be1f037e260725a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfe448e64208d8f282160b48770f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35a750e1399f43fd54a9a0a91b795182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864989e2f23358e35d0b8342a994ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3286a38eb81427c1630f9192787b8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd6377dae6a0c9a6d815ab746cef5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cfd991c8fa756e6cbc559a00466fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f072aca5cb78cb0e98eae0e3d3dc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1aa0112385bf663612866d7b1bcb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698fceb259eb2eed7b1420394d9b21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3702f18b9f27d4ffacffccb87412b90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967f86719ed117482d184a2f292354191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048491953e00b533e5ecd916dc73d1ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946fe974799cdd03d3e47dbfe07810193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cdaa8bd6b2e03e7c8a73f0937715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57858e4825728881292c71cb73c4e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a52004f570370c47bf44c478783e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ba7b1ded91d05eee6fae977b2e62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4af664d5dfb9f43c78c6c54a81024198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247835a70fbc7b5463a3cc8167dc06e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfb2ee6da6465b8996c06ef34018e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d2ced59a3189f2936020dc4862b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d892e59bf2841769a1b79b41b4db4b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6852fb0d1356b89054f523fccb11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3ad8837044ef89d1c33f641076668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334127eaccf10af6cb583e2a81280b1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0babdf083fccdb225d13d45e7b504e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df376b3e1d91bdcf6915e4453014394c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52dae4dff9ed3ba6249aad4b6f8d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81d0a18e574584654c11cdb498140209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5deb8e52ba267cf2851b8af43d43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdbd12ce0bc19a9238ed0dceb2120211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51edf652f72e8585f67addbe8ca565212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f6d6a45f61558d8ad8d553339b17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc993f4d260995ffe6f1fff7c9c83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dee22a1570c65d49cb6c28fba5c4ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28475aa4a568a79af68adf816b254bf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4abbf3d40e999afee53f7873bb92f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201115cd3a4a52e3a54e69a06cd359a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa2ab204c2b5623407468f7776c196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20dd300ac3449cf2d9c65c1a34ca88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2bdfe2503b2e7f5677019335415be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae90d7f6330c797dbb7ca28e6f9491d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea97bfe162da083753b8b6ad51f30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf7f9b9523d8b2363c4049a0b4037224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd6756e9d14d4d0f89ab3bbe5c9d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de06e42e92c3143245149adb4f60148226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e3c0397196e0c56aa2fd8b3bb345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aecb2ecfb6143a360a86985986ba7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ce2eb8ae9cc4048996e43643036e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a9085cc98c00ec015409da53f4b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8f43bc7f54ab0000b3e1caf2b487c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05c25bff1ce6184831628b02ab4b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230d55a991dea06a51abf156b19c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a584f58e251e28aee975671e9a1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3abe45d05cb62f518859768353b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab77489e1cb03550ef14a88afb1b8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcda350f493ff0e607346aa30aeba8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3c9f0a5b97ed14dbebd93ebfd56c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea6f67355200257cc91bbf0b7c693239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe9a1c0d97d6abad106efdae5dbff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab17f00d5e676ef6ab13da33757c3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080442a23975da6eb4c070760cb3eba8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee4fffc1e46fa5df202674c4db193243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686a6b3421116c22e6232b1d9385d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09880dc7ef66f7656ccf184ce1ec1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f95e3994c60cd0b1dbe93ebb962c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8caaf4306c4c8c4d3e8a448f05f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bf7689b44090eb51f7546d4e5590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c7c6b5590d632d8a81467c7d8217249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee10576086dddbe0ccbe2dae274c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4bd473a0c2ade0a0d128a36fe7b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7958beaa0eb8a2210193e447aa592a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762f563a7c0f9b922e42fa3564bc6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a75c42004621d18ffde8f0276dd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd95801d74876b5781a0cee965351255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf265ea4e4d90180058c32d7c43fb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdf7415c200f44dcab79da1177bad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1395c5f2f2b2cf4c68d4d1b337fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a3e6027b053bab89140daf84b7ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7901f9dabba8c1fefbe3f9bc37faa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1708c2144283a007293d44eaffae7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981894f29b6d506582d9c33defbe90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d6d76804e7a3ea50feceb6ac124b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951864df333de8e170731583f864973d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d305955f8715721e8c032c950f22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f839a650d73225b347bdfec999ca7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d335d4b9d8ef947b0785e01ee0841a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a3a3861a29f5101b781c6a2897e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c93bea20ca62fa7dfa0d967980f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3409136736295834e567f4fbcd5395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e065eb76f3fc330c5c81ca4b2b96a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c20fc15c5b0c8a0371d6b4c615e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28b237799346d53b0fc6acdbd08f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f49b21ccafa5864a137fa21911f7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cee5b840381d9f34968f683fd44ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c0ed7b0d0080bd09727f4931dee6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c28f02f89b79647040471181e3f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee27e17b244e8c19ffeb6f363f3b97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527c8b505e06cdb6aa096e18e04eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f93c16a63e9233ddb8b8c6d21d0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6d3ee117a70bbb42a499ddba2e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781be7a76e8280859db0c18c3472ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336792eb65fadfc8dee615e6516b07a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3ddbd08fd269a04bd75db618783b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43e50fb470da24c347e58bd18f163285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6783dbb93bb5d91fa41a61a8db977286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346d1a32f0b69cda585012bce1e4fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87176312789033efc9b6d911c07fff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f0a6e02a511811d8cc36cea55295b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d46507d0186b0a69c4643a634cdb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22efc90a64ae63108d9bcc5c4d5211c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f65ebd85254cecef8156d19e93561c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e0bdff20a7c3a92fe446ae68c2c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1b8316f17ff73f082ab5d8d5f93f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad35e8c903f9eb627d68612f71d8262295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc2d32fa4048524988048d7fc4b03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6577cbc3302f22985fba7d0c08f64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f50ab3e5d48e454f1902041af182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52e4e97c7d105ea43b77d6daa3e3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23a15432d2b1ebadc062010c2e106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49547ad7f36c1bfd1478bc5328874142301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c1226276ccb485fe283080ffd250302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f904dd96a546cf84a80bef74d83ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7fd33eb613d56c2d49b819d89944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9365b9db2cb7f67ad08b426f8d51b05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe33a6508a91523d70e8a0d7526eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef937fd8f0ab52c33ed2b6627c13ea63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75619db0b50a97e65c7ccfac91ba3411308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684c6882125659ab17d218663a8890309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72c36861761120a96359f181363a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce151915bdbcc59e51058299e6b97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c520f549cab58766504ba5a519d934312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a4cb57358c985e1927707bcf893c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f2c9d4116ad9be83b06097705327314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf0b475f90631de5e5b0584de7f67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c2693f2178c07a875cc78354126f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28382f3923c4b02e361f2d1059d057317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150809d005738fed2e406f7b4d6f2a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6968156666f864c64d503e0ba964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce290f7adb524246dd113fb30904d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf223a922369ddd1bed0ed93a6f9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895904b02a68e42d64132c8d38ca04a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbefecce236c9ce3e7159768e91c23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a305b3f85d00bb70d45aecedd7827f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4474fd4267cc920d03f8c40317d8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e08074fec3ff9d630181bec567ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab67c7ac343e3111a4c96bef00f8a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f67dd58ee603c324d7d3cf6244de98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f9b6c565bb5fbac4e5c9dcd13c59e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f3928fdb3e570f83d4ce3b52c4eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e73a47d35d62d04e6f726f310ecb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b708c368fff67383cbad682b796cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932ba66d577ebfff5beaa5f4af4f15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a06fa9e249e8256b9e1ee2379a5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4d91c8ab6895ade204df808293f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1496e04aa02e13671e96f0ac0199ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf0f28cea3cc440aa724bf95b4f0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3ab89a07a4aa7a4cc03228e8d6a52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76cd1112b5e9d1a86269101993d7dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c040b84455aab93f0b663b924d79f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c22bc547b41f651384a13cdf1bec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58029d45810eb56028c2ccc3d34c339342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6a779afc644ea1fc408d84e2a1fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb920ac985e656447ea7255a3691d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e34b2a6f9a76a2897346bce57de9e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00789998b2a4ea26bbeea36bb2e9531346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efeede5b6dc1cb1af789dbd3ea80ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349ff1d0bba6377229d4c81b9a41c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723379b6ce23dc0b3c563972eaf31bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0bd193ba3cd03ed90af7872a479b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48828883d04a27e57841714f8244691351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf70116970aa58a3bf0b8bc0862b61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c928880a02e25a1c49271c510364353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5472b7b27c063a33b72505b71e1979e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ddab9eb21794fe9e312a00b5344a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9b0d359d43fe047255eb18e5a63e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a2a3bc323558d4c866c1187389a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d743dc526c98f1af162300573f88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14861b3d09ff59232b1799e899489edb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b6a4e1d882c986e09dddee552040c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b486e8b868b6995472fd2f17892c75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de315bf735cda17ecc82e03ecb8039c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f7e10038e2c142ce8e4a6707c3f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cd4166a508f273f2491e35172757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e79d25ab6e09aa9e9b5afe3ac88c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645fe9917df81e37d474fa7b444bc74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47943449cca221f24630b8e690d0cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282563575bf75e35154bf030234e998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c722def3f476731b7e8792a7a03a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d086e488da8da96c805cdda6eaaa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b60d9fd4f59c7e26933cc05b22ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e87352d02e9d8049eb0a38abe8056372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0bca79100674552702c609aa47577373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b7dbdd293cff692af42083f0ebad7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550d7c13c476961748ee6fd37d5e49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a9bd020badcc32ab8bb95412f757e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500217a1489a96a188c5dfc896307662377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032390801259afd9f780b84f041000bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7823e066de5a2f9682efd943eddf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793aba5698239078ff6f5fd8a3baf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eeb265a4a9dcd39b25f192c285c0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d2f5c8c6818621836ae6475b88c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c74156648343cb6444b055badb22f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5d33d05149a27d4e8228837db5ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415756b84200c8af7b633615235cb5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821a186ada26ce04b874c9ed83ca99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321f62140929e8213dc92e2c6724284387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d00e43c76a0ac06253fd4b05c7ef8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e033d547f6df4800038031d9966e5f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b8050c96abec9979d3bb771697f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700bb80ece6343a1f1c8ea93e05a9ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0112c8242ac818204120f94d08f72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be707e6a6f6079f395e4bf1a3857a16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015996eb4929ecdcdf9ef9ee748a514e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e16b906f87787b2841b54bda891a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13be7da5abca104e0af77817ed88c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0689646e56fa02f3e1a4d31dc2fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e96e9cc55f23116a0fe9763215b4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d672e33a4830da3e2b9dd32e3e72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cc2c596c91dbf2c73b451edc0f85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896015b04ad3f753016dc06150c68387401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d6ee3c8ee38dda1ef339ad9f9ef8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e111cbd7f3506570056137e3c76a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00ab76912a056cf9cb6739bd0553d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ea8d2ce45b4b0881075b804a8425405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263734d32ccd4cf28197b2eddbe36e05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e611a84a089e120e5f34ce89df940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a72c32854fc89ef14e102f7882f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b4b80fe478cbc4be35c47d11b3ef5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f3077fd3140944d045890dfe6d04a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77a410cefd080439d7d88812e1cd06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856bdefad4e73d841805f394a9eaed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3234a3910f54e8e8a3cd43296f4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce27646e65a5e3702f6ab428191f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26ef9f1063bd3e2300e6cfbd6486a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd1befa9702b9cd4f9b5ab4f1a66ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed28d2bb17d2c9586ff38f20a9a7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a518b9ce3d7d91e4a95231eb7f196418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696392a7d8f320bb8bd7e8d24bacd1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a95722e5f4d7d0bc64fe215c41bb29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3a5bd5fe784d1284c9ee0216556c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e4781d604d2d23ac2226aeec5c7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d2abee512e16ed33523600a4e97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7449b6b9c7f13d220151d8b1ba7b21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6855251378ed38eefbe42f15a8655425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6a38776943db206b750daeecd7a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023e9880eb173c9de59f89c1460427427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f7833acbad306835a24a6100653a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e2c5618426d1748e64b38c9f9819429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7fa9ac748e4f7884a0bc8d780577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecfbac9a6ca189fa333e6ed2d6a57f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba0fd92139feeb0fa7b682a46938c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349638241d36a8e18bb3b7b678a460a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4898b3eee55cf30d9803b2f0daca075434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f57ad5e51690676a1ca17c53ac591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb240af23d72d2db1b45b9c9dd46b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317517ce0bf1e6b06a14cb0423f01256437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72352ccf4a3ba0d9b060ee7adf4422438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac01adb46ed9d42124e7ebbb46e720439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e59fda9e17ee25424f621c6606d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff4038b805439fddf6b1c225d30696441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf562548397cbdec45107e6c30d277442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9d483b7b7908af6555efeb6f12bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0884b19ccbc41880a2ad5d157dc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52daee7a1f05068f0b4e612f479b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6605840de5cae06654d891c389180446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d6ed2060017eb9c00be57eeab178447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbe4463d74688de91ad52019c51bb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c925045371f5c07399766d16c7cb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e438e12beef3c8ad828d8a76d575450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91462404ac7e51f7d158e70d46ecb57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377551759541183caac608fa338612f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be00f3960b99aae16158e79f67c723f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b42389e730dfb7920768e9d3a90a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d902c5b0de430f1d68587a3762333455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258140143366fd627acefa9a5703dac9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b90b255cadcbcd3c76dc873b39222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da4e77a92ea0e4aa80cee32b2d5e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd00979103ce1f7093d4a27bcf98a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640359a49fcda508c4e2a7a09fe795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba945fb3b5fca4a1ecd87bedb9a90db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3a06b5c1fd00dafe22803c1254af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242964ed6e19ec865b44c2984012131463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf2e16a8b99cea149ee680396f2a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b63dc78954c027dda984049b66479465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49765369350ce4b69ff8d87428afd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68ca7ee19bbc7c7b3b49d6be616fcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9997872a6b2ecf295859809c65cbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5190fb4555737c40c031122dff8de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ccd9d1793c1b94ecd1a0d47dacb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec1a281515ba71dbad14049643075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849c2b8dc404067d70e943e7df8496472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eeecd6b7f886584987918215bb19f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697259f95864020077ae0f00596dcae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be8d5df9b99b6b56b5b7bdb1e1225475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf3ac848175df214dce752d9f2f98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202117f47531ee5977f95126e656112a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3c3816b23c3db9ba07ff89b5a72c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48560ea6333ef91aa57d347c87cab54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33b080dc630f875debeff3b92101c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548eb28daa50e88d37946fa5a1d19fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd197b6b9b7b334e6bd3c809585e199e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e4c0e126e3507f77eeae17b1944a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1dc32a8838ce15777545a2833858a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4cf6418f01742015e91759e1fe66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c124d955a9da1b3019a8d582d9bbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6af323a4cbba46f5031b93a7ce64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee3f7750d763002911b3ea3bf5046488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c286afdda1a8465838f2f8e5068b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc478f9de60517e342fcf5e7f7784b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a2ef60c1190e5541d5f9b5397fa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e38b15d4f2e00a1ed44a2a534b71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8436b6a12b9e2bcddc239df42a41c0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350b8f7fbc6f5ceafcee11de53f3a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eb5cb6e12b5b2a2e49b2db9a0585c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0f09877363961295f9f2e5d41077496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3f35517d8efcc2529ff3dc4c75c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ec235c9f4f48de5fd71b42594337498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefca9780fb82dcc1b46cf642df8997499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864217a4dccdf3568c030acf9a622a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269acd15e7a5dcf715929bd6793eba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07370180870f18c6f837de14f41428502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a21b01503cd583e247410034f171503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff0bd0ccaa00118d4f512bebe91c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef380156b37cf5e8673767e54e5bb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b61b2eb24102cd7bb403e1f5c148506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924743b384abde485bb4e523c351f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e1b9877650fa88387f67beaafd46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af21cf1c591eaa95f91cd2dab4051b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28372a8ff7d42bf4883fb96197008510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a90b9f2f443565a4cb5a5faea32fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba46cf5f86778c5f0ff9d22cedff7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae567ccaf1cf12d8031b3e47daca0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366719987e7d12333c24934b510c74cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9b8bbe18ff8e5ca65e39c8ba01958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba9f17ee6ae10fb7c8eb87e3e1576516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451a8d2a6217ce579d8631cc434ce1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e364ad93518b0201e88b3805537b88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab0a275f7f9eef9b60988541354bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da4b9b96e5e40209c815afd2b84dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0bda10e0cb40471f35727fec87ef3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0da38d90da21c30e6ae31a138a063522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ced5d8d5aeca8f815e70ae2a9e75e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d100f3baf0f5954f9cdfdd744a2eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7917424631b0bd76fef398850860525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41760b2a9a30d4e6a5c94e4749c1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cbf3a82cdb4e35eb87040ef6d3020527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15b30f8efb40754849ad16c0b39ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced929464a91183805bd8c0cc43b7ff6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d53e2b12c8c30c13703deeaa08c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147be5067fc1d5109421e4e320510f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dbf9b21795b027646a6bb10347a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c100ed3328517bfa538eee066da5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa6b65185ec79e1f0e32b42c4360f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f431ef1b190c37652cb6bbaafe88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40adf475709acf9b9ace0fab337a71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975650776d28877455c4e07751ef083537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac320bb7599a1c02b682b0e8214c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b4cb0123554b42e20d010ef5ea9fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6cbe6857858d6e81418020770e18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435855222f3c22ad0c057b05f5da189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cb3c1bdb142be9a6095243642b19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c06a2a1280f54a05878692ca8d78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0865da15310993901a0c7778eeba4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452ccfed26b9f5c01a121f2249955e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03a4ca6caeff8535a6896400dabe34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fac89b8248376a5ed5be264bf11fd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef83156024b76c18db3c3cd5f44b26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ea98aa23b945056c4dc9d369b69c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fc73ce4d433f0f92ee3a25a896f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150381629db8504e9159f545d983f4bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f36a75bd7c93ae23bf9ac694d4aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb709333647e955bd3beffbdee6e83ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891a45c9df8d9da1514404ebd9c78c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d91b414d4405fc36122c2731a4346e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2828b8f7e4e07e623803d94d863a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3dba8413721c38e0c0cb2a030d6d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098142b76a707c45e1fbd443090fbe09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce14e7ff68417d720e831f1c74d1b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b4ace800c57af0358b6ec0ab1bc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88de112e01e1351cd8d8b2dda30f11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef627a51330acf615f5bde1727dff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a905b2334f8136798b548fb558af2cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492774d3e05805abad0a059060d3603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f6f132474c3fef5788f299beffbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da5c99c321a5d7a8e8e60798d012c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ede0b48b9bca7038bd6dc4008be6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba74168c49f613690283662055fb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ce8d8ac0d3d5847d6bcee0bd8ea8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83810b9982bc10d4a4a3a8b0af1050a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88e01e027efd2b04120d524c5637e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1244b606a0e5dad67b390ed049c681572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be778ed72a9e17132cc064c4e79e94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767c00003db4e97a52efe461f19725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc7ff9dd8c244eb30b46671b36e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220100c4ef531fb91e8039f3228c1ca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0a16e6c1ce135aa98e13d515ec1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938199de00708488297a728c8cbf72d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12fad1251b8f9f609fd266ad7e711579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5bb656bbb34c83a482b28a5bfd24d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ab3daad1eab5faa844f4952be941581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387408863525ed249ac744dd983dcb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf18d7cc769acc2b7e03ca1198882a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d80ce0676d930e681c679addc6e205584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d975b20e17c0387380924c601a6185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e9b6ec08de552a88ec2afb9de96e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8738fbfbb89ca376e7dad43aa20d80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1a15e92f5430413fe2b5beadf7c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d914e44565884e3c2194c3387f1ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77e9fafbf02a28540985a9c3d59ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1f98724c3990309f90ad8caeb5bc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e3408459d290853ce5d16ea0032d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa6fe5b90df3f0f0e9881273e42c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba8101e0dbc26cc974cc9532fc31c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ec308067551a628ef66ad2649106595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c712334c233277d3a416334b12fde1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc7f9c2f33281592497cb91c39ad3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455efb4bec1776fe8e1d4839e857f7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103baf8e293d6abe8fc013415499e55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6abe792d4bd7c0022bd2f93fce11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c760fb51b9c913518240e2dbad639601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4179c4c2be635bc4ac069dddf89e23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfda4d44d5f0a3b26e81c0f55b2abb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ad4b29c745a48ed724db27321c72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943522848203f49d836337b2e5c822605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e2971f81838a3a7f87b52263c614606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24fd514d458a6dacc46a45ecde1348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298712bd08d5fd29e7b6596b0e23c13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c96a9b7600c36a5fb6d9989a54ff6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41203aedad8ae9d7e9a1b92623d60e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7399f7138d37ece1f46323db4191ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4ea8478ed2f285ea0f2766feefcb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb3a3bae0e94a82e3c90c7f97179e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e7d70b68c23c341427b6b72b02796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe81f6ed1b8ee79393ee993178a1183615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e238d97f866eff6dae886a5ac3381d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524f3dd6d5ef7926d3845bdccd9302617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e0632b30d4715b4900c2df1c9a9ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8e6a4d61ba5cd2cbef9f498f7529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06365c9aa574f7b52dcbf680d67691620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c5c8c0432b8e5501da5687af721e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa648d9ec00ee569c9ddc7a12ecb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346a40475fbb4d28d4a9aa420493cad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17058d99076ff8d6e299af535639e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192afc29f3965c43b099bad5268a2e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9ab7593bc935b3e590dc199ce70a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72aeafe8e614ffc5a37bc6b8c5aade627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e28c32a39a553d68163cb425ab52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54910a33b4bea69115324a4039ccb9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b64d7a19dd11bddcee51bf1c534d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b60dd5483998450326daf0d8a3e73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f805edd7ab0d3431302a2beb172f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3cd845902087e1c1c442458884d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0184af49a8d894ff9ced84826b7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f95d1d729edcb9f6d21a13560883635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696bfde1daafbcccfdb62feb1f52b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b14a7eba0657a639b248e4b3dc9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313269bd8f4784e508227a708bea959a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf659f4bb2fb1ab01a4cd4abf2cca8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e6b554baff61c5fd6c12e731e987640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d36b952cf1c5e0b237a4956c617b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a4425cec35300cb968a972a94d697642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0275f16274fa2e8045cdee338ba4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffcacb1d2547768acac577342f6323644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a3c0d5524767322097bcf6e56d186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313ff06483807b491e38f617f577939646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427a6ba6eed98fba5e948aa554f006647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f7bbf7908eee8ea28d593cb49405648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43131938889ce441665c9c36da1c7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763212239b1d59f0e2888a06234270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de3b403a40d267345486871b388e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d334f2ba68bd5761031cfba77bc1877652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf7d66d469c66d55b26afe7d223a7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab043b18daaef94b25fd45c2699a7bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4069c0bb75302d152692a3644cfb8d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf205ba76be560b6e25884dadce1795656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e51783fc07310d519872f201c7a6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fa876c82b741ea30f749a9d94eede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366776e558ca02669a71e80a96ca7ebc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3572ad22dc1f65a454314ba6fcde3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c541bbb5242152e1dc10d5e9595d195661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e32286fffd39aaceb25582ea9fb81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e90425fc74ac1676053b49b3ba63f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89332256af3820a01b341ca9aa537b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d36417a0606f532b4b07f0216e1cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464b5a2008fee9da935fa2b841147b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5afe8d275b255e3695e5dbc1a651d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251510581cee17fddb0bc406420f55d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec1f791a9cd02ea7c10ad5b9680f0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f5982bb7fdaaf086d9612c7a4238670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eea213e9ceecd7ac7df33e9a8c9bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eecbfa3b83ae5f26b3f8b2943880d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4db685bd2f888a4d54822275c2e2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc7451aecce95e484f075415422ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989df903a0114ade57de9c9b6aefdab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a6940f92ba7f01cf24694860f214676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3865ea71959411316452f22b5af9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455627cb4a1957da059f3d28bb4f99f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a2893e9500e9ec3a2a9527969f67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0606250ddafa66af27a669c384ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d6125358140f785e2c2aaf3b6b0eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccef2c53c97eac4ed5eccdcb7edbae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23335c89a03fe09c5f5cd0f03fdd22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d66c04830b7f09bf55055e54c7152684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375331cb9a22c039a3e32afa63bbfabf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5fae0a36521f82a179d01dd347598686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5b1c089651dc59ad5fc05ac66d70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c9576b6ca7db3de1d1f558dd3de17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732430f0d22e72169d25e80762f82c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef56f2cdd0be2c26bc1416c578017690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be23e1597a19dc55b04f97dc50102691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7af00a0c0f9d34c49b25922830cd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb617fc3d15b304a6be9909c1755395693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5df35ed021ecbcb5474cb1d063b42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793c6e3470390c5514c22b61b80b32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928315d74aa0aedd73532c28053e83b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa8332ab6004bfe6a30b2f62d4dd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe652f4cde6300c921ca9d6436558aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a59c2440e622d5e074ef64b42cb8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d1e99ff793016e4f072ac08b6931700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdba3e84595abbcbec3ccaaaa3dffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf93acf1a47e3b239ba61514071c9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44dfdae58b0f6d501949221d618c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7813b48e10525b53f0a9b2d3f2013704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c7a09e0f2c3fd862e39221569527705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564105f6544d8a9ce10bc335aa493677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec3d08b3f1b4c92078ba97961427df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a289cad3729bcced2016b3df7ba307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8fba5cc4a5fdc5e76a94c172d290709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49204505036540ba2f95ffd6fbae6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4f09f9911707abc33a25e1b93e2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7fc50b4fcae3815be8777eadc7b79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f64a75f2378bda2ecb17e4c504a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3fd9fa30a35e38d86f4ec78106078714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38f6ed616fdec6c4859204ac379e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2382f67d49d5c2b8d620dfdb3409f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e626dc21b99cf79996e68fbb640eab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf900fdc983740d33cca2802d7e1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f67f676304670d63be984037a56a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b61d0be1c0c725e2574bb3106c15e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdba5c093d20b8f41b980218e98b73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e886c6a69523cf8ad15ec30a97b17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b534ac75a3952f9481c26ebcb3e13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1e0fdd995c5e3b528e7821e4ff8a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176242f16473cc0478d31ef125fc995e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56e17ebab1f5ea2ca5437a950f5421726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57df5c348609e488c9e1bb4a7442f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6dec352384fc08ff1e047987a3755728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4feca4b4767e3af391425bbcab81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31875053be95c3c47a262c09c2995e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb0160fa00ba0475760755e9a8c2ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e9c4cefae2b81383d29b90963c39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e5332921e40d78d761284037443b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75c5a020a7451809a963b3ba37d46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423419e4976c73529a7b8647b5ed54d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dee3b5ce8743fab33c02c6dbcfb86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f72e4ab1c7cd27ff5567c459e4e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca08c5c3c77e9ba5c373c3098b461738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c2ad06d790af6a2669aab1c361347739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2192ac199552dc7150be5341447c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5bfd154fd7878562848636b09e0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1000392b2b1f3988212b27df605e78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151d9069a1cb71e8069160ceab9622743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fabc77735a2d27fc3c77fee02bd5ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3f5c90e2134c24556b874efadc669745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f080316e551ef870e7179abebcad7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2983667d422a5108f0c4d60c4a087747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf91ccaf3614520f0de7f6c5417b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5aa3822477692282934632929792c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88bbe4bfd092288a20f47931bf683750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892ed1455d180c7fbbffb8ae84f4619751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2dc25f3a978b339d8a0f41586f62e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b1b554eec89799aabb4d56bb9163753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65ba7466ff29a6ba60a2ae1f545b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ba1f44af44dd634d463e593e92e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e4c3ae8776fe24aed98bfd189fb1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddfc38f60b17661d8e4b3938a62739757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f870af406fa819e7351bad8326783758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0352079b39f8fa569e9d7c033ffc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b16edf29ae94abf54bbab47601903760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5bb59877aedfa7d8cb534a090e920761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b512b9b186d955792d9df29bffb9b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658e5e75434f80a2ff6f6700cde100763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23608ca7ff982cb00e71d3842d2720764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e03f0b7b110c1d3e5f33739ebfcc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc37db57aa6f9729decfb40217b572766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e993fd0699a5dcdcd1875885ff9e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605dbbcd9d226f3f2fd1693449e59a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cc458ade1a4d38c2e61cd51162edd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4c53baf0ed59747368b4fb2fe175770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74ad41be6406aea9758addef0df5d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d932ee27fc3ceb2885d3bd56357c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee710daebaa9531ddc64898f92b7ce58773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb563da6b565ea09d3f5057b1cd5357774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81401d31c6f2f2ad34e2d5aa8264ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad6e6d871639852561bed11a3f436776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc922a2ad97261f40b7c99bb0834b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19b29ff4371f748e4c2137a07aba8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8031ff55fb079d52c2a798d4836a3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b67aecd03e400c29ad1852d9bad2b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e92961a9874c288d5ed684b42a67b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335adf155e08fe0e32d50a48cac50d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbde2630d9249d7645ef246026a20d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b66a14fa8ab4796e0e3a1924e160784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325d3b257baaeb03139f39c533fb12785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ffbd21f83dfbafae6b141b49bddf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92086d85738bc76d4df974e2b4652fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bbc98be4a1df9f4a0c524d0df733d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea1ab334f3f9e081454a60538026d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f88e47eca84b6bf156c877a78a71790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02b0669a1d78ec1eb475ebdef12f5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da207da4de96c69f20920b06a76119792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6962fa0f23eb9d55153defa8b0ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844cc4b7a83794f4f67d15ffa6e21c0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd1a091c254d8924bdbed88a964839795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405686c777cd226a6eff2832098def796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe650af232699552e11e86de67dce9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd288d0ce1b6ff45a6b78e6d2cc3fd93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b38e1089eefae719959eb815f014e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e82212ac662c0bded02434252ef7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e5c1b30b3f15827f2064940c40734801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc23f752c3f542a86dab1102b4cb7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc9b8212c7d080c17bf860438aceb7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f12083e0cdd2cd53daa905acfb0608804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4228709ce99aac0815bd9751fc356805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7359ffa56e6c8843014918cfeb74106806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704653b07e7086beda0cc3b85dada100807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a27e62b523609225ad067725741f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee9ddc8ea93a0406cf3410da919f9d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a38a6764c5b5d27f10ec376bf336810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e42df11a0a838db2ace6d20b52da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068cf57b15ca642ff0786b6912b7ef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec353022f98d3ae28b467107323362b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23dd14bc515e8d8d265ebe904b7b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29259faa0d990f6f020d6fdd2e5374b7815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3cb908d8c7db6e82e6cbee9b782a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9efcf8e4f901aa29a99b0a379152d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd7f6f1c1bb8f96445fb8b7088ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406f91b1946e75e6a24e18fbe0818a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8409ce835fcdb0e4035dda46c454d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a937a1352d5a888536ff70a9acedff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11e4294e53dd0b8fd7ceeea28de1a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc806198d457461f69df7c0ab12758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e8cd9427777b897c57048931a1419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe75caf080d0b363ae02be48737a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cbe93aff6b7c0303f7490fadd8c5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c2bbbff27543c178904d32a0590412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e8f6523d319dfe6b847e82aff05013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4ab96ef4f1c6a27a3e7f6a40ff2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439fb1740c70abdb11c0bf52d6977f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221b31b2bb3d42c5f4f05d852d8686e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ce306e47903f8e7dbd2507a57f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f840307f8f3dd5b0809a17560dd82f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4636f80dd145e82953b6c74741118119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e3ee394805e02a457ca4375c809f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057f4ebedf1c6e42e6d53bab417db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ec5a13e95042f8e4e43ce85e40fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094d6cbd1a6a48e7ebf99fd1f5246323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73d03ed7d11ac23d23b43f5a6d97b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6ee979d2ccd6bf33fa2075094a4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7eb769a6026e0f07051f727fcd32326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2eb720feba272d54715e8ff3c423727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c0b9495e8b278f5007bf2b267a4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af87f53e88c393d7929a9fdbfa90cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fb6caf7816b53fe5c4464300704730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35189654af815e8c47c250fccd44b0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba7b1af79bb74fad1dde565ab7e6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced1a130b7ab80f8935a0507cf57db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267c1eabc1dcfaecb3df41543cb59c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9751f8b0d4d05d184b1e25f2b16afd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa8664898a4b4940963fb24d7c71936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f55b115f12c6d61667b0b27ad43d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae017fb788b348731f5122b67be8a8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92dce2ce2cc893235125112188d4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b74aeebfd15be1fc8d95eb8b0e7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69f6e0d295075d3b71233fb1089e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f9dca12abbcd6df64e77b6a3cd3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f64de0429e65715058a196585dc7ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ade1c04aa666f1c327ceebc1af2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec36344ddd05324e33d57399375484245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ed234c68f9ef1419639cf8c58b7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42895351ff9af6f637bd17f53606a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd84d23ed4acfa99adfe1f9830989b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c7d45a4e613b7321da2acef8def349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff2a47732460463a3d50f7234aa1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ea4dae1e8e54703197db33bd9475e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f016b7987abae14e7f3a71a8a07652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ba88056db5be62ec7f847f81112d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4091447d04ed084789ac8e3ebf2e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04652f360fd268c82bafb3005e8f69d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e674516d601fce3305a2cc8872355356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde263c050fafdae30a52bfe5bef3c3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824cf1369b970944e7d17705ba5cc1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6c17875d00d1c378545ef971777b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979886eeee5019f0ea91c57cb85b9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c43c9778cc20d53dc9d24b03faaa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a3344a7cf48e989f6986a9766d9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97784db1855ab150f81238da0317df563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a7cf1e19c26e13665af44c43e2d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78708de5a425a1a1f5e18e70d3ede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63012d9263602a8b1ef62284bbe5f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb7c5eff405cd6c399505a9a40b4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b6e8f597f623c99befe9402a5297368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc482e210a4992203be76459ca56b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8def26513aeaf609033cad5b44c86d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154ba94985bd8277f203d4c5565a9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea8b7ce330f3829c40c04341bd603872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13fb4c79f7c83f4c761c4dc206ff373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc8c8dd5ab919078e00a5ef1ff529e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34518ebd0337965e70c1ce57dffcd0f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe558d9d789b60d876e5227cb2a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c31d26df0eb5efddd2918b6b8e7f1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409544395ef4c592d653ca4b5d4339b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81376dafc41da955c3a1a009b5ca72379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c01721678695464be472273a2568180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814817c615025f1084ab65c36e08d6b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f74e1803cb0223ff828f9f021e31982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fd8d8de03b848cde520464478164783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171f0c144f706d17f07955fd99797e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34051ce3695e4e6cf7ad8f89b0a60885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3dad16e9580e486c4236ceb0e18a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6fb635f3f240aacb6f1091f60b18387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701be5287cd288a28b1d5791a6ef63c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb5331301ed9bd085d2bd79b0dc7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83722561ac24859e1c22f243faca04390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036faafab6eef5e71873574a84218b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43be3e7c47e5bf167e84a948766ead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e50ff2540deae7482a1c6906fc21093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec74c532817053bc9654f3fb670ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9a27e8c0ae3f1c9fa1ae2533768395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb06a78d3509b6de7db6b9832d0a7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9ecb63442023798f5143eae84448b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87306fb81f59b50788e1c5f7f2d08198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789469b17639558dc412826d775b343b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c70decc27900bc9dfa3d2c3e3483100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e4a4d48c1fc0752078011ef1fada6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf651c1ba2c9f116013825640a9a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a511b26fea1f244cbc5fed0161e03d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46c4111379a6b192a781f246f02f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb15cff96f4530d909726395495cbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de6a2974043f59e82aa70d630577a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c569c0101a9767eeebef4b2cba9619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb660694abfa96892df80749f9fb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b858235ad63914a55b86fdd7bea217109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a13ac78e6e5c3cde4d514cb3d777b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939518676901f654811c7bf804a58172111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014269844c07f1961fe4b75fbed2afb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880c49878e1c0b7dcf4453e0558a32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60ef1a4c2bf815849dfe6081b0e8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee0521605052593cd9a3e4b89e554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888651003249f1d21fd1defd3fd954b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a979dea76e2c666ea94d13e2339c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91e47b7894587455b768d0d1afdcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7178b8f498a84e8ec71231347d64a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326aefed04adbdb227c30cbcae0da69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98c08cbb8694aaaf6d6a3035d9da9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45f52ba2d77c33319a36801a3b6b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cecbecf3eb36b8bbb94593a8fd758c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860159c19c4ebd5d100b682af6f547124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67e5ea26d54ce9acba8029d2aae6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167c38be1b32a9d7c5f9bd056508deb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c36d96548ded630ca723195a2df2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88e2f623ac9b180d2b0e7dcbab864128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f956494094f1fdafc9e7ab2a19c757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e239ae5395ec293cdee6d6437f3d1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b834c601913c44a1e187e61ce1c98c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7b4e6aa44969d7356e01278e1ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53eca9f3c376f6a25244d667e0026b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c50af3a3cd5c1a5604bc56cbdf012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc40949dd89d5979050d4155ee901f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db924b85bb54e7306f2e6afe1e6ffaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48fc96bd3c2201f27ca160d957fcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182c7ea302488f8a5cb3557dc61724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef3b97514d48d4a2efb67f12d2c321139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdbe97e104c98ad84b6aa9a20e4c57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12026eed25e72ed09f0181150a9785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820faa12fee880c24122f09dcc45a69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549fa3fba5b4b2c722e8220e86f50d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2bcd7b990a7d82f6934a65322158144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ab4d663f56df9028db938910755c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7285f81702fec582f35c7c31449f72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277643218cd20462c951fbaa671aa29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb67d31675038a562435f29332cf01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac39ed013fec44b51c3afd8eb3ada40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ae0318849a43c317e3b29b288518150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc372336a82dfd9297ec6e842b46773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ab60f431fde23309bea7a15b6857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4de46206c1df20ea6a963e1b73e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb49ba9fb485543d0b8531c8ee4eaad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f78f726950c8e9a61fb81b3d6efdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d13fc92ae99d163b25c9aa498f7544156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92604a4471aa84f34ad342c2144e374157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d3ebd359c1a27c5e551c55d5df2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682aed310b92686bb136f488d82f033159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d68acf455ce63a347ea586344da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5151e27f5628ab8aa514996d02f71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415977bd2da83a663542cfc8f02b4fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6182f4ad92f8c5bc232588243a7967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e02239c7f3f4dfaf641e2f437298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d4a8009979c765064b557e4aa9af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b914904fd1221ac440b29afddf03ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80a210c64f814d9e103f1875e45bc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590423a2d432f7ceb011e582a4ac359168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3c4a046f2cce5d282499d9d339ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa89e6aa4d92e84b84b558cac6e9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131ee6e09465ab58c32d2c4f696c06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae05dc72e4f5c2702242c48a80b04ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655fdf5db41b37278accecfeb9dbc3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc6740a9481232e83f1cf9ce5e7f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec684369e55a07fdef74a2614e4fe78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1f1d13f8455b2e7ddb8be7934412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f6acc76aa287c11d960e2b6faa28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab4c3722c9f022e3bc6047d7b65ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963acd9553aba26f8d2b857c93175f16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a70e3f54377e49c7a4f3fbff000ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a110aafb30c8d80af3aad61f86f22f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9260af20085fc76ba8c725ec82b82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d11a4859214cbde165940824a1be7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df70a370ffdb511a117209c1c67cc27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3a773dc21a0d88148056c0b43f86e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac998416aa1a62ef48a95eb7b9c2dd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705dd5f413bea96850d1e82b489b58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f0ee025ceff868902ea442291d18b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1641fec6d084a1048abf85bffdda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823607e39ace4e3ba10e57aaab9b7754190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466f70093c503d968aa008820b606e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b26a2e00ff4f1c0d6faf45ec85a419192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23056ce2ff0cff414e3c03e537732193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5d2300448236bb0fa1d2564fca00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e2e74dfeb0e3b55b7718adcb5246195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46cd61b2e63610dd69908971f385b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c38e2488d11759261b881456dd7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d43abe171923a02257e3d7a9df89f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2d452dcf01c93b0daf4f0d2e17d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43755047c5a7095b089fd517e81454d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f67660081f0817117e74a9b82530c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20f924be1901fc485aa19b5b51c37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b44f9e74ca8c0803727c6c881fbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274fc84b42ea260da489481f441810b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d74b5bf55678318cae8402fb880a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338175770ec41e5aa5387b752640213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9b204358daa573e42e67f568e839207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7328df8efaa2e000bb5812e60de3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae694d446db1ab0506e3c1dc3ff6d8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afe0d0eeeb3298f6f255e659cfec5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a994d53af451927aa302d65ef29b18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52650ae4f76bedf896a51d68e0639ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aab5a5339c195bb043783a79c4037213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4bde02bcd08b2c5eab3e23a08dafe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31003ddedac78e2e5149c40c7503076d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f61dee9388f672783ee389fd746005216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4027fea02dcaf9f5d8a9f01d1ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e1495d2ede45503fdcb8f6cea893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1581307d6513b3caaac6e210956f06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a85bec283bb51cb52f440a8ef2277220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe45e54924475aea3ce2de5ed18e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e392f7d279a51f7ae21f21f0d70618222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cdcaadb618ad16f2b54ff8e1de3a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d32a75634d2c013d3927b49082b65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f360a3587f3ce96536545e9a2312d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faae3cc710b51db40fcd6e4e5f94adb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff278340967cbdd55fbb2e6cd7ca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751023594ee4d4315a4464ff32d8b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e610eb91514d5da9d41b4f8dff33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178f93d957c02572b31882e53b3514d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdbfee57745bf9ae1af72339884795231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990551690473891fbce753cacd4cc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b5ae11d3181b0416bdcc4923ed69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f51a6e86f9c3db4c8895f24683211d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ac9858d58f9322c3bb761eae1e96d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe668c129e2803caebe9194fe502de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b374c8539aca03f51f0857dda844a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348e9c928a79bbd4991eb4c810ad50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f28670bacc7e87653d46ac1f34b44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6114c6bd958dba9492b68454cce4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca33c976a639b8a2821bc3976b45a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d024e2e1431b926c0c8f5a3f8d07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ce963a8d5edb72c407fe5c40bbaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa1b57bda8b67867174868f51892e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a1706aaff74eb39c9582979a1c82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782b2aca6580029462525cddadc760246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc3ed4ff1fc7510bd4cfc6421d0f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2941892126ea9df56e96e40e06c41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab1e0be4ffc1a792cc8513e70f33e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670bb00387437f57f2a78fbcf656c86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec9978afca2b7b16dbe12f60b1bdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da0841c10099e69a5b4384ff8df4d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376523c2fe827ac0142273f24e59cb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee3925a304f77b1417216cda532cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505530cc1cd97941a9eec29d280d6e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959775056e57f1502881f28f910f5e18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85563478946e57da70aecc21f367d7ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0dd9ed1b52fa6ecef53a80b4ab13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c32b7382f104ebcdd64b172d2ff5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd7c87704e3cf216400b7a461d116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edff0bf23b12f41db9a787d0511ad2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c4c93b2dc81c289206f52bc192cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ded818ed9dcb6882305967a19aa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c943379240fa59832c4322a81bd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a11daa78193f8e20eedac52306a7ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84837a26366e6cc916f7ddd319e438f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c939910c0bcaef8160e63f089e222c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829a46b8f68c492614a3cdc050dfe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42da1f563c466c94d979b35f798e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a75f63f12353a0c4661d3c288a76d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189558cd6efd925c75af64f42d2c8b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3eebe8237b12e06a6495330e97405272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3454ad736c571dcfcc4642fcea91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba558a7469dff44bee5ab954b6273274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aa2a33873aa37def9060c126bb76f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f85922bcac793ae6b00e20cef95682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82312665c67388efd1d89b86b974830b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1df0a313d7ef346143536ffb3cbf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506effb55ef3727461da406aae744d0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc441f78f1493eab52ce05edb06b999280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b019a8c26662bd1c6f5ad9147cfe63e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bcd7bbd396076676c76f966cbe715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e432e4488f5514e12aceae75adb9fec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4074354ed1bf96510a4986f982b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099678cd7fa5ecb28151dca35115d3de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039422e649e7783329ae2bc5a7519b44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952bbda9978b3e3f3f637b13b1eb1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905859592eccb114836c8ba01029e7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaec0fc5c70c68feef6dbf55a06abd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5675250dfa5bb10ddb497cac709b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198dd8e13a72dcd6f9476bcb6010702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95fcd7ce4a9e6e59257dcf5aaa8a07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98ccc771c3ac89c93f831082d96fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3f1496f08595851722e1c3a1e6bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9ed50a0c67b59bad49f246270776295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393920602e5ad934007b26826f8bcceb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d595e1190d40f7fe3f853b00444689a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed837daf43fb17fa3b44d8c00812c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5be25f1b126a3a268515a3f8e7f0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af4239e802c826fc51df07d7382e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8934e6e5892f8c092e386942abbbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847656fdf39b7a40c8597d3912ef3a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b758a4969fed94a69fcf97f6072317303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21be4406607a8c30b316461ab37e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a96307b4d532d46ebf99c3d2f3d30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ac7545db5c0cf2d52c8a8c84a284306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae374eef0079a110531d3c692961aed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64d205bb340bbcb71c071edcf77dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14bcf60b8a6a89465673a33de8b91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a33756f1e4ca451975276470d8c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad85722aab6e29af04f63d1dd1ceb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c527922c2c9ce6fe3036434d8378a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c7abc57864cc4a22a9b57cb1f4b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033df41c15fc9b87e25c9b29097e6ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08c5495bede08edebdecf71cfd58f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e96380166727f0a4b747624090a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a13a950d65cdb370e0ef6cc3a9e52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ca256781713c9c14aba82a4d0d1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93ae6a8d6bcecdf26e44881b69f4e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908d1c49da9ae96bb6276537b6294a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afd5d233cabf731ca6bdcc1c865bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed922e6228cad010466043aaeef642b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a277cbabb8ce54da2893b633733f9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f5f5964b9237e6fb30aac473fc9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce9bf673d20c8156f398bf7c1090dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2bb6b659362727a53303d02f4767b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b73e4598323717a0bf82ba278f6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c97b2b604516c9f8a9f29ea8fe009328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b23c734c0c11c31a9c81344842f14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c936250bf6311ce3863b1ccc56d62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1101bf48ed8d42cbccae7e48f6f2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c63ecd37bb0dd8541fac37fc71790332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8cf2f00314104b7af44d25d8f7be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa5f53129e94613404eb490f0a593334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dbc6cf0758e9884ed29fb2a634087335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8f15194460ea1421bc0a9405cc8db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96617d0729c85cc9887cf568f6bb8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60b56ef5c546d0ca4f52d864d1065338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d793b7e446c91e682774d78400934339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27e6fa10dd0a5b2e3c5aee403ecd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed2a27953eb43038994f1ee54e8a56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f56d1c81c49daefa3e2392a682f86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd54f95756776b78ec9869857a0c78f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52002e2862100bb7efca939f8a19b4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e72b6c74bb436874e27439e686a00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6e855f9c591eaa21f7f9b770b625346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9bf7e46f48fc07bbce47d776b8f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d4def2ffa38710f413698e190329348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7c3be2e48f2a7d644a3a0b5a55ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d34864af6874882de34fcd665a859350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203dbef16f64ad275a6c7d1577a2f77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d2bf4f6b3437131e0523c2b54d335352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321718ee83e6160285a1c81f07acf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9defe81b521f12fe12d1414772fafb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ba6978618af6674793aa1560e27f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37587790ea80c738d36310dec26c83ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7fc2b1d07c3ae000e1169b98c5ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf2bee6160a6c3676a24ec61de2b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf20a2aeff3ab21489185e85cf68184359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb06bbdc6cb2536747fc0d499c2c91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff1eb3a566dbd7cca4cbd425d95003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47610ccfeaf8a69968ea804c64ba08a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c687c131834690d2052d29bafbd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7c92c10db46639be60fa541fb933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0671743777b9f27473b1eab93bfbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734bda4ed22b5c2f4170b50caf6843b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62fe3b54915ecc1a395e938f8b3d43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdde67a80af30f0c2770e45616dfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422dadc22eaa34aa5b942c48256de5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c62aba229ee20fa53526e5e12f1ffa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1030f0c84c4ac3c86eb8d9d460be9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f75d54b3094b32ce0ec830a3b009c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b955f5302a8c99fb11fecd749d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fd38fd4036850d5f88e5f6ce803da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b8af0a5e69e203af702ef42bb84b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a490983a56067cc530cad1548313d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c6a82b5015f75c049de0d0018292e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf775d45ea1dbc399fb3770b38bcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded12675815ccc4aa78a077fc1d723379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f617e1ecabd2b81fc2b46abace13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103584d53be00e665c294bbd374ffe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf1fbf95235860af67865ec03ed77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ba5bcb5756a5b269d1b5e0c3d23a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e305bf022bf015e415bd359efe5067384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da0502bbae72e41f68f0e23778aa8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf74373adc2c353747879bd5342064386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca8eb7fc33674748d458c935f5c7a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58646bb76a855b5fadf53d51fea767388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5cd825c5514c66ae179f9d1fb10e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee83cf8bbb86f170ed9efe9c8e082a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb1719ec9efa5cfa7cdafc395869f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb5bf38ecde5313db9399ce6adabdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032710fb5c906aa4461a228ceb67188393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444a59c35acc3e12f313db914e7c0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96514f822ba098f5a8294261a9bd29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b099a2a3cd2cf38733e9388e4d4ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e380e1cecdba0d8b0ed03a3912eed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152df1d19c642feb3c20f5486ea8f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1fa76b38fcc0dd19106d1d75529a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134520e217dd4aab3254bc05b47e82e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8b22e86c6ad84394fb16c1173f0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11a8dd0769e7d49e2f096866be6e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e8476739eaf7749fbbf3d9c3cb40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7e8380a82b07dc9118d009dd33603404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a39dcf42094af759ea4036338f6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8e07a871d4e72d295e5c16c03833406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164756b603a41e9f284d6082e8942c19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17082ece0acf65c718ba6affbb55d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec120430737561c167d741cf91a33e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2333f8c9cdeaa320e5ab2edd0d30e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3002bb93ae14700e30117e1f66fde4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5418f6974d1b69ef6080d556a4636d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b18f012b53853704be7c899b63685413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be1586dd2d34c40c659e457ad4b583414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d64b2634fbc6d15ad555589a8251d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab13b5a60a9a59824467dce8e164e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214bc7e19a7ebe55dd3bfe469ab506417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d5e7624354c3249853f429f5da98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c332e1dd5a1e4331fb729e4a82601e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702ba8b7a0a10aa759d5368fe3eabd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11581b3b6ade810f83eb570e42d2b6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180b48c02e226f776942edf6aaf13c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5d8c4f7c84be6c857b478c565f88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec4d521f42009406112a2cccf179a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112dfd25ed8480ef556bd6905f882f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06d6d3645df9320faf697db9d4627426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf0ef5a9481d0048d99b82f641f08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac665001825c191f3d0b6683736227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189fcfb50450a5918e75035cad92dfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae1b234a26a31c9ce4af0e2560504430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186beda1b1c0b66f365ba757a965c84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8ff2b83fe8cec39601c908691016432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa508c0f8170b001025bef07c2d6f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ba087dab350cb910fac7b0698028434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787b9a499cd7eb75b39af527c38bdad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a8ac2773dcedaafe977943f656003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e09540003619b500167db889b61f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc89a4ecc6558378103448a64d22991438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e06449a6f6af1e5958ce75b2d82fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66064a8d6e9dcdca4a76ec081ea691440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c6f38d2be549296127df84ae8c67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511844ecad8e9974da15a4bcfb26a073442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5354a714f881ca186338a3b12932e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10be24d981ce0765f7caa475eb55a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa257df118a5fde64d6727bf8cbf9fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba031bad9c1c69ebd8de64eb7b31e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9886c0a55f8a338a20139fda40ee6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c3ad5f82c0917e061ecfdb2ef6fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb3d4428c08a24c58f134bcf17e0af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883281a7e091ce19580df0c70e0dbe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3dcb2107f5bbb413a2d9a96114916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25f3ef804747f93a54162331bd3dc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7f14891bbdfe5857cba3e87b79bd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd95a74735e4ae4d407ddf4ba6f75c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c6d1497bec5ac6b1f85d9ba264b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bacbe8b9019e1bba3daed8fe0f5555456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab3ee16c604e9cec1b4b808489cee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396acc4cafeba9f14ee07456bddd7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e2c53a58f6a6181225c93eba58a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99c9d9c7a23360cebe6e0849ac9a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ebc004e5b729566497c821ebaef2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6dd79751c43aa14321203a3ef3b47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f37b79c75d6d8a855e902b494928d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4176f3edba1766def815aee59828464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc878dd616ef7f4ad986e8dea3902c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a4dcfa7d2b6e4734ce1af35f4ff4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639556d81b181c09c76ef78c91fba658467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56ea10e8efd79bf3aea74bd8ec013468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648db30d9cc57c31e74b119b97b80b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4343a10fa2ff21cc597dc14c2af4d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3a7e10b547f9d89a9d5d4299a750471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e04271a9afeef420879e9394680b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4558659def7f7807cde1abd989512473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d466daa639b0aba157cbb095afe56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3095397d700073ab8de234af4e6a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d4d4e965f67dc46752e14dab4294476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af743b0bbe569bbe5e60d425ab7525e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00954f9748fb51a92772024d5f3b423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39651e9056a9bd42735d5eec7c1c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520db74aeec8db499ed8536c3774964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9cf7d0e9d5ca366c026cdaf89526481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ea473e1d7b892ad99de0c3eabe26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713d7939a680e6afa4a6398cdf8e18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b5c8e9200133436ba077359253c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96923ec4e893cd075941b9b15a166b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c594716bc60191c7e0d41e8d0cda3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090129d29026ed5979190444924d2a03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093347728bef6845d09aced637753a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2048c1071bf6b75ae9c759349b94d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a57d06338216727725e07615f07b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6550288b5c5adcfd00bb8e5799b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84154e552b433019ca59c7ea0338a857492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e0ef2e2b59ec4387250a7a6a9a69b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3cceab3c0e274550d4401e4c37e79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741a4260d3ed640d280a061f9f241f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764960a7e65126349ca6feab27f41d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126a4062d4d0112717256374a96628497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698d6b41211ef8c6fb8b5eebb9f5a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bce751d00878a473a02f53ec8f0fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8df20a209144769b4258e2dc5b3e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989b6557a7f87d2e74bb0835e1376a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda505e958561991011e28cca0910b9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea55b574795dba7172c47bbfa407ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5ed41fec6d0717a31f000a39b8d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24172d363985d559224ce1e64e4ab6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa79ddcadd111c98aab187a11fc9e99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c14a9ea99c9d710a280d27964f3fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb910e62286152599c9f1678b35ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ef51492483f166a947ffbfe00d30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d14285307b12f065f0733c0950348510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72f3370a929af83a487a6bc7896c1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196487f8232b3ab5fbd35d8d5f388c8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843fe48f67d649cf47a4790001e2d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3c88c9d8b0ea4b1afb4a74ec9a79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7648f6453f4026fecbf80830ff43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c430599df82f92288a9974164c40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea930f0574104c26c604aabb812c0bd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abbd3b6a3722f9c5996748f8f8e852518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f599e276a28ef42d03009d346e99f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c36f5a876e419dbb492e373c0aa6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491469fb9ae0906baecb4fee26246683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d224650c88d39fb4c681198c04c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d421d250b17e52984bcf9ca41a57e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabda7be7350d31247069eeafe6f4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10740dfcd3ae0376896a873c6bc507f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617ea22a21d43dc8d2a11150cc48dc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24f639a57063c66482dd8134d360f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37742f3134c6a6bf24cf2d2e6ef40ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed5e8678cc92fb90273a973943a471529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b573aa150023dc93a7261eb0a6ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442e6bde65e73604dbd434944aef52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb47702cb3af79394c674bfd8af04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607198d4537864cfe5f2de8a7d975fce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f4247934c7ae51ee373e989b7782534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440e791ebc25d525589740672ab5f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba55a7ffc0a321578d560fb0f0f1094536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bb076581551cc6f01762a2fb49cb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ababfd8c7d8367740b96b3fb1b6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525a4653cb6ca2bde38cca3edf2ed5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9294e371804b3041d9c08a40722553540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9703c3f952d6c25398376e8bfa5ce7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db70966f4b1f9495ac26dc1f4593b18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62e621b421197853ab7bfd314488d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a416c67c23e1e02ae338919a2cc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9fe2d339e571d2e6e9f81e2bbcd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6e661918ea8221f589717be18b1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4004cc8ef605b82dff3fffb95ce3e18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff4b34c087a176a064e6e4e9b6c3a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b730f68f06fa609d7ce0bf56aa3bb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831694eb90176470fe2b2429e18d72e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2459545799670874a4280ce6f8d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d2e63b4c4fe491c01783c465fca73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d8b7cbf3e51b89120d86322fe11a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353d766e487886694edebc36ae0d01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e18992e7f26b5a7126d8122ab9eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4350ebf815962633abd9449ad39d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f70d0345321ed5a22596f035e63a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9da26f2474437af521b3056c5d56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b3173af03de9ace237c38f4f4eb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076bfc5903ce52b6d14e1be3dc248f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1858b8a696813ffd6a47504f64f9fc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a72009b3b909cd610646604a7f359562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300d65689e6f4cd46927b395c6f44f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c15e407f3bf8872c9d133cd13ff2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698d508dfb58650f06323c19cd87fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb66526b958242241073147051311566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc9df195be058b0e2f7b76ef784c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463625047462f7dadf3b49413771881568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3f93d14bef7e61ac54d3f2ff56b98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce6b272092dd33ed09e9c6a8a49ddb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b35376ca88079119a89dddb79dbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2837092cd5df44d6db156f906bacf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab53369b356f6fd5124ff4d41f408b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c230bb4db13065f5d762d48c3b9a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4486e40a2c59ca268724fa35edcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8dfcf2ba4b1e33c4d3587804eab5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221dbffae350dad8c28b8b1ecda8450577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811580904f880aaa791bea78ac0bcc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ea43e9fe6f5ef21a91daa7b0cbc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ce91946532c688670c2ffe7a788f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac970788a207cda3e38a2edf00ab1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79010edde2b2deea3c36db11894ec22e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e33ad9d6279645da27b617a43f02c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d885d90af5afaa64479a713ebc70b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba64e8a321c8408b3d1f90ae699d30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f04d550d9ecbe6d2c0caa6cff9c0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ae27385b583162b214d895c5b8d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e449e127890e197a8548751bd5b4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a573d014f07d6c24c2b9bc2decbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c42742252862f19d61e103281cc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741b7eaec13fa09e57f347816e66b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09a90e642a62a8e8cd700c16ed3d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb016a6bdbbca757fa174f73d1a0ba3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58d3953988cc1096f629446b749bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e5bca049615282fc69300795b4fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af54a374ae4012a771cfe3bee0893d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640831613377f17938f6deb3fdc72e09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce836ed69337da4b55674f861390f64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685d74b8deb594906b753fa06e4c59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8802a9bf258a6fa6a9c684cf33c2fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3bd1f60b42a9231296960338d7d25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9276f16ef9c78a27e252c94bddeae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b7f4dc05a5cffc68f0c91db828100603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa1052512a2c013fc679363762d80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f7cb6359025af84a7d3d3002cb8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6cb89bf31257f13f6e4aa65949bed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f43f572ba448aec15f4bc864dd87a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2beef0aa3bb2f733dc2a8a4bd4686608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec5582965092405890fe99eb7900f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd885cd8661fbc9ba812ee555c9440f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f80b62c433a989b9ba97bdf30db7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938e45bf49293018d723d25f252dac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b5658fbdf1df726d85f190d90c33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01037215aea27d5b6aaaf5964c01456614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a911f0d218740c382bb8728a3cc61c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc593f5ba36f731302bfeb7967514616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94669e603fbb6ee65d361fa2e52d0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e4ccecc72e160ad732410ceeff9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff69fbffc7729ed1b6c95a8b7b217b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb0cf189391dd24900d979ed3148e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1460f68408b9353f2a959ccd66a71a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813c060f5541ce8e851b9c022e9d1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e7dd5df21a93f9add408011a750e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800905fcd7d2944e8b36d0a894722ac4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32083a9bd0734153b76299d16b37d63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e426911d5f9d840c66ab4891647c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ee2ba7a921e5230d38d1ffed7038627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d2a7a9a45dcb83a15746ec273eda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9eded0896c92acfefd2fd93360501629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be07d0a10a473a5d7d4733c4b88d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987831ae9ac3481a1f9b94b2db577a7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156e0496899f57dbb984832dbd1a122632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03349535b7f65e5eed8c9b1ca0880885633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155844d94ef029c05ef54f6ad7fde0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5a59a152d13c8af68bb7e0d816d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d38cfcf8c8119cf68e78d7f8fb3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83668a31716b6fd02abf8113ae50f33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ddf3a7a6a9525d9b23a74b49b229638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c276798e7712e462773aa33a0440c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90efcb6dd3eb5ecd3ee752907cddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9629cac765c95ea0aa79d15e15684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13459e4c0fc6c328d7fe2bc2e7623c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab0cc7953060d784c7e2c215143f12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3387e031fb5c5518a6df38f6c268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919fb63b04bbae4c2918a87cd169be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729750485b32adfeb83fd8cbdbb5663646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb3262043bb440e5db399ac2a2f15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab66113f5f912e00909f34bdcec3e84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e234c224769cc1da2705991c6604649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324a54df580e539e074cec8e109814e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb201d3b3348bd62852377d8bb55527651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9ba77e65afa27af6cf413f460921652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7463d7737279f5648b3811a3ef5f6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e179da899b6cdeccd4ac60a8019b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982c1473352b2ff5ad0a5015562412655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50e6b7da87bfd0c1c157db2042a4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0747888fcb09c6501d528ada84dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6f7c36067b0a849799ed67be6789b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a261d9172fb08ced4023ee69d49fc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d3ae02c72a398cb54ff4bf91f5526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2cfaf6d3bd9a1023b940b64b422a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147473efc90fb2c417e5ca58bc7096f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254c09916f4efb58867af3563e9b34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8803b63c550e1f02294297749960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac2d5bb9e9a3ea395e93123472bee0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901aeea0613b4e63b1bd6d900101309666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e616ba9756aed0f8275569bedefd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaea73a328e07d43223bbae8048bff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b51bee38eaf4d31180ca87ab5f64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea480985282419e8bcea7d5e12c898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd5c0cebec9f59e4996a92c781c23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e958155a1d8b13dc99fe4028d59c95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8df9d2041f3fcd7bbf44822ca3baf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9687932ade99876730104a5595062fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a58cf31667d971fdab41673ebd5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc975ae2c0616c6afc72396a567371c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca2b13cc50ce31dada3c054c54929677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1bc6d87f59072e6b3bbce3fe19d54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c2da3936bcd46f666179e9ec3cc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3368c1e371042215c2d1a09dbec4d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de830fb39d27795dffe6924bb4856ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891478d55e2ae0c2e7123d8d2602c029682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85c9b4f6c5965888331cefeb877ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f65302cc0e0b7716c393dcd50f2a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5411efb691f752c42ff7f1bd284d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4811a5414712ff1a87fd4be55a9c73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eeea11f42e3ac9cd4dde39c3783dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e4c634a235ecb6f431740bf867e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92e136f0ea34b6594c8fa92903fcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba92a73b1012dbdd2f24c28863479690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c0005ec99153cbde7f49f3fb842e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8610294315a96c48847a881f2f801692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff763a3d96fbd3a46828cedf7973f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02f07ad0a28367a7d6a0941f6e3c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79441774089949950b9dcf92dc7c19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe45bc285cd0bf97a1aea2573582cd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e437e45ecbd68b30bde2ccb6dd14b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a998860dc866fef21c4bf61e7409e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee7b60750a1e82369a9c9c324d997c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ba1e12267ba341cd40e0be79fab4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d84b386a698ac6def16d40429bea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3de4d4a31853155c40129b556414702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a94d6b296159e1bb37090a4f33bd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a70296067f7f84b433ab00b27319704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a9ca6cc6473e4f6939597c141604705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ecf331f33aa6ca257e9d61cd73b9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7fd3c85f00da768261cf6c799515707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aed31cee1c17131502b7b99c72b9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8aa90edd8a97acca5b3b7a978891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9504f262ed78180092abe2db88c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f71fdb32d519906a9e5df3141175711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986064eac6e582baaced200f59ef7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8c234f9dd8023c449d86356dd0f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20191546b97bee46b02f679bb10de374714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6228b21f4df3a5de2bdfa71c8d54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5d9180d75094378f1d2e50f8f6b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d671ad910975ab1b3d6da4e43c22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997ff46742efcaad3a864342e66214718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097824d7f692d737794d625336461b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c30603bac90e7787c8754a2ba0b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601396df449f3c6742fdf11932ad08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe21ca60235d4893a8e08d396a314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e28550a302821f2a4a5066bb829d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83dad4037e363d8dfb8170f6cd298724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64c310839d2c27b0c0619e4e7f972725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7aa5ffee305104e035737694fa95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81388dc7e37091a6a5e496c3867cf81e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ec5a58a75fb7b6537baad1a1ae3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2519d2a468bf3fabacc2b9cae99096729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cd07578ea9c56754738386741d07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed99b7cbcfd6ae91810df7c33d4f17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65184528dbe1e8ecc704adefe2e9db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a4733de5bea998020a78471da593733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdefb71361f1c6bb3606bc379b7a3cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf66f81941fa965a5a69a3ee5009c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f1450262ceafc3d855a5179d69088736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f504d4358e0b76d4411c277f0cef3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f558addf7993f139090920905336b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8ab42991a262b4fe42cf70b97285739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d69f4f6a5abb17b9ad8b8f6a1aa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ca993a74faabbc945e720fba9ee5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6637369346c026a499ab3fc05bb9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4b2876d3974295cfd060fc8b5c6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319a843ed693b40e49380721590580744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36a68ed374c997641be44b92120ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10095fc6e0df356feed8aae8ecc991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39474ab62b7b56c682fd816a33fd7905747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5992,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6052,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13798 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25822,51 +25522,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26072,2090 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2038 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0"/>
+      <c r="I220" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.96</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>674</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>6</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...8 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G337" s="0"/>
+        <v>402</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>655</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E353" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I353" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J353" s="0" t="s">
         <v>1044</v>
-      </c>
-[...13 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...849 lines deleted...]
-        <v>1197</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>