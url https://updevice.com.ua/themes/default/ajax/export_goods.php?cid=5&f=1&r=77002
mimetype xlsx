--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972bf068ee27b417d514aca1b40f251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367edc90167414cd04858443ba1043972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f2a63e70c059f0b0d8139ace64893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9a663f219bd56c9b1019abc528304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5708cb49632fb8565e2cdf53cfe545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107214911e08b9ea5e382b17915a006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ecac3bdce12d04fd35854d8190ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f528793dc05259db504676c841fee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895dab57083445914c5f1ec6d014b559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c2347b700bcea38b695b6d41a60210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86f48b86229e5807d98a5649e56ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dec8206f65a904962b9c0f98332d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12ef4c139928da03f93704ee8fadb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca17cef315b312b0f504e710171eefa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452533d0e594abddc20c4395226e1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d452476ad3fb3c0dd9efcefe12ad4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4241c73f7dea891dac5ea25cacd3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996511e905ea300cd3bccb3eead0b28b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021cf98ffdb534148b95208d5f07da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6258670bc52e4332b3c0f47c2343020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0933d871ecae780ed462e1f1964fee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcec829fb4b147daca153e8344148622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af533fac76860f24f95d7386a3a97823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b486e07a946882cbe0a4724ddf46324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93bdb5e7efdb12d5730deb6914e5e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409482f2a3cee17084b33290dc97c1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bca3ba479d9e62746fd3fc90715abe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637ea4a19451efc9cf0c80e26a90a7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c041de3bd8f0fd2e5107d9e430d69529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b60d15c86ddcb54104d800bab3c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe34ce784b320e5aa9e7a10519e50a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e607528ce684e404ce8caa80c08f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa938484a51800891c668121ce27133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ae87cac90d49afa570901e6039fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea7f55f32e88863297c19509ca82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b563a00407d69b40a05c6a739f319a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215b72070f05d0d975fc9d492a31cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d40bf784899aab64b1ae142dc16a4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254a6306b874d3d3b9598e68f11f0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418a6b77bbff26de5f19c094b19b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5f85a97695dfc7bb346dc12773bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a09c7902a52d3e54baa275a6d0c2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e574c72d2c272fa725d927f25f929a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4a998b01054c4317b5464a32b08e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c60ccf70b98d1fd76eef02aacda545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52656c85ba30dd9bcdcae218cd22346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33dfdc6a19f82deec2539a12f244847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35685f047a31d3bc67c55ea45dd62ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d6cafcd7015af3030c3ee1f0138649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95480a076f539f720ba26362bcc9363050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee9a6f9d213418ee0a0b2357c03a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d90b1567c53983ad5db8fcc6df8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361cf2d471de406a963866863a524fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3aba22651a22f7065f386bdf7759454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7bb558acfff415957beb459c648ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7eccc7d2a62124a6424c17bdd93b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125816d746af4e1ed329f0498d8ff2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc2a9918355a6e2d0d98b597ebe3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9136644ee0a7720ca1e995a269cc2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa808a1c4d3357a982e3716bd3874d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b395ce7d0f7422fcde702eb4c452b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181c15d170d5eae24f264cf4f0bcf8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c4bc0e2a84b788c113b5b81f248c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd612435ba92c1aeff5801c53636e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e4c142dc9c98a6449157225aa8ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec62a73e5e71c9da572fc93d76118966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf29fef703124b29cc80dee0f5648867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c1acccfd94c975a903167b175c1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4bc3f5bc62a1349e82773ca65d69969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a5740f710a91a4080d4e980ab43b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3395274c7a0370bb166cfce8ddcaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274bc04eecfae6119e806153facee572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961dd8fff0c61f4d2ff08e1945cba0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad751d1120c4ff30d27e51ab6a175874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d74aaf7026eebdba2d7a4b6dc3d3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd08afe5a47d595c45fb4f3d904fbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1207feb92d4328bf28a0fe48fdb0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066a98e07c74224ef9c77eec9eaf5d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2f09f15f2e80913a826fd1e1fa8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc01aaa836c913e969c30a301eec53e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30b36da4a49c30acebc640227d8f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60a0ded3c397948b44225a959642182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133269cd1e37a46df5fa55a4854ed7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0491123977ad4af0285e2a529f4ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed3468ef669eb54e4a497f062e8f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5a70cba24ab0ebf504e466ba1cf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee70c3e35778763510393a37b750d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835491521aa87316be282fabd04c8b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec74b6a387009dc6973b20293b0d7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af9801fe151faf3e9acf17a3c544a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2dd666c3ac836b8be8e09df4d45ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c701e490798caad027919ae7257251592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81638949ec1ef7ff60185bb0cf13bbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bed9bed62cd05ed915aec375980e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec9c21b9cbaad905c49109f430ce595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034f159d68850149d2a5412ee51df6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be173c59cba12af2696c4d04478b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb279411e46c1d7f8971dbe52c7e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d3da45847c5719c7fc392d65e93199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d8498100fef8109f89d4ddfc756e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50edfd0d5e26ddc0d43f105074a145101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c08ee3ed85993ea08b6d97acb4ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab29bdb2e297ed99bc238596def4bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f925c35ee4e46792ba1d43525fbb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbcda9b5dd4d0cf01548b87c7f3e26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6436b668229a1b3fa77010f099375c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f9a1ecca51dbc48f042a69921d35e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae220f9b3cc48836a64ee7c0939fc31c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42cf0d50ab2e029d4d9b3d514cc4fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed335711278c4bd5bb91a50fed0da1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbdf4a18af8d0aecc88b3d74f4b46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406338abbb976b0212ba3e5db4b91c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272e626bc7d71fcdce7131a1f02897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71d1ac152ff691eb591901f48e399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b42a630a01765265a5eb69262ea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f5184fc72c115f58a2b8756669de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9fd2832d773f5f40484f2302c8fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21856da81b71af7199c2cde84bd41d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162efee2d9501736b2a426819cc8a95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0a36ecffc3d5c8c0096738651ccc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5704a976c6ea6f48e39ad65821166121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c73f3cf5955e8e5a18ea9690f886fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7718f20591edd16ac6e6cc5e9f875d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f5d73edc9461e92d2e30543614a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222c2b37990eccdcac349c2d1924db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b83a167652a0c26bee82c6982e04d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78f54f28b472fb16b1f21fa0dabf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dadcc7a8032c2939439b0f6a8fb6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a844401839cc66272dde4057f7b14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f918847c0b1e1aed76db3030a7c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6dc151a0f0f8b0cbc3284c45b59f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76956eae1a4dad72330ade28ad4c2fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a1d9d8e7ae9073482fdcc0e7f455133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3aa8dd095bb00a04db837d8613a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19e4970cfab48f68673944274d0766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a96a017c6a9aa1b305eb8ba5284984136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbbe684f2f705a2ef6d89718534bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c7223828047f0c30a2eba2d2c274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07988dba75bf5b2a2b6e96aafe2a9a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc99b6181269eb02c10d08f9bc0d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab51c1d17f77f3521864f3f99e3c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b784a802b3c0de6785fe305accb1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b30649317f92e8f4d91175588a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786a188fff2401e3f7dc7cfe64da94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0acbe7335e1cb3afbce1d2c74ba9e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167576ad2def869a392587261953d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49e0668bcf924768bcb8d2019106f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd4bb5a297f799c00d21467e583904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a651591aa163a087c0772593bea1c8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb805a6d934fb8656731f03c53220b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37771fb023edbadecb524a0ca0c06e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310808f9778706a81a0942f6bbfb943b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353bfddcf9645a38c6bfd3e7367ee8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd6c45339979c69513798bd537d7dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726ab3cbd75e0139a74796008853a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7373d566b0fbb89a450eb860e510156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f29fddf793bec177e002f77ce2ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba055e13cae5f34eedb0350dcba62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc7da81f7358854efa3c488f219d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddd4898847cddcd3f2d8dfb4692ab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f2fdb441d9fc08faf9b9f1b23b91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18427814c68690cb0a7f2ef5e4445200162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c1908eb82477e7049c0154dae975163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea02ebd71cbecf0d1e113bd63dece4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd1aaacd262855894dad1d5a6307b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbd115194c9516fa0a5c21bd329f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b47716ede35b0911083d4ff09be6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de819764403a4acfd3a8dd2b005156b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682dbf4640200b8afe46ce4dd12513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a69bdfc3e86ac74719726fc7d74a68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c9324c9b15651e421939f544d058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834d6ed60102e7fc7e4261bafb81259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cea98fb697992fa582084418d51be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58e184ed245596e7d329edb8ccdca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394bc50e1d05be0806dc10ec175eee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455be294dc716205caeb73a940e06d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b2e7a4f1f1c5d7962f3520523b4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f8b36bcef5d52a2e0dfbc2320992178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4b6e8604b86e37f2de935176ef28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6703a71d13a8b6710de20210c5f10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290c2d23cfc53acd07fc962523edb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1fdc0e133b9cfd2bc781207d27c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75e3711ed242107ec373d19e3067d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df91b44c1355ec541848af6068e340184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106db68cbd930fdf55a9e0a83168a97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa743a7cee84856e230e907db4e0aca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e118f0cd60e1df1c2c8cdb1326b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a72a97adbb5d72050cb706232e6f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46bdab59eb10791c7366ba2ce32f7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf04f259883bb4d10b6570123815a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef0b11df3089b35828ea4d37336d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098e7b4d113d932343a5f114bd1d3e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0260ed08c2507317e40ce6c94ab42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba6b9642c30d3277aca9eb5613a0ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb95df22512d2af1f7460aade14a9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eb021efde6e58d49d3d32dac95ccd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3cf37753bb761d2fb8ed974dd2c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb704529976fd5542654530b677051198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bff73bac88f788a3a9cccffdf9f70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131fb42c22438e301804ad08c0b287200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae6002949ffed0063a703a85d6885201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4dd57866ada9353663b189ae4c62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12aff27b467e3aefdf5ee4371371d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511ea13978f528293f7bca28f7ec3c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ced8e60b3dfa324829d275a570040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8c807f2740fed33600eeca508a0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e48f14d2fcf72fb1f1e0f5918d64d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8f98012ad519a246fa977904475e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8f6f0b347d88f0795221c37a0ed4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1753218f5542c512aa0b3199e35281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a1f2c77649f8fa6bf73d59dc9ef40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67d7defce7ade7d6ac9fea883eb093212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc9c57afa35594831e7acd75f2e00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad574bf626d4c88fbf853cbf12c6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d56b4b0509257c031afd2eb1c8124215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b00d42feeb251731fc114fa01aea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793a25c6e437a6dd399f679dbb26d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f618eb1aa21736c6f1f0fcfdcb43c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130d6686eb27250766c68de50749a39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ccdbc0bf03eb1111aa14244d2d71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c633cdd2103fcc386288487c3f127221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefa1b167cd85576292387caa07935222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474010ff6e88869ca56d835fb86deb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390856aee1b0f7f2cadabb44e3ef46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a50881eb970eb28ce6564736b458225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4644c90f7c606acd244da51095b00b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4b49332a0fef9c1a8173580748bb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a005987c383a2db785bb19f0f896bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ddb011918f5c50ca53e3e1d26138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf681abb143ca65a7f74213c0406a14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996be91bdeb38fceab4769afa1b30ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a836309cd63d7ddb0963e03083a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014df40e5a8e4ad849c4ab54006740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d546d148e8b274168f46f0338b164234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd892b9a649a269fb4ef131403ff41a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f0d438f4594354f62e1d8cb585195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e828606041be7dd500df9c78006bf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d4bfc19f03938a4b044dc2f938c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047d239bef7a00436a55cc59f28f36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0306806b3f9b23220c1f3d6617f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8778299725042c21b8c85479a083241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936af29d73e3c0dec4c0dfa5167e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006351f4c9acc27fad5beaca16c28fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448335c0b7651c3f6ad7faef06816b22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0cf2c2c42124c2f922005c7a2678a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c84edf66029f3cfeb377a878105f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2f8f6081b1ef69036a39d3c38198e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c034f8dea5821a91756a5538465f8b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e4f565ac47ccf26be64624f58b070249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bda11be1650e8da726f691431807f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a53e4098210bebb96338e17b662e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5dad310037d6189716389cebc7310252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9e5484a9e56d8790bfc893ebce82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484463a35205cf866869d9790ed32f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9479b3b1f53dc6ce0b2b63744e070255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3997fa940a2a659a5250a7ad352d8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e0d43f97dbe16b63184b80de9741257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f23e2d76506da83e9f1397bd8c7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9166904db73cad701bba8321f79b2db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca7f0b31f3c81438189cd3a38f3bc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef532bb7f255072113d1ebe7755fb44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0510e105b3cd8ac315f1158a10bfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde72352b88b357499be1285e2e741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1073c64e8dc1974f1fca250a9970264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc56cec00e291407874b4711f88f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf302cfe9c8f6550b3bb832a3d41091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff77df8ea7d4b16963ad381a0bb3276267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d66d9aaaa9deb616a6a78eca8d54b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28aa5e63855855ab6ca689e367a80d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a369b002d4c1d04aed3e78f6c87d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d613799e38b71d3cebb59a3ba864271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915917481a04f6a45f537cee35e04128272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b04d84153ed524ee85945ed51d9ab1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9440edd1d622ea71582619339ae29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a151d2348ff1d0f44b79504f9fe0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7510ef85ed7702414f9fe69663f21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f13a84757be72b3a51a35993f798e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d262b14be6042c6f08b40c02dd143b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa849c384305fec3bd5d7f1464f086279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1f0027059a802c19ef25c31fdf9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cffec7f14fe58338da1371f250f9dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374fc41c4cc715291a78f0b980149a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357327020a92eefa4f29b6dd191aafe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbba4a91c82a505f0ce07487e2e361284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec81bcf497498bcb78897a10821288d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6c2d0a7842a14cdfc21fcbc30b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55daa2562cc737a50ee71d025824f66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf808b0fb630352e567bb46c7096e18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146938ebdace3828d838febb26ca976289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8cbafa30b80cb1394b7614df6bb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f1bc8c2108c4ae4c1f69331e8487291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e792ad0c513fcb7946ed2007cf47ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f58d1a9471b0806f5cab7f7c2bed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad373d4e664413d5523fa32e6816e95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a027c9c26fccccfc62ed6f0e94fea6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469c3f6bff62a350428c01116427f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532945cbc8e0377260b71dc64a80558297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607efffd69675cf01b736c92b24b495298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec678ae495ac4f8fdfcebb1b61f3ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9db40a560fc0b4b1947ad037fba07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8cd14b32f42558bbda9291d761f43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349f264b41540424ccadd769427a76c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee54b50f5720f44226fd8e6385153303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3bc07d0e2b38b5a88be66ee8ef504304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447c7ad7e1b89470096d2039245068305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187462dbc29def2a3ba1f1f550d07da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bc026f0abecc1e896f763618cd57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd100af0a2fa477356e92b76cd7cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581533e0dcca0d147b084998680e25b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833385897dd6e4db26571dc0b93b0b44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3099210937f9c871b320a78ef84b774311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff1aad53c43d604ec93481d0835303312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f4dc6f3718e0f70cd6be2b741349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e360477d63381d1b8af8ec67b9d186314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa272f727e558b1cd070adb076f72c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5554a58e65cd98886a9ea961e1139a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c9ef880f724c5ef8008de98b0ec61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb969d4f77e3dc574850a2208e76408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4daac046d08153240eb21561ee695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f925673c765c077d6a3b1b0af030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4565888d68e44330b02cbebc37f4c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751aee41af490551e19aad75a802bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe217bd1fc8b0381bec9ff9c9c7a39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e19fbbb3fb94f134878761a072354324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814f5ee8fa6ce3f966d0c46dfb70ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375971337815373183d6655be856f15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f0e40978fdf61aa5dd8a1f730f6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211cf291c15132fedc888aa8acfa0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f63355071191a85a4b7a24a5d7f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d50bc9651ec2914de19f45dafa179330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a40d1a2aea12b1900fd018e280d988331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51e98ecbf11aaeddfa42d91a2d2c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab08bc0873633a50a32ee9dc1fe784a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cd178625ac378c4830a6d79561937334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395ec6b0a52bd919c436e46baaacb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148595017995f9e28b0aaa2f4b44b484336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4ffb6a044b0e8c1ad7cc2622f1ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91320a2e565e9b71dbff257d8b659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd5a29eb49fee3b4c26fa0bded2b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d148c0ccd58e4284120c664262d6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb2f4bf5d2258cd76f4f8156798f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523eb97e23d51cc5de3bc272a562fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03740b975f6774b5fa6ce4a6bd955ebb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5af523f8c91d17646eefa7fd06131344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb7495cd1dbf918e769fb6d353fd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa79cd23685b02e73c9f125888d9f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2faa16e372830682f463913406b69d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d5ecb9b18c0899dd3141d6f450d70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ecdbd260fef0724739218f8f59f80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafac38aa670f4c7a51b49fe6c799f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb02296cd50ecfc4d7d3d237ac990351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff16ad793254bc9980b24d88769409352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b37b8e90d0eeed06758f51816cf27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cd7ad4548918fb1db43521f57442354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083710eb30915252a4e7a1d320dd20c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830411484c20f8741719ddc347cd5cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8dc03d9637e6bd97832de36030589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023fc0b9fd2ebdc449bb54d7ad2585358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c065de956f04eb099ee31638b54a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7f0fc5c67c603e5b507cf20d2bd6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4ce37693e579ee6c5e6e06f9a990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193731a8af5769d9b61f94399bf4473f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b9a8044412b3cd330ede335196a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a032a4b4524585f7f43ab92c71426364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912666363e982bc57eccd2904ed6a109365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c691024e3a1e5ab017e2612c4606b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263899d38e6f76659e00878206d6bb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d7400306bf8006c1a0ae98f003b2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7d78a75392920095f5d0527d4125369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a374b3bee9e3e6fef80e84997b2fe1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0415ac93eff67e3e5fcecd133e4b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce68ec3eb254d3aff8cb838ce2a5f9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9758bdd9b635d2c163a8383667bf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcdcaf8e3c1bf612f3125158ed5313374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b010907991d26c6fa88049eec1dd8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf009f5c8067c31f26aede877429c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea355c598cb542f7d4d05f2a5545d15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12765f3790c66bf1d386cefa586520a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3f52154278db270ff810654d56fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf99ad69d20e93ce384662e31a167380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5d7af4d497de72754b41e3f409ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6401c5bfb946d163ea81c4614c39c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42280c70f51adb13b9773cfd545e3a89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c90ceb24c70e9349e99ba5ceab9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214e581c8938d7ff51c3747f85ce41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22e7783bb9815bbc6fd56490ea3c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eb9f7efa940cf2b74ba0de6d0d15a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd348f1c8fb4e4796b3269be71ce9a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b395aaf159f6ac03b528ab3656a5f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb8b8886c19765ddf5d7259112f2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94270437e786a65db55fe7588822e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafa14561be143048974d43e75b11d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0347cebdd50ce04486b2d62c86a0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac76bde2f3c803d505f4342c1d7f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd2d91a84ab2d5000fda9b3444b9e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc9e069443bbc0f72adc0dfc743d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2092979bea619f439d0942536c05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13a59ad7429b67bb8d8f63803e6de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191c1fda69a91d2bdd771d7ec299ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ba3b14bb8a946d3e1c43e93b2221400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584fe516100ee798fc2b16f3680b705401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826e9173446135411c42c51035fae2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25579f316bae76c806d89d9859e43e1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2555d958d81b634dd1102f7748d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d485406704d66020093655612bbb873405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13398ac38c9011a0e9f7e0adc9bc5956406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881a20a7f7ef84c1849d6bfd81daa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043334ae433ddeb8919b6e14a3e7faf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a58976f7e072d0132b8dee66fc6c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fd973e57672e4fcc31a802b4a833410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1f39212aad617df57a17386fa284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206984197069b837618bb7f519a14b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0fec77e1deb79a0becf2a8078b50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de855af0a3d2f5dbb48e1ae73b18eddb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24391d48e6f931574c36aefb164390f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce900c403525442930634a967c2cba3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf34f499507d6c03ccc297fb29bd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20517d8ea3405ffd9ce41c964be903418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384443e8009b2739b3b892915c6392c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9104c2f6b4d6da1df56db8d39df587420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff9969a106bfcfe85252d6f7e707c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab04c0699521274ac801d99f404395422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49bb8c1352b4f780f37d49aed1df8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f9b53b9b38eb8e971495b20e88dac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3cc1c43647f2d079f73e10a75977f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c063520b4f1700b2f322e6405a3da2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f159c31d82c6b54a3ad3bec8752429427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193a32885aa4f84deadabf42ab4049428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721a460c2bcce2d9cc509a99cbc299429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35c962dd5ec31ed3701afbb9e6ac4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523029cb2811b1eb1774f4319fb21d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90ab076a73a3a5031a1abdb4bd500432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a494d1563f79a704cbc445380a7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e329b12be1c35767c2f9656c1a880d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773efa00ea71c8336d9755a631b6de50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee2abbb70429b40c55a2f194cb204436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a121a46627f3f422b1b135fcd090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6566a3b4e9bd774cae79ca14f90d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6a1e8cdf6136c2a09abe23291bcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda543156bca7c5e19705441575333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195d82eb7c99fbb7535195d30a250a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9dc0f92869e5fff34fdf5ff9ce1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe45fcee82098e8066f520395d48288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18abb3f1833db0892e3d7543da6bea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0cdc7cca88a71233fccbed5263bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd5fa44536757085e16c3dc8d406a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717aaa54a4fd13d0b7dc91c9208f4f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c0c7a57ba1b7c873e862f5f0eb727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88fcecd1d76a5c9bbe69368372159449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf9f84fe8eebbfd59e6a85c0a8a88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088942def8dc72f47c653e7e9dfe675f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a1b16971fe2f5d061f53444f5ea5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9f60ea98c58f8fcc509d01617faa4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a569bc1283f9f07e68a92c1101f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedcf604f1805523f1e13876217948455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb434865c78fba6abf40f6cea42dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142b8de38038df63ac3c68d4280801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e63ae7fe1e8267928373b7356fcd08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536edcba09f157f98efd0d0c4d14ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3879a9c0b28dabe8f817e662fe1076460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faad51f40046bfac52853f45341e2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5e8c90e6e1f80286625101f16335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37041caf4fde064f0ff6086ba40d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b66907d570f811dced778a0b1006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd929aaa89df1cc17a3e5629480b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf3f057eea8da458eb56f8b91b857d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfa9bcfd6baffeb10a6160c9400e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ede39d2269842a4382e6b81cbe14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70b617fab92b8dcbbbca3bca5d3d57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1bc7fcd26cbf1bf3cab856a5cebe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b6ba06f265f2047a1f7cf5fa018bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc45707d3400197509c8032e779b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf1c2414f70d8bdd8a27b72d25653473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99b656a852ebf8c27737ff90e5fb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39716d3fb364222426519c4bbd8cc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b44dccdad690bae9942ba4aad24b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041fb05e3b19c23d76615aebe778804477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d770ff70f2a1d6623b7cf7086b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07b4f2ee30973245e589fe7206a19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36da48f42cf6c34a150658cf98a3e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c80a1419f8b305c22e8b24e56c006481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c06c6cace965582fb839e7dd9da3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a39f37905fa64ace4dce22e1e9918483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871780dfec602565e845f2e4c95a69fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcb25630d406f913b0e832e9e3e68c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02c9b465661873ab09b4769ad3cc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e56ac3b0145dc4cba23490581fcfac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9b945f85b33b5147806d231e2af2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa011fb3956e032a4ef75d3b674a54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b41026632e749b2eaec25d5f13b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c1d3dbb31e341532cbd0424c44d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa6600187703c4e8144c25803fa3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983432a90534363b844ae586c00b76a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0250fb54da69680af783a9224bbd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b1718c5d76975a2c2415a2393e2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e90d2822413ca68d3c95a4b306d7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48483e2bb13fc1cc1459d627f4f17862497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42100a4d58fe771d76c4cdd2514e2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c28975c052e287760011a304eb3279499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532cebb4eace4c1417e95892e7ab5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5394fc33af78859ea4906aa35dc44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce1f6bf3f0638658e20f385effbe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c3a0057b0c2566fcc1ee7aaf24892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4cb8a7e1b93820664e8e241e4cb5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca2eb0be74b03ed855c21d012b35d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b0d10e440cb3b816d46e66aa550b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e92c176f4e659d05c3fbffb219971507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3860e75338b4281da806e1c4a70b1f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b373007e008f6c4e0acf13f56c4903509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99fe351a86d41c5d99932d9167580510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c067a299b24a811cf5232cb4ecb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe275b4d61f64ed34ba650e8632b52c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69252da694a6c6571cce0ad6067938513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c7c1a57b052dca942038e2f0d490514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6f2f5a4f01c9746101e0cf23749c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaa05df09df09869f6cda6eaf59043516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d9cd21d63df622a50ca24984ddd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb80a4749c4adfbac475f91aa98da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160622aa49e8a024ef44ecb47d475f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c036701394d92bdf6d294f9ae91c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4442aac2459e16a8c15571eb7fe5f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c82f9e7939f2e3a9ef4485c0a53fda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727e72ad4469494a33905e72016656523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4372a3cc94590c793bc985cf17298b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891487f648f7d305eb2fdff05d8dca08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f78ebaa06661f2472ed425a2168f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4b8fca3aec960387956e961faa11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735a1ba84f4a93eb81f408a8d3b62e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0c840af71bf08d6d5b1e14c9dc4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc24b58ee004da7f7be82e287af9fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d91df42be182b2c78204613fbb32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef278a43f635a895029f9df38313c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4613c049933cc5c74c356b41b321533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be4ca798420cdce9776205974a4df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1d46584369cfa3c013d35c12480c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcba0e427db185480c7c1818be26ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b64dd7dece80e5b72b487c0f23ab17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944d31e3f866a3856e18f955c264a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17e9eb2b2a67cabf710abcd4ad6f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c7b9844544e41be9a0bafc1bb5f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9f6109f895f1068343c961b039db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d304869b4889801f8facc3eacaa952542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce03381a0fe8e3467fd785f06d7121543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded11a38df8ccb9be79b025990bca0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7428c467499968d7a91c01d3be0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaae8e01268d8547bdab528c8b3113546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3bd618948bb7489021ab0cbaacc87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c591a0687adb165c4d998f39b6d344548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4132d1ef109aa334d7ad78dea3868549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a44e5e4eafe177c5cea994d794a36b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce2aeb545ef370794cad495bfc811551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab3e1eaf91d55f386093914a652f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea84a98888a71ca174180ac3fa183f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400327685303363eed23c7a386d449c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa654aa5ac63ba9f34269ed32b33bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be939997624e7b4fde6584a9fe01e10f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a8fc11f3c4ae8890eb6cd21a2e65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8fd9d7bd3b66ee8dfe603d03dfd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1999ef537ebf8e0f77e6b141b01b29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87252e0664ed4c8e0f986079da70bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a6fadbbe059d3123e0192922045c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f261757c68c717e72c167132f8b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c695f6984e30a2b7944501deeb6acb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c5f6770adb5800711e85db0841d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99518698a1249f6f13cc36e20397028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e88057345ab5e1576e6b504b8e30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a21fb1d690cce464d5575e74d29c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634de28543467550f2a4ba5541a79f11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73803e03212e8e947c0b182fece7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f8b08281956016a072c1ad2297c87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798d0f8203b4b4de2d178a7ee2aec5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1334ced0c7b7cce1f05ef0454f5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca678509307b4439f20c7ade305f65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ef13d4fac07f3bb27d002ba13a32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76499ca791b7ba6c6e83260d058d71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885448813a75a2efe0bf767648678f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00dff3cbe9338c0362b941dfc83224577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbeea9588ecdf9a2076bba74f09c76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1aa37f58b86d61032bc63176af7f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c9594ec844e60865a612db6f51d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471108185bdc37f5fe80ff90f1eec1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d467a9bb9dc543ea4ead6a5a7d6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c18f4deac2b5e3d7b12851fb31470b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1907b53b5c2842fb0f994ffddc3419584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31934fcdb46de9c01e30a252dfc03b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34633c7f3564706c1be25312cbf47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0484784681c353ea2dbe58ac7a2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b35b9e1a104c125f65d5b6e8d8c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571c22a8042d5e33bf706da9c5e3d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061bc5f1d7e700ce76739c40dd4969c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c5704c6ba82e6f94b3d222587f24f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03001cc4ae082ee064f2ae0ea183166592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dcad95be04925f4330937ce5fd5f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eda4195a10125aa608220ed0d3210594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de388cc0e086e4a856858e05bba5153595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711194de70e05b210d2678c09e29d720596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8079d721e299a9a0ed55bdc97f636597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355dcd031f559ab8dca3e2e8801a10e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64606abd3cb50c3bfe6d5944032fbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e428f383b973359699685f5930818d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd65f8202b6286e3f7a096cfb2093b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a547bfce7c7ee91546b515102d2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f43dd8cb59e04cfa8047de8870aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6069d7a24e4ae6e639a1c4cc8b00fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218524a8b199760d315533c6d950c7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530560ba334a4fc684566d94d95a811606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458343afb31fe85a550115b562254d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c7555da7ebc0f3550f64d206aff1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0eba9c2757ba643d1515d48adc85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4d5552b9105c801210a54852dbb31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b788634587c958c106d3b5ea892c31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ddd86779e3c8604b33813a95492e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bed417b28de26c759b1cee2920bda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd161674d131482fae2ee1320dc5eac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818a72104702ff7e309f36640cb69e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfbf6209ea7dab3c43edfd24633994616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd907f937cd4f9ac025a312a7ed57f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efffdd60168034a6da870b40cf79ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf46c41e63e23aac25a6372cdbf3f50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761531520034c5cdea80774aef07d5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a1d0b2c975e148c81848689e5649b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace16d0e504d70d4f5e086c4b84ed45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee4499f0cf84615a88880f468e4a77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a29dae0d39054b606a60c5ad2a06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c71e187e09a21c27b8bae89bbd47ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931336c6503093f92cd2f5ca7d8347626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02a47c6a6b321f01edcfaf6f4ec6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba65ee44e87affbfa312ea2149145628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b71feab1813728d5af4be7adcd96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84f5d4712d11e6dbc896355c7b9dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c4df8f6d061a2bee0d13129f838b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f35685d1b697fe35b06e1f89316b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b22f0dd74815589c06610b4a2955633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b02458b01e520bb4ea73507940ea68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3fd9cbde50a09339dcf6e3aeefa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea7886a5e2ffe748fe5a4d25a2116636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19c4d5690e1eeae9d71186a11e57d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0da739f4ec11e5fba033a623bedb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5750990195930010bd2eece952a16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec5fd8338c93c0305d18c441e2bed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a54a8456abfdccc5172218aba522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafe0babc3184ac5db0c7999d88140642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef5d258b1165ce66981942d1425e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a6c3b6c66f6e0e51d818244fe826644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6bab129a643ff42e81e6e861c793645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154dc5ca8b2e325117f3ca70738848646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff645fceed0042cd97b3c56f4c9112e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3981bcdf01ecab868ac56210539e2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee98efb54a74ab63c3a88b086fde3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9a6d81bce1e4945a2ab0d743568aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1cbb8ce8e9fbf53aa4d18ff8bdb8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9e9ffada4c993d9f6a87e6346f934652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d2b730a7f3a8165f115a9d4ce26d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b570bc490230c98d506874390c1a6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344973126c11eabf04f1cec8b57427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3df394a8448604fbf52a199f0da3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559e637981b51176d1d48c95b169c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451201e7cf84e15765c7abfe72bcda0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81b3adeb5a983c82d543ba4ed0fdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa4aa463bfca39d52d096d0da402b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429668e7359d14767c8560d48e3f3aad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bc4f288063c461c4c6352057372f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a57b3bb64994d38fa1ffdc87ee846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea60b4dcc2e3c7beae9ccd2a10c72f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513a626a770c80d7ecbb5c69fbc467d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ec7fff829369fc8da1dda11da87b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404a8b63eca2189d2311f5722ca97d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f01d2bd2ddc1c3fb4b249c93dbb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73dedeef9413eafe9a38c9496f4fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2988504842fb4b443fc165bfa7b67f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ade9b3cc0b0c939c78ad9a6b15936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c337f248579a75ce16935e7518d56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e28e2b7860c70aae9787ba0dd16d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd467f161a6faabbc83ba3da400f854a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db587a9a8313569421ac26253c657f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d35df43e57c670c2db4e3cdf76a17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765646d6ac51e9ae779a62d1dda0daa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e742c9d33a1be8e5dbc43f970567f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135869d9b0aa253a012d4da1dc1401679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f994dab60e6ea16f62ff2043bc87b55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eccf8189c56a9b0e8be6ec63fc2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a1582c2465707b99264404956222682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c739e1ebd553d21bad296fc5f0c90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639241e875783c47fb330c59676c473684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715c6dba561a38b32290d881faf343685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa9c91739b5565bced2a8386566c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400dce72103909f8035508028486f2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b36979fef7856bb8fcb9730b23be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d551e3a988f41d8422fe9793fc4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f2d0e8f0df00af2116c6559865b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb2f9de26c04a164f71119884a6730691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5210be294298a3d8acf2574539a8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90371cac9a9a00904fed1f5a20aa4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e525b6896fc56bbbd60d6c85d8fd59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfaf112974a687865a099321af6f43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b42703ff04f0885e66d2726622df0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24fb9d8ef8639ecc52566c3cf7d7f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7482d814c4da628bb0ae3e31f818698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25f863b5cce130c6f938a15d4723e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8dd208c78706ec62ee14088e88102700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f51cfd69c29be15c80b8fbd6305c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ca55037d58191adaf0a41a8009fcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830927305a229f7ea1450a9600b42f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6039586bc6d8524ad5880cbc223c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990784087452fb4bd186b46c357ab5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72ae6409686f99c15911e56f53e17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d0a20d09f2b4a943285c23c1eb6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c8e4dcd6670916197d3337ec0a2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff69c80fe7aa02ab5664d61406bf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8dcdb26597ab9530bf22c5267502710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f2fd0593e7cccbe52a134a6e49d75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71502c988d12edad71bc5a54a67433ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f14779a23b0718da77d719e7a5e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b317e3f3bef864b424e91c07d751f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20296bd8f2fcf903a0301e4caaec7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f87bb99dbf15aed16baa6cde157cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968425bda5a8225da5379d9ab1f4c9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457f5e9d9c4f832b454173d7281e83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5411ccbc557dc9f06803e9180d62fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee51f15e86ed69c94e3fbda4375c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec797544bcaf35a687c465bb628d407721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed64e43bbd5d75cd89d06cae6113e8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1264318a11608c1ee3ef15d80c1433723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93719e38b14e23a775db7a439a94276724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e0c2d6d6cbeda66eaf6cc817fe36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae833bbaf74351b8562fd7d13b4b23f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895096f5c25d85f6a3f152ff1513854b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31bcd9b3770ca85678ef42e5a53885728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56d8536d59a1138e07733582fa72f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626c7620b873f1d5549b0b332d9ee7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4207b507870a7f7c5065ed136a17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf26f366e5c2a3d0e5812dfe2bcae8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c6f5ae563f359181527b57085ad2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e584f937be7c9819c4126e06890528734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8789ac14c6901be91af01ef56bf0fa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26d401fd9fdb2fcfd0f403a6b58f15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b850168963754c67530454922d0493737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37d9870f460066eb62dc8264db72a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb416a65b01ef84ed21532e20b510b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af772aefca23e67e57d06571fed16a3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de67cae4a0d743602d18af1a7fde0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535792f33b373922836c08cafe9900742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7040ddd6f4bf714ad2137da827f38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d70f7322457c5cac973699621d983744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b52209b5ae9924f50da795b4ba65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136eed5a82c0f202eb7caea4ae5ccf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75ccdba12e4cf348417cfd53ab39b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3181e871245310f17155551b74dba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1c65dafd41c1ab44c02bcc102a5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb3018967934e74e6bed4afc04d30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83258297e773149028e3cfd2f36d841f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a57b7f3b967731ded328f3f9281f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc69d2637b387557624f6dfb0cc63e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47480c32952c97f37c85aea1b9f4b638754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace56b3d154c1936d2528f85d0fbe75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6c3e0b2109eb0e5dd71895f17e03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7d159aa36ef35481a476d3e1960bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab68839724617770cfe9ee8f5d6f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4420f77692e362802791582347ccdb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9eb7da7735c34621560b3ab652e7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74771e25eaee62300986d6341e28ee5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f61b1070d11d10c8f920a6ed70315762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f39c250de6dedf50b855ba7a7963e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eab7b3b5dac43e90e991c5740e5b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f3a065672edaac593cea62c8a8b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aea1039773cefbb4673927cd777cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9060fba0a46709653bcda1ef3a253767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f905a6f547e7b1015f6473c035e5000768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59fb385761c055759b9ad514c39386769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493edf79e2a7e7612a680e1c875314b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75d6373d4e9366f2e8e197b3d527a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7d5dd285ff005717219644f14a9b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b48cf69b5d1ece4ce2cb093601add773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe66beb3ffe28153a4aca09418f9b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7962d2c31464d0dc7067a09835d38775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf2a3ef1bea2ba39a9c67995e7643776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec3a6cf28135580a74c0dcd543096777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9f9310bcc7be2d1d0e7e6f9bbc82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364d47642830a6892ef073af4f3e70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db22c8b8956b47b3c6714db8e357a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b6ca76a36e65be1e7e0fd8da63e1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834fa95e82fcf6a03c197a886113e8a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ab027fe807d0e82167912cfad0f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781c2cb7f375ff1af8d31c59d472675784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f246c7016bd2f1782c3dbe8c33412d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc95dd69859995b1a8b9dc52d9c016786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676219feb5710744138dd1f25bcdab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e84496e2b9c7de50157929c45232d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd9cf4baa0a1ed7a73dff281fe3972789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab9e329f462afb38911edf0e583f5f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37365753ee37ea6d658620caed78ae8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e40ef2cdebb62be41236cb053a690792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d33b32a472091d8ebf500c2216e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e14dc362f91400564762847ae268794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd847f6058e6ef233fcc49c16b0295e795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f17bb23565da80383b4d0dc4a6c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551046c26f6c534b2768c5d2990feeef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463c4b551b9a6b77f97b19a45ca9c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf70ab14ff158e6699fa0622b62864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0f6015080186266312e6d7debf055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58d9f97041b6619137e52a813e0426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109896e330145e99fc64dbdb9ef5c6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98307a62753ac4b4125976250086b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ac51540dc5a260373b798aa21e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25677ab303bb0ad64b83718b9cc4a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd316fadd362fadb90ca5aa2efd4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fe7a8db08a5f15a46df943af9b8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a460677a33033ce3a9233b01772cb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bff3e741395cb49a97bdd4773697314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d262bb938ba8692f40af7b6f75e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c3ab2138047ca876f3d436d27d7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cbef52bfcbc188f0db56f5ba9d8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5138833cd0d7d5634b6db84ca26c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810583f8426cf8113b0db232e2f977119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa72221a9753cc8a1ec94931fb02f2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d4a25988a1c077e5d80d38fe84d5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920af8faf6cc1037d0ce5574ed698dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f2218cf21c315a6eb8314be32758b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959a9df7f99047096ebbd0eb6b673d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b4031b2098d580fb7ce5f6b370fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477caed47aff4089bec72398afba7ab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017ddd18e86cab0bd85414a151cf7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfdcab3896bd57d679714d76d4be8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903712b257301981ee28b454b039c3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a0702a72959dfc7d44c8d049d4b8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba6b6878d314cf1f5342e6da57dac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221d21b8f8fdf2dc53b205f36e3beb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e775f5208f8c04ec3d25f5dcb6f95033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706baccfac74307abc6d782d053968334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54f9bf381288f5e910a30b93a6c5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b3ed62dd8d67b33040a5e3cbd1aa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cdc10cd7d32eb875ddbb968dc67b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95410b5d4b1635b3a5838186c0a3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b23b7e5af3e5ff4ccd31a8aa3970539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd9122d994a55e45f902c7ab044f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110272574eaab6df636534855fea8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426390c867e1260df30801f7f27f2cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebf2d1e63bd98bf38d8b8192fdf9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a480b22173c6201fdc491852b0cc4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47238dbee616f75c381050c1dd0d064645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233948c801741ee77efe8827b56844da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a310748e4933361682caed17984c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12332611ca3e03ae68d9ed54804ce3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c61ac2029e63ae0a643b1531536cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba57840c15404e11c0a2c2f03fa79f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc76ce57ff7a06205da8488452074451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdbcd7dd2f80f1998fd601a9bd3a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d19c15978d9a77f0d0071e006912f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87dde49bc4fbbc834ef2440406e8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ce157fc9b27629078164c7833aa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8193cf188cdfed5812908bf41ad2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12ec5198096e145955187e62994e3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d03095a310a3f45a78e03fe5941658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486cc2cf06d283929fdb8acf5a0f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc375c23dee7e55577de2932129cd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7bb806f0367634b9b52a5ce71d7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2badc54cd60cb5b5a75989d3324b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbd1a6fdfc9584745c3f04202a82863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec79b3d7506e3d0c69d5eef38990f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b39282797efbe9059a6732368d98265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a841fe6f367613b3057d9e1852082566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee4e4d0c2b036fd918055daae8a79e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad88d2230b820da44cd05ef3d672af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791da75dcd274f10c0457a155ac8e0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adfd04f8478642d8059596d96f010370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259b09cef68164a186192806c7dd8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59a763e6c6d9ef9ff27cb3d541bf8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3426177cc6370b226e421d512a83b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1fdcf935a9aecad7881241bfa921574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05088de817e5af7a390e3b4f1b1aa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be958ad133f0f5beae5866e4ce7194176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeaa1c119d94d84d95751daf958b5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc396d39abd73afe14f5bd5c695e1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d219381aaad0c2c01c0f3d079cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4246704be1fa409e0d85bb2fcbc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89cca38822520e42d9665e7c21d5ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccceef7d35aefb00b0471c9df2c872082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b79abdc797c499ffcdbbe5e8ae91783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb9795a5fa76d4523671bf3495518884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867135337c10bf4b839697ab832e1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc91602380cf7b5f0825213235440d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1089034ac37634fd4bf6b6d59a76687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16e760964eaca784305937e053292388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67127d53f013024cb32918536036e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138de2da5df171fae1d4fc0bb370cc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d71ec5133e0939b27fa56e045a9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643f65ebefea31b252cfc8940c953d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1dc8ce46cc57013377295078f6d4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decad024eb620d7f62c20d54cc32b9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4891e215ad2fe697b0f55e5c8d2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985019891be894068f12372111f35d0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df63e4679f1b522c5c35bcda93999b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8c9cfb759e1611386d3574bb04a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2b87d697e5a3e612a187a9818a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c9805a17339c37e3c6a28e25beaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9519c110d5a2092d3509b129b41739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995d93a64cb7fbb3fd14e5638da368a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b29ca3cbb434c0ddf29a57968ca920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b2ba51a3d8c3f2b65fc6be413f73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8552c2ea851464e5cd4849fe6e273105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f23e34a7b4a24f4d94c84f971977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd27a804f6fee6a4e1d8858fe378dff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005baec13c087ad11682b09dd968502108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0539d691de6fbc0cafbbbdc9cdde5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97133d70f2abfe8f818c46b7c6cf253d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6bbd56ba6df50120cdcdc23973f54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c37adb289d0742fabea08bb4b7fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ce145b554fc4b5c2eab93a786eef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eac691a1b7f023c5cd205a88996e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795e5d494f801ba8b3ec5b10a7528d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f29f03a7fdcc31844621fca1f7b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d2c63a2dde9c67f939cc1a0230f7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c930bdd9797b87f99ff6b1ee516bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e75e6030347ce18589dc7bfd64a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9e3a67aeb143e45cb4abed1a1809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888fa605ae073d13ff83c99a2304d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc11507c6c795c9d3c60fed03708ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb54c66d07a9ffabbafdccf9222ab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ccf08f7c062372680cea50917a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8618f98c5b0d5b849f9da6a9b62f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e16b7c113c8a75a06c8180e773e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9253f6ee3244805d286020b655d5f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efb55d0786abeb82158d2e99a336c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3815c69875662f81239147b4718ead129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac19d640144e189adf2909d059cfe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b700afa03ddffef82e656ffc967d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe1140298c9ea47e5f8bb942f233ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7b07a1d1b7edc7503cb33bd164ca5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b8215a57817085f435498dd275c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a05e0b2b6e0bcd9f585baa5d29257135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878dbc641d8869fbee95be8bc669339136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239ec28e23cbaf77639f28dec4dd66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c17e81d702f0528d2e40b96897a77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59638095ce2e627bd4d298d0547e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217914b6fcf6a1c56c0df31757fa8f45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d982917eb2244feccc245c25723d1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45857daa401e2879f9851693085a4e80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf3390f2bac5cae7b51b2a42029e26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006700610ab42ed1bb48c66d129050d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80590ea50a4e038d0c8b1f30c67ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64580cb96048a17ba9a67b41d03b36e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc31d061b62469f3756653eb1e84e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168cfb30e0d20801231545016bdb60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440730d4a401c5d3505a824fe3f1371149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd0f88a290e8b8e7ee3576003ac54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbae58547999887a2adabbf83b793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed550144720fc62197a9bf8af8ff4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a14c886e904118e63f17f2713209e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3af45291b801d7deddd126903adea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed1d687321d070aa71d18ae4dd57a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e13d3e2084774f4b08aa74868c932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c10dd3fb2202e41463eeb811cd1ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138d23cc0e1ce72bb1f7432df0d493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fcfc66dafe69e43fb69a08fdabe0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be6a68df37be547b4a616864fab7e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926ebe1f0010f524ef899963976fde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232fd6a9fd05a697a028367f8ca004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb610ffd157664e9d650774d54538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05bef715a796674bfe5879b1eb7cfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa0d18381977ecb794dd2039b2672165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba8fb5c204b829f9a104c231d314ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dbaacdb060067c1887e82f5eec3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94b00adadaa052f5a6cbfe40a4ed8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0a752cccd8a87dfd2c8a9bab4770169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593c95ae54b058787e6cbf47c804c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee47c2918716e9ec01450f118f1c1ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454da77d555ff4955b934eae737413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf6891189bda2484f9f8da317679d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a5c0822cf53d94cbfea4ee182fa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1a32c86633b914c020db145117a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b5b986e98cdf9b1413ba7ccb5557176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1a6833045add010eeff3f336a2c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93eb36e508d7c7c67bd535236b64a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e1c8453a56cc67c15a9be85d4f99e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee2fada82d91fe1f21b492f4a6f052180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e562dfa90e51d078c2cfb48f525e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d55b9ae5570d8d0934dba37d4f419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e8e6166cfd2cd4a0434c728b79c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611021408707fd4bbd216240dafd9093184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a629189fc5ecdd66d488d95a1e2e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4073e60febdb99a216dc15ee0b969d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbdf1ee10854b33fa7b2b805dc6a40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513dd48925d1aba55990bbf63d3b3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5c2e6c22b31e95aa9d022469da8b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e09f19d63a64e6fd1e201764ac83b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d782cc84ef9a89f30d13476083a012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0392e40325e40ddc822e39607893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b3343c28e8251a82e60af3a1ec55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453df2844b769a77a32bfe20f23cdf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413c5c5544f86eddfe22bf9f506b6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1de308fad9e315a0604129c56951c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edcfa0320fdd121fdd4a5cfb68c132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33fe7e19e3ffb91f2f6de861ea938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba2774112080d8389255f48af7276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828eb5e4631fa0b76f2875e82ae9d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd288edba719e8bad73683b4c02612c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb942dc6c424f1b7a81fb24bda2715202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d713f9e64806a1e0bf42c2210caa9f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b098849e616ab7ea945f62898062204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eaee259da64e642d7771741e77a6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e6c2f25f9a3d48c4ecf35c648aa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993126f9a5b80656bfb75034b0aae0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814e5fd4a245858b4f56871ef53c41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa607647152857305b56117422c7489209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd0689fcc1cce2f515026267d5a5f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f29bfeaaff309dc2e0bd43d1fcd91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5290df0343cf5b976e14dcd7c1c2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d565299f5bae5e51587041cebdfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d19fa330620a3a78f937fff07de3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007e3f441bee9899b1d5e27d4f3e54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48820041cc466c655e5e1f67ab649e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a792f221e68ea9c3b53c11d6a38697217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0ce1e611607055035902aa935501218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b953a4d6473460b0af2634841f67c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd7656187db32b0c627d8145321c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990c45ef9af6273dd673fabd3554339221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d1bf3b59c678ca2b5a7169a8a5fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3eff5f11b4160d67d2564bedf64b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfae768f9ba0c74347c6a1dad54b12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d144c3e1bcfead9cfdbf44ad1b53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb95b559c5e4e64f829c81b5c8524226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149757c6633272430117e5033c1c8c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73797d0c92bb7162caaa51b54e08496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13912187f283959299e3f593d731adb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c20c4077185128cb9645aeb01654ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a3af2bcb6c684873ec5cfb7190da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e9d3ca662345b201c77e2b8aec89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708672e1142c292b89a295db2d77279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadfbae2469b7a54d4246ca3626d038234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b33fafc4ec8127a0f4d185bb1177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be820658c5f797e6d9d446140ab7429f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996288eddeb382d128affc0df0e22ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3daf0508679da9936a0d8c3f69a55d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce02f286900ce5f7ed18b51db015c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd2d2dddfa93c445f8740931b417c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89b2fbe3e8e79e2f271a2ce47648c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7917cb54d03ca83f4ac3a842c24840242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2f191af44454f766f5cf637199f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3dd6f409df44762134aa8f76fb352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f6cfcf8a912f682be58fe26ec735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924107443a97c788263d0f46b9174973246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd97d8f3c9f314b695657692da53b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd672e5797d7f0c4c598af3de92e3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b7ba1e49127c8db40c707fa05318249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6c481ff107e06dd1afcb22a0bf93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5a42ba77b32457dd45584cb018f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ce532141d3ba83c72bf332495e58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202efe8dcb7e575145962bcd3d938ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba273457894eba8123dd5be5e7e1be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3284aa80f96ca5c6acc57951915d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a07f7b255f51b36ada5a93fcc2eac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6b7313d2b671359f95a4a9d468fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf73677d6123a2f6b124b7c6416b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b6c1cebdafc3b0af29bbef92fd2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c7f899b35c92dd608fd42062835d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef147667c69a09ccb2f933d07d16e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a9c7676cb2f32eae0625d9848d92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4842f0cb0c4e4ca5ff0b8b59977d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e69c7bff94a241bbfd3de04c95a5b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5cd8f80112e7c076d57b71dd6c29d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb95b3156d14cb1fe8b413761664f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e085921ea1ca18e150d4029f22d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd72cc9a42e36fad3e6f6f1c221faf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b6db7938e6e24425cfffd0aee96a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701968a51dc146c23bec977be4340c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bac14b6cdfc61872c59d5de32b405271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0662f987c4204d6c12a2495e7b2f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ecefed27ab40bf75d6c3b8331e28a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402548d5e1e10267fc915539137b3663274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd8f02d40e4020db29a61ec960a272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2e02fdcebbba1de5ad9db3e05266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdadeba2a0674b70419dc9b138a3a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa354074ca129291f2277d382ab0214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11903cb7dc3166bb1a214805393cf2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f8e44e0ac55259ea80d7de0bc963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94c1e2be6445d98b64c0a3bf33ff4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d43d4920ee97dd51d615023e65a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a58d8d2ec913e57a8203145906ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868bf45b4cd8a6219209de418c0dd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6534ca9f422b287f2ec3d5c98b6d99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f08383b4fd7f8773c811c8a871b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513833d7c5bc97d4c8cd78cf554e704287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688865ac8b83d089f84833c0d02d97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989621eb4c11d38157adb2a92e81064289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8ad9157b926047de41dcb3c82c53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9bfdf048771b736f7479db7b3e870291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148243dbe21d8f5ad9dfb15705a103cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa93bd354e46632ffb6e02365e1ec6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a947be15832ac1385d556616d2f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aeaa36252e1e9c97276f31b402412295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8d13300830d67c43a317579bf5825296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374f697283fcea206264255b5616f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb8ff26cdda9b4f12a78338adb10c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a31c5e6d8ebd30324cba75d2a6585299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf89c7b56467b1dfe095596385a21c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f158ed2d087585a1079226739f6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b43b5ea9119ae962753c53f0321eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563686910121e12a368fa37e31228a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03d9157b2f35e704e3843dd1f738b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b046451f8958aa2577ebaaae5082ee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0db2090ddbee5f0d1d7748ffac54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b62041764f03fee7a2262751d2ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ff13f44c622a6d35a317c004c973308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152897c27763c36efadecb23484e245c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbea0852a881c36e3a655fc9fb48a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628d9e7db03e0b502100220964e827c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222394126084bf21583457459883a02a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037bd8c8c78fc6351ebf2911df72214313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13366680fde1bc25883e1c947aab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08c663b2c766069732e7244b8ab87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21530a27c6e259f3a3747bfb3d766862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e61c9ebc839f9f4072adff39b4c2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e4deaa716a1e011053f18de11ed0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a4836087560d40b5a84bae5811c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445af4aa3faba819a0c85e9c5236af4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf27c40d4c844794f346f35c91884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1bacf2bb9806816caa05e68ea32fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c12340ce2836d64a8cb842765062323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4d4ebee4d0ee5152909668ac07fac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020374455c5f3be1fee6e9a1b9099a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f0fecad84ca169370b4b59b91b079326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a811e95644f11e945dab37cbf612b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7126401da8fb5d3a850548baf9dbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c7214b6af579ccc5bf34c2c8c338c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b33d04812ed25e8dc3575f09632a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325cdfcd28174e3de03f654083dc1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e11fb3e27291ca9ee4ef72a849979332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ad7e0925f85baf12fe7f134ab977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f55328924d8e25ab8143f12a0a6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a5428190db0560baa4f2d1f51c5d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b3227a5e0abac7ab02db8cd08981336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446cf96fd4b83b375dbab494ad5730337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c01a1eba835013d865e928b57dd75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ce1743b99b5be526a470b82b2fe8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f624f4440ec5ba332f1a8d9e610b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde909bae04207fe27652a8c1820d844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106249b2ac9ff004ad09ccbd5cb9ebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382287761be40c94e4d92129a319e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628d5d6e12067d28986dac7e2e66aa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f8dc1f65a584c9e4f49d4fe65515345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae42fd6f40ae775b55f32f83c9033346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1eb5eff099408b8efcb5445f8a47c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ae19c5d9975d073cf74484ee486fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caae3bba7d40e87cd42d71879693ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c28632b2ea4fae06651475a07f21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e5a6db246c4b539ba18b914759a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478d1398b802162ca938044383465d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83cbd0720bad89194dd2f65f442c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb832d6d0604a2a9059c6ce24db1955354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de79cd9444f84d3d7265ec4e71dcd88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883665ecd257e6469216acb413a840d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf70822889fe2d4c06a9d7edf3f95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c6e0ef62b9c7e4bced7066f50af0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3a03fd45ec45968d21afb5fca55a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f982455cb33a93cebe52899c1f8dae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc77c96c7a943cf1a715fa783807f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709470ff0536823fca724f133bd8d98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846833796ff132b8b4aac52327888c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6cd9f2b36768613b2359722646ef5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe905d082f83de061291da3d98c7dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684731dcf8dcfaf183eb1fae1eb3e505366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f7b62afedede163ef75dfc456818367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc311380eef876a89d690e8b685f64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd9b9d14f36aca10a071fb58041e74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af8f6c1a73b61aac66a5d89160fc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b9384d4e348059ff00580116b9a85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3620f81f5f47ca399949a2db630e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44c0e3d210e4c3d8d2f4ae524cf5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752c1cf9a6a4321e95f184637d545b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a7b4b846d0fd7d8ee2256b4da4e34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee553f7b29f3eb9eb48b3086a0f22e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88154ab1611b97b743bb60cea0258dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940681c6d1527bc479ab6cdbba406a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26eea7b75cbb86c96da88bf2db57d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf91a7cd88e87892c62c24b3a342f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9bfd4482dd411da3cae81dc2ffc97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d9629b98293b8c414c4055b501b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86c700f9fef1b23817d421588626b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef54b46153d2a9291f33ac8bff6cee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720155ba558e53e6a36b82b06acf3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619cf6d030557d4fd913f9bbe79593386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06800b10a57f0690787bbd02b4b1b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71652fb78f95b31e5c36417961fe577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954ab89461dc284ea0a22bc73b480d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2e1c3c4b532998718ce2cafd5b2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afd0115a619f04f3466544f12e0df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b3e1b54549574fe163568ee02a9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781a255d2b092d765acd006137ee37c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b47602183ebd5af4bee3ef99c5effc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89700258511f8e1cc987f0f8e4318b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5e4395f9a1579b4df425ed7af1ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632bfb6f529804ec2f40d1650fcb90e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8e935e158291df846f943bdf3f2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bed79573d79681cd1832aada3afbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef9501a50c4d8d82dc60b44010c45e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc4e9177a937711f5317997c3307c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec39476b4b5fb580454b5f2b286f37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231843920d7ba49385c88df25d1783f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10091e3074c10f66f461111b67d247404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898502e37ac86a1d179e34753e232a2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9fb2316703792c8985e91418f9e21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c5f969fc39711774bd53c216146b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df2c44f48288e9554644fa375f17a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d3bcc1ce803fb07c551ec21f36a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994060a7ac907e18262f9643adfa4f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2915540a468cef18ada277e131b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a48fd2871367e7a46d95d341df109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f127c0deee37099ba0cc11275380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a4a8ee6d5f0a90d7e06c6e347e153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf589c8473e07c6c5a46361543be07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a385a517ea369a63df2c55a0d4c8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4890b06758eec42b1db7219be097417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03281e98ea6432ecf7bb325662ad21c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0c2eb29ac3c9b6f67839b09859d05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde8b4699fd2c4546034383149cb6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b38d2c3297ef89aff9639a7926ac7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f0db33d867a12fc76debdb8c61eed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91f559db252a6fafdff2d45314e6ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d1bc1a4b037a433f9f1fc8c00046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d4cb3b55e06adad85bc2ccee66503425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a66f41568659a6267a54b30168d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22eb18f6e6d7369222a2cd07fc2b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7fa50621872d96a96e1a1cb982d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83307aa60c8ea4f95b2f411cdce2cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da3d296572022b4e948274c6142d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071a31083736807adc086c052cd971431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1f12e3af2bdb74ae192ca95452565432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb386ccf892b8948ff1c21c3ed79d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb012d354efad038dddac85a59fe989434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473a2a48acc8895c1b94bb7fc6b91a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4572410a1c482d6cd9b3e243710b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0eda28af7bfa1288b3acef8685af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75361491e4c25e048d15b60814ebc0e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a812e6ed3b35ca6aa7f9ccda0f2044439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd09829c208a637ef27b41eb5dbb67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03895d0e549e133d92473adb90e8c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a92da550f87dee706ded2dadd30c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a45eb899d20b1070057af30594b94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a3b871a525baf87623938040ff164444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703803900a51c97b3c682ad73cd51c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58bf2fd1231ff3a6123090f8a48ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4c85e6aa97ef1b903e9dad37d0c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b158295737bae78699485f666240000448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0716b2b0c6fac809ef4aee84bfd338449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0572fff51764a6d32a193561db3352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5665e9378409b371e1a69528173a8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88539b7ed509773f8cc4077f63bf09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dc4b9a32f6f7ef91ac5b61c63cdad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176db1a0e1dde35e1cfd6b2d263e7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de778592cc196514de4cf2904767039a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787316987a98a0932a8c62b5bab0b2ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88065ea131f9fc6380308658ce0fbb42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896506422a1bcfed4ddb5fadb6a13b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c30917da6aa842126cf3f2e0a343459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90db04e6899bb9e7a31d5b6b35cf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c17775145b2af04eed273e87e53c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa91751d519664d4c43fd8a4c63732462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beaa0f54330b226cdffe1afca55264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c944fb30ae9bdb45cf0271520d40ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a8f968ff071af3bd3460bdc30994465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ecca031c0dbd4a99674f2cfe6d286466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87dcea5830636b4f67676e2fa4d80e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f0f6eb850503a471bfda796096be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c4aea2c2f5a5f9879454cdd34c5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e5d1a2b2977ca664a4ac96d3edc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd9a8ae22ccfcd7c3cbd6df2a33f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8bbb925ad59bad5bac92a2bd21355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b012fa6cd81b3925e9116c6f4a993473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738eff4e9d7811def651d7409c337b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05174bef70c22c9b4cfdc2f732a274e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47061b7fb2d14446d329ff200c0c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb41c8c721d591de62a7c62c1bbc1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758ef7f8d20f56a6337d000c044189478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318ae8d7b5b0249b6671c4e446158c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee8be27d93495df12b3f5a6a4eae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0042d895c781a4d811311f4833fe42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48001277816a28b770a57a73afc724482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d739e7c00db68430d9df3021e09e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b78441aff4211ad9a3b78041a1dcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04492dbbc802907680403522c650b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c54fc2c6a1c870e3d64d0b640cd40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7517e1eece50ad8d64ee70a4ee6fc7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a061d4e425745f1554c07353bc69f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda82185ced6f3e5a66a3f33b4de64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14d6f8be264e8bd0d5b280ec1dad8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f9784cbeb2842359981288ff8efb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6b346f9fad0d7d68f0a09be7bb53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0374313e7c2a7803aa9e4bad51815493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5dd806c1c6869ee14ec98ddd8f1d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5279afbeee0753384b627e1fa9be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbb0cbda8f7b2cba0a9a0a777d462496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95356a92a845efba629c8e884a80e218497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba57837ff38e12cc7ee75244fb6646498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085438bf95a4a805dd84433efd01b99c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0e21fe652300fb422709a3d8e9cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38dfced42f9a814436848ae3b909a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79ca725307711c9524b4a0fc34826502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525711b4ffb0c5ec3a205196aceea5c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a325684e4b7b9256a6798b9ba449c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191d57fb0dd32723db995a61f7318e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7c73c7a3df405c766d6cce2b4951e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad39e41d593061ef1d0e450491cdc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57bda10061d4c36fd8d44544636e23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664d8cac9f1b6c5a618679243db3c88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f5edcebbbc84ff30fb5fd0ce044e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be7cae0846aa9ddc0ed952735a4ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c650746747f3cc62f7962cdeccbd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fea326b2eb927a587218142fcd93b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf02bcf60e5da33e334f332070d23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e5819526ccfe9ff4b62ade5b28c91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd12682545c00fe160614133421fa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2872ed8fded6f1dd99626a14e08fa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2119fd8a3f8a332165587fe667ed8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770aa014b3c2b4e99896a33b1d6b7a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823bc472dc94b30c91f522c400d3386520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccdcdbcb091af4efc80cac8a0fd0c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee9a3a790fbd38ae15ab61e10ec0a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf022efc24fe645443c5ca2b862e58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c78a981dfde02a9aa241aef17897e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9d06cee1b35791d38dc007bb7dc43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5f44246098baa42116d678da4153526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afccac8d121cdd28367290addc2f2ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba447b069854dc81889f1d561318ee27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b76ce6e8c032d52531dd1c7d5c7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883fdf2acca6d38acacadcaac5c777a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48c51175efaefd45c12f5cdf7916a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b682375fea9881f87929ace358802a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1864d87753858168a644c1de91817f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d0f30cede104d20fa7f190f180bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3e9f705deac92948121393e81208535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9483688f2a873a8a3482a564567df6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71135723fb06fc332f87f11458e5ed90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121baa7f7e83073281741531dc3e7a6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a68350d085c4e158a4cf8c3912a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ec19515d3d5c0e6be413af07f16b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca6bfc2c1058602e74ce2fe3aa9fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88825d0e11d7a5858a5d77bc4b4313f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972c6645a2a6a5c0724f9b78b2d076543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddac913cb15ade9aea44049eee0b8f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088d5945c3b89509f391c28def76079545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41897af09a25797f21a6b58de2d91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebffabf54acc1e2ae21c5b705e8e595547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f6973a5a59b7e1b0b83236df485d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d1ab41e3eebd905d0b78186187805549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800491be747e78bfdaf60274bdf29fd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5548c1ca71c27b0b557b6fec14b89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f4ba58a702856596719ede0bf443552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12877f78374581d41696949dd4de89a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f1568505c3eae96a8a3e02181b0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e4bf941b60913cf1e3a52c122155555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e45d9b426081b3017f004c0864699f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a4a633cb4607c4c4b9fd84eea4f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035554ede77dd8df9f0f202ebc210f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7839ccf6f62efbaee7a0699ca534450559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e880971819ba2b0afce07666471649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589086a05df516655ca5af9999529d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129611af7cd1faa9367bb3da6182111562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c477c882e5dd3628fd6716af403b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06bff31310a5b70d6cec116a08e4c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e4353c763ef1c151e93573b606ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef500b1dc1f0d3ac1b78830dd35edd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc10bd07c09b1e4743f4349068920567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad17bc90233c0bc5180f1b53f0819568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06771b902e5a44f1481304a1e95e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a969a137f9e0225beb38b67813eb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9160328b4c1eb0c68346eec0d48b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a6c284950ba7caa072abf45e29a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a877ed62bbd9a50f627da57748b10a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224fabf85eaf8d88de8a8ffaf71f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ef4cecf339184bd93f3a481f4c8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940bb2b3e5f29a468a71aead624e4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809af29af712ddea1abccaee83d11f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a20226e065d15182e08d8b952a8d84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa59abc8c34fca1ee1dff8729752a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d13337df4b117b183a8b67e04a7f7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ef1c12a1c434f1fc0a46b665f2a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b052480389112b93c6cc41708f762582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d858f6339a1ad7f080a5b365aba2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ded6560842f5c49a055555bff02a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da523e8362d8fb3e527a1ae7a461d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106186ad0c7b6518e000f62a0d63a7bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff07193027ca3855cd3083dc229e16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f3b00a22d3b0195b786764446eca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b66567b4ded9270636ad3b910b67c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca375b21dfb3664cbbcf66622fb1af7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bf1d165df2ba9c83e42707333c87c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98935fec27cf94ad22f10e36429e6ad7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7c5858d47d6e141c130c30798545593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7456d222323cee08da7e9bae51ad37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739bf3ac2e8d050639a2622542c1578595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c3593b90675513b37766db82d30f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32233b50463480f1f4b7769cb76fbca4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0205b6b366b73031088719b54bc26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bab255c065949e4a05b0dee1ed71e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bd61509b98222f8848445c7a34011600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449fe040f242fc4ef295d427658c51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d1d18bf8b1dac0e50ee30f4f2c20b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739116b4a5f9344b8636d110d592d17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2c500e0bf75ec266306260f38d4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b065dd955cc6434a0700e2825053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe58bac90e3e919204807e2ee5ca27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43539e6df91bcc1c6c9cd5a634596da4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170773351205dcd02ec70c0820e11b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6052d94a0307aee32950957145dc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700c6df78a790c7e8ff89c995e27b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4f3145e8910d35a194c1df99546d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975545d5a56cf1a6e00f4e20602661cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160db94601c1c4ec5ff13c4b9915ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f6b59929f9fb7b36c379f828cbad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f409fa0ecba1d534eb3d044a5ad07e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0694670c24431efc2f1b6281a1e8f2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb40ca66e154def551b2d5bc28202c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e7ad1eca787192ed07c07f0a3158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028d416e47d6c24ea0c15ba6f74ab56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4d50acecb37b5d2057c4d441d242620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5217c90f2a5f66b81d23012a48d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d4cd2274d2dc6f298059d13dcd75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6cf8985f54052eb47ea0d51a3d2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2c403db6cedc10c0d5c7fa6b8adad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ca7006470a450901773b1cbf0234625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b9f46f731fc03f250bc63c18c8b36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a265cf002ed79a97d7c5db4d84c05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3058f55c15dee96766c3b5b75496628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7565d82a026a9682159916c49d95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b16d3a67f84facec13bf229cbb2aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672bcf4df1c749e98aab60899f9879631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582719656bbd8dc15feb2a6d62a43332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e504df953500d33bf41eea157162d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6705dd3d8d955de7daa7538ff51667634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa51d566672abec5d28d1a02742dc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a11a1db95aa754c36cd1da2af38e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5cf99eab16d8cb570e7c72cb2514637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b558def41c139178cfd0509b3cff4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13de4fab74ead1692a85f5ceddd19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2eb4bb0c6d29f47227e7efbd80ec4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3f3dd6ba51007215e1c056ae640e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c4a003362a09869d9eca7564a6fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f87a3adbd3102f25ee76b0f5203a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1234cb8f4e72f1b3a6891b7e7cee7db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c1bdc7f917c79562836bd17d00c62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06329e9cf243620e9b68df8c6846812b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0ce404973686729265045259c9f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a3672f0b4aee58882b8350a93ded648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743234948e71c5bca7a14d1523f5fe79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa4def63ed3d2c347166187b43a265650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3353cce261b3b7a4971b7235f70f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfaa1b7df9061c511bfc52bf97deb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c3c2ff4acf0611454053ad683b94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33fe6a47a61fcd17a7cb69f7ac34f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a64717dc3b0b5604627dcf108e8fc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3719ae1553596032297a5e887276656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f61c676ed228521200bbe8029aff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cca755431fdca1596996649134ea7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d014ae88100178db6189bbec1aa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d69e739f74741a73e8de87f2cb58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f03a5b8138797c45b9b145fc6da7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d819fce5c2dcc549e78f225280886ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cb8aac62033c9bfc3562c310ba24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb7ca38e026f4cc52a168e581fe6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d194d19fd981c59e61283ae6e553665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd5e902b316804c844b8206c915c0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869a8664b898122484629ea72b9d38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb708e9ab621d742fb9545815a1ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58027fdead7481ada9d858c004ef7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309551940eb35b7c36a797b733c7a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e10bf62c44ab33dfa461eae723a45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394140fdb3d5dec1b26bad184a6ba2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fae6f3de06c5741d38f737c16b825673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab64a62d54c2b71a3d40a52ff275fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7daf0ca3db15a624704161ffa0a582675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35bc5cc590b1788513b9d6eb5766d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b5f4f86eaf90d45dc7a41d558ea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704503eb00f1819f9b6b79303ac712678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626895f73cd3fcf536b0e8f2a0062b66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3819d7ecdd2fc3ab77c2f6a274263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef308cc7d30e0fe887a0b3c88e392d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f2fc04b067964b45d79085ce90a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935c2fb132757210bd4521126c6a8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c1148f4ad6226a251ff3710869cc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb011f4af8ab8dbc1efa8f2e6fd0ee0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f209c139601559061466b0760cc0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a96767436239816a556e1afa448b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1030010b85c976db84dff835fb0a96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90df23efe6617997882fd7c4b089c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd23da33d819a7d25a63f0ca97df52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b06fa8b33ab10ff0db3af808d286691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488f82903450b287c71e8781776837692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e664e3e9c8b3546d3358842cf4c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc51fb82673bdcf97bebbf6a149df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a461b3531dd91a02605f04047891bb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4fd2b1c4886ab169a5abffb1fbde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859bc9ad42fc36145f1643ac11e217f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004ee38866497def325434f430ca0f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700be4a0c0a0cda206e0b64995aa90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c876ed0ac37788741598dd6e0b5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939ccdad1c999de088727ac97e5acc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cff2ee8125a970a63f59ea540b0de3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c194b562482019287b08c40ff890703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c40f11e73d5bc80ddf0821beee044704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d18b6a5824e01112d90e9e347c3a18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e76922c700003fdf99faeb97581c92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48638b7c89bd86441a3d5d6e3385c2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2e921ffb081d51b4f2c6409b1a99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892b5dfe3c84a80224a2240a636cb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565981472772970ee565628e33d4e67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb87e9ac69d5e1030af72d17e96d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064362aefecc9bd3fc0cb65a75ba5f7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20b4c9c14b924a6869c3cee325660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d85c1236cdaa76cf9caeb5ca373b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1d74bf6a3c2c8ab03e0ae8271843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a082c4c87801ce126395edc6c2433716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef7a2fb58d40336bce1c6f76f7aad9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1a7fda5bbab3cb33069ee71dc32bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233351653c6c1273df2a2bf9db55be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb4dbe77be0cc0f84250aa0bece9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b616377118db22b1aad528b239e33d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b348b33564b1c7d645cada800e486722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7ecc90b463a04b7bf6bc13319cce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f20c3b575111720e5f524cb5973bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34352a355355ccb38b0fd69860a7aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed2e75dfa51dcb939000f68c693b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8e29723703db72151896aa779519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5dc22f53e8264e903ef58e76de87b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc57f8a21e99e8c0e348dcd8e0918e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf1d397a86afcf304825d56baecb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945311cbd06ad250a15d651a1fd1b93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b288651567391c5778e4759ab6f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2d3b66fd1b4dd708920d61f252f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a0cdfcdcace47693d3874793dad55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417cf36d5ef91727c2705bbf274b30e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6785f02912208e803e69907a2b0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb163e68ed5bfee5d49a7b6d7b0385e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7d8cbb6bf1db700153a40f6abdbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248864a24380513cc8b9ba30ccec32d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108881da67dbb0a9cebb9a060c57b8f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4652b8ef7ab67bead95d589c61e2ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac440dad54b91c290feadf0ec68349d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a005c1e94b6f750b7c958a4fdddd743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>