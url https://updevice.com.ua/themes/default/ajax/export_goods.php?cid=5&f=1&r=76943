--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a78e2cdccb5db15c22ea098513ff361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2cdb273547d7d923070440e44c192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4666e316cc4aa677e89d9f0e9e49e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade1cc2ef31c8630872cdb9424e1a894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ed6187b1acd222d7640c33c346a8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48427f14d243cb04e52421e7034a8b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5b890a68cd8cf3f753cb54d082e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36150be31e7fec88d033d813a90758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7f9b48c05e68598b9c218b8ccf179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c8b0c41deba04c4659f095a3b91e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742583782b2221ba01d8d4435f6da7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae865fafb956acd03bbadfff46d0e1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e741f7020b05283c83c186ef115cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474726ec6ebd9806773e99a257c31be214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df55abf955f997ceb4786f7faefaa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b013cd8a0a2025b1c0ce4e433e97e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd4f490020e3aec8bb64b3d795d8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f529a817d7a0f5e1761722ba2027218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e04603e17cb2f1669cb35710af560f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbfc7f10683d3de31dfeb39f12795620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2333bbe525831132aa74115326ca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278d5f535117b105c79e9a098c366c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b20830c3135ef92ebd3f48b2a0f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b040f3ab5362a670478dedcd1ab9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c7219b7e44a6e2f9f62cd413a0c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a58deae989b9a8e8db916afd786c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae97d127c1eea3768e39c9f627779327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4b27d9270bbedc0612abaa3144a4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6101d9b6d81d5374b111c4c8b67029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f15e2771fed44fb730c89268931be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d12ea81ee50710bfb2ccfd6ebdca531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad34500d47cd132ec4d838e5f0e2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138738156fc68b62433c235a2d0e9f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c955ef4791268ade4bd7cc24b72b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abde44ad418290fc2b344d054042f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a34c8e612097686787002092195e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a992318d0344ad9619bcfc678eeb25137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f9a0287e617852982ef13cb1c1d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513428ea61ca08a43827e9dc4b556239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0baa12df57156910acd3512f7b5ebc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c75dea46e5ae43e442478e41b1fcf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17534a72968074a641e7cc421dc5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ecda29c55fe9b9c1bd3193dd1fcaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a19076e1e684044b29fa5b229412344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997088a8c168f78e1673b90cf4d2b15c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd530ed4f2c62d784b71b2e79a8a0ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347be59acaa0b822bbac2f58fc0dba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db784b50c568fb5a77f93b87a6138148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49f921d66c509258f4fbf37b3490a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153151a61e9bdd80df09b0fb9db5d3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f07ab3ca25c853e5b7b4b0e92953551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5dfb358c759afcd052f690d80a1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca06e9e43d038d7ed982e193051e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abca96f65e138f57ad9a6cd8d8ce9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2894dd6dde10adad83e654945ed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba34cc0839b59f80b0be34d7461e2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9ad61124356b41f3caa161fc1fbf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749cfe2defbea57200b7da0049374858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b14b49345c982ad78fb4dfdd6e2eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef217463addf26ede74a97d8065e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff5fb5f98fa3fc5d27cd95b6041ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78809f638125ee1a5434d7a49119c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac548d7ebd6001bdbd22785d0f1e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3395bf3b5f8dd326741e663d3e39564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4664d528001eb8772263423c217965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374907b1f12f74a4e5e2974be7252e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a3bf07fdbdd02e322a7ee361810567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f67d86e79c875b6245ea8f5e3522268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d660bf9efe96685e56fd8aafd564569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f438b453de054fe81476437e667d8f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458861f5f108775a0db42e9e39d037671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ba6ef878b0b92541aba1d60594f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d31ece93616d86ce51df1e0da09173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43f483c7f899f877851866c46f9bff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f228b91f7c22c053c59a814cc6b93f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8e61e45c4e45a3406e74275db7cf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a145e1e33efd9920a32586e33e3edd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a599cce8a20e11814705445ecf8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dba21c7b5fb2f291a0c1fd37cedca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff8b580fc7a5dd701495c097f54d6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1617e7694ed1e84b990218d061c33581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a34193e2adc3944c19eaa278f3089d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a595a4aefe2c51f7694a7935c6af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ecf95569de6ddb0b2407444373fad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494daf4e436a8c3c84fd13e88cd34cf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894b3473d205f4df689d024be1891986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b306facbf4fe79dc703aab440f11287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd5d77e0a5da43c40c4b6871ab36e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3fc310fa463205bd031fcad5a1a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7cd4d88488795a4802247fda2a0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56561dcf2dac56078f136c0df887091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61ce9c9ad07f2e8b113e3fcb25277e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1969738866fbfe8aeadbb2ce46c7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64b59a2b59756da2f56de86b8c64f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c9728e1bd1d9ef59e87001f6701995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf1280dec8ed81fb0e7ae0e118ad396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4f50ec26d04b834a80caaf15df8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e5ef154b0d5bea3f82c26aee3f0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c04ad51bed4129aaa0c9e950da4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb8f6d38ea8291747f25017fab8b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861286a911f9f27b655b9c94661052b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24a3e96c0e055090e85d1cfa4ae92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a43753d7617ccc29ac764652baade103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeabe306a6475018d5c39f787255edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6584f59ee5988ef3ab7e608b5c3176105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d28a308c388e65f157cdeef7034a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185dfa08cc08b69468bce5efb5375a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3864d7a56cd60224f767d635812f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0906e3fbd9fea7f77ced6033e3f82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec264f8a393b716c1e462c127f1e37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e1c41424ac1206dc71ebb6a99938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462079cc6daf292073caf758bed091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839596bc6ad01f1566014a5e08fdec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9bddfb6f7fc37cbe5a41f3405d80a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc5dd994a8288463eece04ab2632a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14895d15bf646e6c16e06daa9404f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59444d181dd4e4dec967dae3d8afdee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6dc0d97fa737a9669b155aec19a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a798c2aafe88be7ec9aa02fc86c5a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c8b7a136e3c93d507734be280ccd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174a9f577541e89e3bfb1b5783346c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895e550c25fc05461b9865a39e0dbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50fec9447d5e7dc21d5b6d7e155bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994fa90747fe66c6973e92b56f4038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150459452ead207f2a36f68693801cac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870c9b8002f340516cd59839151e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762daa5c4990a4f1bfc72e39ad9fd5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a65f0db4215b71352b2c6daa8a92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b296f7bee4368c3f96398e19f13d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017470788a3d1ecdca17151eff9b9fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b0f3b1cf2f1919f8e76ac39cf130131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe2125bc999b688167040972e5d88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a176b84ccb34f70dfedbcf2b4dd4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60aea018f3c961cf2943443b98b638134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd771876b804eca24257d2399c00e43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7825b33b2c9ea1d8dad8cc97de72b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962fa9c4f5896551fbeb93e33cfa3ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b05b3f1b5c49b5072210fdba5e9f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b3ad33d77501b461ec0682fb320a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a757f0eed410afda0c8cd8db9cb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee842810032c349bb6208873f8dfd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038dc9596caa5547ca7256fca1c2105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bed56e0ae120919ef8fcd8d37d4f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4614f1243c0e369a75b7300ecc1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8bd2e2c1f83f41b0b72ad6dec2e4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79e90c301931a3cf279cd2f87a651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069660437928911fa08780c09689817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448b8db33680252d90681b3228f21e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765c7f108451e0516316334e8844601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cbb70be8c65fb068dab900b7560e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef8510e254ab7e4e1ca75f28eb6e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83757c06eb28b29d9ad01e2d3b53349c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978684a4bcd527850fa4cfc08d7e4c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c772f4536547ef1b89fd68d62be60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace52a8167c0bb56dbe3ea52f374f25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d3ac3944186fa188a629b29ef388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126cd68df09c5986eef5bb015c0209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959fd8e594635193320a4006407d737158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3234f13d751b7b48d334c1e009d7a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b3d0e95e317e9546e6e212c47337e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b64262a06cef17ce2c5f574fb87e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b0558a36264161a72c8ef8678a39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e82e2fb155fc8a5f931c661d5421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdee94eb6d1d257ab9700fb62ad6127164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858fa08f7b395b7a04d5075df9d44fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c8e552679e73287ade19448a6481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227a7702f25284a38af63d811e2518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc567079a64f8fd4b6e47fed9062f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d45af692480b418b2757d39f36638169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b53821142588d83ca75273c39233e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3327aa40ce5f7782bf22da785f2af0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f2dee98401927c969832bd765672172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0241172c19e50ce998cf1fe19061e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992ddec42702bb80d8d0e4d239bc9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b02dd4e34951602265bff7c43831175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90debfad29301eef56ebc42e851d3900176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0ed40140570d37c52f2c71abbeb8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935866e298ecd4c85579da6ab119bc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b620572ee7be8ddd7b54870b17ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86488c7477fb6b20f7d2addfd12d93be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf0d9a30ca44e7f470763e4f21175181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb265cfdd44c347c03776834cc38034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc007f305e4df6102eb61ab653e3d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9b7308a05e44b66c1d4195fcbe89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab702cb1c54ddf120f8e6fe47442a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fb1d2b5eb90a7355cb1d5bd59864186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da42be52cc03bbcdba6579461dbdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f5ca8bd19938235d2f1551fb38db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a765fbf2e9117aa70ba3a3a3d9bc35f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5b45590554ef2f4ee471b5b01b57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3dd8dbfcbbce7a9f935e07cda9b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da39ba2e74683e27931e52bba7f195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882edd47ae26c26fac587bd159c46a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0759c50ba5cab2392526dd0f98e57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4acb6e3184d0c58f6cd1790959882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a697e8e2112e31b25a18ae5fca2a67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e5098c63a2a92010d231e42f4ace197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41fafa5f7fd7bfe56d8dbe15945f40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d0716ad9fa769bfee26519fded99f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081302d8c997d29fc8206360722cee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddff98b66764ebb4f8973580f8b98c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2678f2a1afd473736812d9b818ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492cad76ac7fdf319b242930f66c70c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf109180eb9cc227e7bdb293f85f934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0263aa4e54b3cb566df280a9ec23da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebca801bb1555b522cd53ba75d5ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a994624c9145ac2ff552eecd438233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5815ac2c5db394faaa7c87303d13cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d1c6acdf0ceae808999c9771a5be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119231b632525c88399e083e210d8bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c64f46b3c4d3c2cb0222d6a1fe0ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6bfbfdb299a8d34fca3f9e107de5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be123d51aaa06a9da016d69d4b6541213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855369d305b41d1ec124fb7bd0a8bcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46006f9c776d59bf4a349b0bd5deed6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8207b148279592a899341b0c498d40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c67023f6651f9303c2868e6d321a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa9098468df21ff0f1638ec3c10810218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1090523d87c6031a6509e40697df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4b446296e85539b65000e34037b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9ed6b4182c69f846a348eee29bc85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb7a7a3459d855b97883fd2cabde9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541922d0f22214b42086a026d2ccbc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342403131f2b22cb0a8af9078b6b8a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ddaf37c0667050935732d37470b7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58ebc25159a081818c68b19c4be35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a1ba4d169ba779512d25cc5de51e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ea1bf73f4fe65b3d0f657e12e7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142da62385173003767fb46be4610cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd328fd97faaf2189348720696fc60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a95ae70bb546e96404e5cbb8c20d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830443c831a79d874b375faef2f6853b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed62332bb4d11d490e17312b9c24c76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31063e4c27e0acdf6d02802fab2ffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2c1e49a042e42c5b8b82bb8039a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795eff09631575df7a24ad41249ce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fc7b8b0099a485303862f8d946e2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb203e19f650a1f3bb73e6feea9938e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94413f863f75e104218fcf0dd78a27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bd6d95cddca1542a1721c98f204bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e388f4b851c720529db56ea99732241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd423ac102cce8195f955a84ef30436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3b61b3670e281a3e106555e8f42a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4faa06a2c1a3fd65d2c39bf1701e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260a8b9256e60e14878daea77ac3db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcdd865473a7fafb8fd77ad79b38f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4449a9042cc06ecf6b87d8bf366c6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22b66beb1af42ed618fdc08541c4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e48baef6cc333612510bf1f0dbd48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805cf18dd05e6ab1a3b55504267ec4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7112ebf3c47012ad1e15ee5a70cc1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc012c412686450a2f4fefdcb34a7e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a9e0572d32a1270c2d183be07ac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e5e7ecb3775f21b09b73545a8c97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c8f684488436e0b9dc142b3153d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc62fd2ed467feec6c21acc4590c064256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ba6e646f354384d88debbea918ed8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e513b5f8900989b6fafefefe00ed9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b97560fbd55555d25a75fc2ade79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa1a8dd16c01048defd6851d0daaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0ebe343db14520d55d24bbb9f412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a631d14095d5d529ddd283e8ec0097262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffecfa270a9dc32ceb8ee5f08bcde4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a171bbc907cff3c5baedbd050bcde2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847cb65b35f79f97abc3ef0d6f9a64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfad58d3731140b98f0721cb758307266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f89a319a3fd295f168a91909e4f33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c61162342ad658e4328a7c8172790268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c1fadf42dd88174a3d982cb49427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ebdda9e1d08e537e67e54f712eea0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be99968322a8927959e3a5568db0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ccbb661f1207e56608689df896518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f00a34992e517a6277ca1d7e12c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340188ec80066aa58e7c85b58b6444d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141afcf369d54a86f4d20c27b0daf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dbf060d17c751cb5261086821a79c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713569b55154e34652dcfb98ef6e577277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ade887106cc4c96e967b5de76dab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dffb4d4f0b0965193ddf37c89aa6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d40190dc29799694475ed7429193280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b6aff33650c1ef90e4e447ecc076281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b01bb0420f0301e0571d0a927af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5029a8cc2ed667640123739f690ac5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f2baf9ee49343a5e679f93ac7da90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f47a8c7dca801194d78e1e4e947f2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf386d746f48262ad0ab99fc317fe22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28eed1c8b33a55951047599886795a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926572ccf6703737830fe7c3c97742288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285201d0806cf2922f2745b3f92e5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f4ace383ceeac2fc082f751ea25a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a761e7518ca0b8e1fdd7e5500c5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30aab2fcbaf4a9b187e6616a1a7dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf4791c3ba77b15e644b908fe462f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045201910e8383c22dd6531a135b13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837950c92ca2ece09f3f851df2a1e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6e068d175cb0d1ae74c4d0d1421d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f37a022fea13009c0365e1a102d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ea5ef9b1cc8d471fcb2d869823968298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe162c3b8c2928ed403df81e37f165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21b3b585cc70894202b7e18c44b11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394956b1d9228827fa4860213afb63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d08adad44cd937649e68ff50898c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5a93be525945ac3ef3b470cf96a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588e43e5fef08f06c8c0e38b3222e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b727a0227aae440896c71c0961b799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c135f273700b5688d2214a102408306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e9fb662098c74c70a8788548ce8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ba995df1e401dae9d42f96784721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5740192a93319f498bd08638393bdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404f17b41eafa99daed7bcc320e2a6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e09fd9c768f9778c0d9e25c5d8de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8ce0e824fba76b2c8d389e005c43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9fb87c8481f67c86ead6e43a7029c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc11ee611048adad6b3637c8949a133314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db53e0c82da1104f8c10aae22e10995315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9675582fc0d6930e13b767932525ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156595697b8a2a84ac3bec525b681702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716738360a1ffebf19de2e8aef49459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee2902373266c4716786b35d68d54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf254640f470adadfbec47dd355db4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca1f39818b9ca633800d0e0beeffd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eac59cb89802900732f9ab499b1fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87290e2ddeda6f6c4987585efcfcf681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2516742aced86451c0a8f0992f75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564cb0eccbeb609081278e14941234325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723a9df1daab0005422284b45d2092326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a3968d1c443ea38c2d5c2d6790a58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64702031304637fb8b853abe7474b65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b08b43f5259364101c3bc0d020cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f850c43380f978098d012cd57541330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa87c50f9e6e58876cd2bb18269efe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9bf1abf1375ff4389ff36cbee02e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f3e5253cae76ff80243276b3410a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fcf2bfd81a39752d26d0699e4ae38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310207c6f1f4cf2f9bfa553af80dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f3ae60044771bd6608e1baab7335336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da2a0ad716bca23955d88545de0c48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42255344e048fe39a692e4c8cc0aac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdc4dd53e681b1ef1eecfd230511a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d1b1cf9e542256b5a4bb6b064498340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c30753df7bf491399f8c615df80e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328453e78262bb2fd82ff92cfdd4526342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183f192c99e2b6108fb42e834845aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0175fed099569893afaeaab3d904344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9889a5f396b1f82969a5b799f61a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7a425d99b4163de6b6dbbfcbe21d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a5aa8591d2b15596141966a10155347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1ca2462e1c5a4c5ab3868b9ca3d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a53da73cd79015d14092b6af394c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c760b7480f95afcbf004723f8ee03b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa98b8dcf26ab355c61941bfb291b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff52a65005df0be944f36d9fc2468e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86704433103338eaee6f11341712da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6348d7e5e6750b5f8217f78279ba72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0ef1bd176b5a093ff3781be6011e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587456523836fb78a2f239271b774dff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152055a57ee533234d3059c7d6c776f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec49c06278ca858be0a5fad8cff563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0df79e7bb1d27028d9edeefed0ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb85b313028fb81fccef3f9cef3204360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799407329c853aa089e806e4f75e680361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f4d9d9d59179e66dc95c8e274616362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd674b1923889bb074dce3b28456978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa6ae3c9f99aa70dc43e525b89c3fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e51b2da5dff58b004ed3195aa2f93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec29a8c65312ecdd2f3fd9e5ef5451366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58003f702749597bd1e0ca8357a6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939edf30664b54237c40c8d01ec4585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2a12087b644d96ee61cc481d7c150369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f8f8372c21e24cb4e1c043842f120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024375ce9f63ad27c7b56bfbf5083c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6927a58f7760e20e14fe042446e86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9884c49ce0aa43ee811e80c0c8a3c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec4798aee49a6a24e703293ae4675e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf08ce3041e6be32e8f1bfee5775304375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436141e1ff0a14a5e361112aff03518376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23551d24bb959359111f9b3a6de77b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11126b0c3a08bc2505b45f4580e11a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930bb1b16aa9f88e44a4f66a743e65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62284c764085bc995b8ec2194cdf2c91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb859f00d8b5d978d4e9a111dfab912381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed0dab6f12cc4767d9916105242d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a99deaf9ab73c7bfaffa45f3ce120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489756c8f4291f6903b53d019f69ca8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bb89c1bf2349f9ba5d3baa687a91c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deffc548a91b7e30d3032eb836d171386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cfc83b0579f0e1bdc5568cb2106d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24532756d5ad033a0ccc250bb210c1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483810626fb49707556f9fb3e2368580389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c41548557d61deb8bca8cc8dea75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424541508eec5c25df168be51c67e5cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9cccff8da1a0a53180aa9a97be13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01570f87c8f32fc7e9bdbef8e12a73d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94c31c950545d6f3c937f83def5dc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ccd0f2f2e4acc7c74ac7527a301d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e838749218d24901b65e1df2ae2db7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb257f0939ce1bf64673f2010ebf5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54346a8759ce4716084b17323035d90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3604661e39559ee87ef1f699ee845be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d06515dbd59dfc5146c33886b90c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f55ca806bac920dd1d1df5a94ca1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94fc0ead3974be77a03fda27625947402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d2e3da9fab118baa037dedefb5c4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310e2b115b3c6b9aabca68a5f64d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04554db9f706d06779f73b516b56a30d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba755253553a9b787a95cd4cb97980406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec817f7985ded551d0bccad482ddd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a26b903f087cbce9ace4173e01608408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197291729f5ecac1fe4a9159f3d710409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cd6fbcf7483172489666c0ad5baeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511062cbbd08ce9d36b27d374edf1e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260d3938c3e4c369ea755a48d34fce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea82c56a5c140cc576d95b95cf363413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287806d9800c0330982830391096f3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584737d5b77ae2be83b011619b556a19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590f5a76773d1f41fcde479d0fdb27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c54dd6f2b36dca79261de18c71b2e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a904ee62fbdda61bdf59c53efebe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477256fd08fca419e7299ecc6f6f3d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b071f15ac5033c1821a20e20120c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec54efbd90bcdafa03ae3e244f15c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d8cf3907a0f9100c67e7573d4d2e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc504add9f79b5e59705cd63c0db22f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fc44b1cc4235cdc515f641c75cf53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6e278a8821a358d037915fe82873425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203d4bde7af1a5a3d4a5309920ce49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e478ecaa0e9b49cf1dc0558a3fd988427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d67a45605ae6e6bb8650b91690a171428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d09e1b7020b23b346b735cdd59fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd71135c194b82644108dcb118ba69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff079a770736dff898d7c841a9503e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d06cf117004ff72154f0648b6cfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868460b9b0082138d98439b4a21e114433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db599712200f6101d55ba604bc2c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a65cf45c209c1efa307ba9c1056c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3034c3bd6a53417646ebaaf2bbc20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037720f464ccd72c8aa73a5a4f97f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca553e2ce27e02b061f70a45537b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474193885b9e5df1c659214892ab54e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d170a8f8f87269915e478eedc3a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10b61eace3d45ecbc1a537e1efbfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1982b1b6a041ca693949272cd902c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc41463bb771a2e0a620fd24deead443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58bd820b5622ee2726aba73c5b72c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e7433c62a852419ec771987f2ddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ecfb40e7ac2611e348542d6d1b5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bf20f390ed9abb9ded135991ab61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3344d7556666a70ac90fd8107ee9802448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005826d10df24988e16ccc197e0a4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd1734736d604b8910f55050e43381450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222ac55126c280b0c59400451037c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9475f638b8db26be26b8b18a29b16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f513750dcf744baeb1cabcd8fd10b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c923f4c5113d51f76617501d4ad0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bacb606dd92a2692aadf5aae2db0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e3bb5d7c9f79911c6f8162340a34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d46eb5111269292b7f046db742073457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc17426a576c12e0c398eae8aae2fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896e1de8734c4742d421f9a35a5ee5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f02565904b4a1924cef20273fcd823460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143964397ab7649efa2b0f9fd0158f21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1661b4a8658c9581ff6cbf422f42b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0380480766ceba392933e7adb83d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda2037e925451307176d336aa0846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae4d5871502207c6b4ae8593542c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2059f585292543ffd49dba672294e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eeed7cbbf9f1ea7247dd0351e58b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618307e552dacf978c9cb86908be474468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcec48c61a9c554782d084d0f8c6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8871b976a6b26f69cd8d7b516b7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90cb522acce898a39302394730961f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649b247b5a216fdf018f4d068c0cb3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9776a61785673307fade8a998fb414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977558f385fe6ffcab5c7c372c7756c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c196eb5c2a97b27822f50691525f546475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e50271804cbfbd2cb9fff30c6c79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9e3a7914db2b312f99863da86260477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c36d1ba5a69cc4f61dfd5f939bce2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428abd58f1b2ea89a974dc226d81d6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58893f3023c7ead01bd5974616517a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889781a7df4cff2a180f6014d18789a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa633c5ade0897ac195eaac30e8b6c7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37be04ceb8afe69d5bc8de3883e3ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb666645d764c0ae90eb8a5441b0ec1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c0a4841302815892887d1f77c89f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1f038bf79c7e35389451627816d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9573b736018233c121aa7145fbde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b648767866e496e8e33c8c65346ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063beefa8e0accd77125ecb8ef04de98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d721001b1c6d2ba2eba47cdba7d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9913fc19514ae8f5d9bc5814056a65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0eaf3be79133fa24a0987f8def09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b56dabcd995463ac0508e4deb2af3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832cecd51bab680457515e8eeba4c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e972520a44e538fa5b73132a0df7cca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f3ddd883bbfa7042635a85af7137496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77654afed8c649c30a4eb7a51541fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1fded11ebd02d42c24176aeb26baf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31ec851798666074724b5dc12d7a0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8addf72d0ea9554f1b8fb8a9be97a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa604cbdd47371e382b076263dcd5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed3c5ed113e1ab0d01ede9967e5d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42dfa8f4c05935ecb643aa67f3e465503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4825c93249548a472b513a19d339ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0454d31f6394131d99ab669766aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd31f6d94c238de80e851f516ea51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211de37f8a6ee70a6554bc95f76daf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a208309c72c21f9b4b6d9e1f28fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a5b21ad09e18ece082b4a0153089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd229a7f12abc504149ed1206c6710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd791e39a0621bb855c62305906e659511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d69f3e421bb37c03caf5da188bae0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652a705fd7ecc3cb7eb232e40a09ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b41e750e4cf3be9d55055a1b220d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3feb38a2e7f2936e4b4aa7b8d57ef6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46a926c8fda993cd19bc903fd30fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe044e7ed69793dad717acd64bbca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde36806fa4e5d39368a6fa2cec9c39c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c59bed1d8177148ed8e8bdf492ff3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e393e389320f91a1823015ec57d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c41ec897438bdbd483d6f4c5f2e9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b84095e63b22f05719793516e6aca5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23761c49bef55694d71ede7161af6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc717917e6b79d1864b2d91613b51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fcad19c74f34ae7a79200f405b25a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582a3aa033aa2daab52d030ad5b01f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d142e071d5f073332a6f3e7f81fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec3627bbc2d655d6dc7222c1bb80f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea9e00d7d14cfec65e0dbde27a2be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c8e3fbaf0ea120b8c142ab09fd404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e011463b17cb7eeeb817bf98189505531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c23b7ac297a7d1b267ff550eb507532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b264e9b9caf9b0f17228a8e1ff68f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5af06e99531e878458530edce4475534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf992aaaa8ccbb566a3c3c994e6dd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92724dd45209795fc1b8b4565887db8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a7a5e52dd247e61c7e7e901afd94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fd3277282a9ba1741ff97bb072640538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36deb5d0c6cdd12e61d04b962d5e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5320f75dd2bdd83e1f1ef8269723540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db397604ea1974f89c7ea57483c5126541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c0c6b8269d8b4316a46ed0db05a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e74cc1fe886a5030e29f4279dde25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8a4fb3be7596ec1f8aa0be8bb31c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9041a22c9c364692b8d68cb7d08e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d89ce1357f1bb099d9e14d2be16d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f951aa7e8c893876a364ecbea68ad59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab33ad8e20ba93b2d6b12a5adf4dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3eb5d6bb09b1962441df9b5e23eda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7f1cdd355d174db363116b7ab530550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220af14158ca22dd5988e27115893e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b35c0ff1b36c7e7a2be977af1685a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab76dc2ff0612ff343a049ed5097b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b12f56b21108be17d5f8a271bc31d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b09c7924c35a874832de0ea745cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1fa7f825de58b6fe5b932a868097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9282ef0f092e015b55e1680657219557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe71443e6c2657138546bdd3ea2f47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ded009b469f839f0c169cff38f5273559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d730f5ed17a24f2aa8b078e9d0260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6becc9c44a5c0459c38d1bca5b18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2113792e6ffd5de042c2176b5c42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec47e1fe5b505202d2b846465f02a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38441a0c158c7cb8dc12943077554c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b89d6f00f7ca29aaddef58dcf124565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774914868602871a80f37818b0d30df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2520c3f77fbe69e0452b84db02c94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356927331dbb80dea9ec76b3c664436568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d452de256bbf75344a51be69dbb14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa678645842f2c876b9acbb795d5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d4a6853d29dad8a0f51ba63293478571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075a89193caae73aabda0b61bd6986572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa377c0e159133314551b19393089573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d44cc229d6a75ecdc1007e9a69d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42543f00a527fda7e824f55ed941bea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072d20e91c021ae75d915b822454ee2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22564671d214b9977b246ae975d896e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c535f3d13a1ac9c23da6fb860d0cfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe864a40afefc82187ef9577996d7d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d250c249f279d05d256d2bcd2a741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32625e2116a9346e61d262b7336ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a633bf059468309a35877f72904daa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24b2b117ee5f289fefc500bd2caca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f04b1e4a7f5958c6293bb3928ad6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad2abead761a0f2d39132d2212218585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd9f88efab571163c17fade99ed71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de71547258eb42b2be4fb3df932ce4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7101df74600280cfefb493b7380620588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba33e2edfd4b20728f46719adfd1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a66441bfb76d74bf711a078b28e354590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c669bdf3b03114f74db97d53ac34d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240947dbe3106499ba690f36137956f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe245393a2dc4217b10d1a899417e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d5406d892e1feb2f5a741496c34d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb1042b34e7cba8077c2e073f96d70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6f8e48204511a935510ae390bf11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a2ecb23f75fee165a4cb5c9d934a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b17a8e278df81c78f8d2718c7beec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab9540d29e8df4749cedd6f4ad9dda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d00b54256aa6093e85d99d90e8841600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f1932d5276d6aeebb46b11bfc2be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f0bc81416079a815e12f73c4d73a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07af519ffcbfd8a90741e9d5d8b2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7476d813197876444f04ee31ebd724604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97bde9997894c6f79cd8366b8a3af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe533ae1349677e250e7ab261e802f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad26b871e1fe5e7ad349b66232fa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7584221cdff31b3c96dc45c377d90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a3e11717e475cc6a4f1233ca5ebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0499d6f2345d371d8832b2c05c24b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b92a1cbbff99768fb5e8f751d6e38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1fa2ef875f92a13b505621b947dba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb0339a1382d80829e3048e44821e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305dd776162c8d785b486dd8d5bdab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9990668ca82e13a36d0894549cad5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eef03c54236cf64b9b40cb1bff552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3f3af67602aa15fa650111354a45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942b74f3531aceb3237602a120868a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b294da92f1c57afd04f5ea406c50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62fdc595c14ac1d3d5bb8275808c90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e5106e75e1b5596802b4ebdec657621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecee143b59d2dbd671f2cee187f68d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4e1a94e37f36ba30f0fb53c0587d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9f09d75dc337ac8ed58630643a257624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f05efef59d249ecae0e5a8433de7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af36d4d87c5c162830d82b859d824626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577fe186eaca1159f734e27c0da3ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa56d77224b81ce95602225df70c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db642b91dd4088e1d82105e7ce64a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479247e350d6b5a257d5c424ae8b1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a80bda49495408c2bb85085ec9f06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd26259754080bbcc324e6aef0eba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2127ead7338b33d1923c73a71bb16a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88957a6ee811445478e9529a7547dc92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146afe0caae1cbe1313264fa1fc4ede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72c82ac700579bc8ffa2aa90f6912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf7894e8d73b807346356c46493f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231e505f057ccf6aebe2955731373b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bf9caaab009d265ff3832f8c2de87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7eaa362947a1a382ae58269a37935640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265170ec10d9a30a909c311d4830c5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a805ef5a78df1b0f31922bc16e60d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9d3486bda47c93a61e7213e6260b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e015ddec25af050044a4a55ed7138644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085017077906dc0670b3f074ec0c553f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03928f8717d84d82bd865ba6dbc38133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f69c7b54f4daac717d6d95303b350647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68973127077fe21c39fab35cfc6282648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6f628b1a80778815bdf0c92f59fc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6736ab7da0e5346c3858eb2eb4f327650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b3bb2b2eb479f0945fcfd2682e26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f939ccc0d4333f2e22c33a3850fd02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f47ace3ea0049c0256675f7bdd39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f11209656ab542c39dea07704830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8521c1c4c19564e7d513a5cb486a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9289f21f444c7cf340bc0d2be48593656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667417331e3dd005772c14f4abff4d7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71fc8bc0cb7cdc4ac404870942294c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a5d315068821dfeb83716224b272659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df6616dfea801ea6d11e562a6c93f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8e7fae5c4f34d249ee658a8b78fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83518b0b34ce0810813afd55f39f08e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e96b442eadfad9a2bbe85121f4821663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b04ed6431547ea885a34d30fc488664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e41337a08da8056d119c1bbb18d80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57753ddf44c5a1af115eecbd56b1dd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929c94f437f0564e18a190a606d652667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fa329c0574c4faa841b0363e70ae9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08851fa73411fb962629f009bd0dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f43344c54e313dd66e266fa83c8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d24370268f55fa6e8dd988f88f05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a007b9638f9cb23e8a9592fe92bec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e87b1e2e6b3b82ae1f0237ec65050673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f84a1ade8d67c659e5657f2c2a05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f3750c06648a9a84656ab675f05a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a452469db869941f0c858e42fa8bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba431ccdbd7ee6a3556038e0cabded1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986c63d649c5277427310b0c7939b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2c8d8d3842550378ac557c23a768679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa1687119c307897a75962f5a1693680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaeed52e44864913f5b4169675b6f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39d92973c8c3c55f1619de2ad05ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81cec02ccdd79c6c4b794375bf682f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6339ecd2b0f7156cdfa2574fb62e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95238e90c65929e3a7483f1a1437a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f008680174dc88ef2b9a0edef223686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068607e362f41b20d5f7c1af5efb2ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da80827b6037c2b27bea62c5a9709fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba85838447052fd618a6f4f67ca40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3917b0ebe0434e935bbe6cef70c26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2c8b6311f36a59de727a78d0877a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7dc4c41a081b1d822743d25fd7cfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820caf33d2252782bd26d8422cde8d58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032e0d6cb9a732d171c514bc47d344694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf4c900369de7bb7feb00cb747959695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625e0d64c38f1a66b384dba0de3ee7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469c22d12d5e33a1606d343a1a64a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35bc50fa339662dceb1a7d32093ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c305bb5b71ac0f4e48ef4c0132cba3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc10d653eee03eb97850e07e4f2b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68f07124fd79384cc9defbd4255bc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab295f545eaa2330d4d55f74d0e776e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7d6cd13b91c79db377b5667a2cfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d3cd7ca707b4bf0ce9a035e1e7f71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e059cb03fe6550531153146a06e615705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd16aa59b48d0ec3f2bc5a5ee79cf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c0b0bec157716823aadc6ce33666707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f590532e88d7559e93592f2e2a6a40e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ece25ab20cd7f4aaa942ee6e9d3f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5070e8fc7840fcfa6cdf5ace56147710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6992ac983a4a351ed23987a638346711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497f07d6d979406dbcc034fb98965e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f18ed906fdef61a213650e298f5c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddfac18b72d5adb248367180a4f1e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0759649120999a4397bc69427ac1ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911df8936459ff3081d5fc9bc233158716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1015811321c159f6b498bac14030d56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90001e41b9631aa92db27e21c70b65d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8b44e33d2eaf60e4efa2fed57540719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60baae1a95c8cb7171562786b2fb55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce16de6239566da5ded94469200aeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c721ba275880030d9a28db2e24116722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023845b508a7b12fac1a7c99703ef22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1692163bf81058742fa524ad7c814ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612c8a24ebde53416d31b70d7ff99b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec207ffdfb81b0afdf5d8ea6317023726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497d08fa32689a7c8b81a09697b3a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86394403a9bae522cb1b014bd52aa8d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035c2388ae106b5860527e10eba4f89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3344ff597c92ce07138d1d7c754de3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541381864a5d65e46686a84af45ad90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d2e8d242afe64d872c20dbf408ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5398d0625a193e228d6a59d649e87f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0459780b784549cfa69f01f9f3cfaf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2209907890c9bda7493a8647c3857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30017227e925f14925eda9378712a4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a981ad3bcd3dc316c99099de5a2fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d7e2a55ed2c8d292180c17e3ee18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822ccee5516ca1b2e88d82f0ed01bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0137ba709ae2442aa5b7a7a17175740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581c00ccb1c32e22169a12acc1dd58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8cca1fc3906f56c228ee8c383491742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab9eb9bd4e6984e4adbb6c61b1c3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b3362cfd9bab94364fb3d58d79d2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee589e4517d06d65a282cb365e67336745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b125a8e0eec10ec3fb045d1d4f1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291c602c55bb826d1fcbea3b7a3eee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a2a993dde0f1dc4c296df5879c39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a11264f2931655adc0dfaac087d48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f98fc573950abdb9b1d88842cad66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe5e8881a8756cc0537d20e8d56ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d22c527bd86bd0f1d3f93daafd3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669f16b98f708b8645ab843db3667c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfa45f94c43885faaa8f4cc4c301e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c117edc4f020058453ac3a28e259755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c00c1548aa8971a6718b8614f81c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1931a0040133b2e4065a5d2df79eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc0966240295db29b89ecb1fa5b9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5ca2b6060ea3b7b4a77438f84285759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d88964ffceb16df8ff8e13d2acdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77b6cf477564e57228be99b92254b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfc4fd83663d4dd7b26bba1ece16b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a63f5f2deb5bd0cf797bbe2974300763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6b93df97ac9057d24a1359553016764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538405ae1588293368e7038ff2f849765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030584196bd6a21e5b2d49c88b8a00e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b46e85862a4e3d9b686918cc7998767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9617c632b131fe7c057bbcdff74a9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54573c4175cedfe4b2a98077abdc9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31803bcf7f0eae71afa45dd32ab0d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b9a1a88c35ae833f8f7654bd5f61771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e4e7eb7e7eac19801e134326bc50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b53b6efcc41a774c44813ba46f283773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68890facbaa518cf50b64bd92fd2e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb009a1ae56ee3828b8373e129453775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b5761d853de8d8e00b81cb4985a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4594b2594dbc36c946a100af49876c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929cdc29f71031af672db3db22256c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2889f3b90655ad59c97da91a2dc89ac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7be1efebdf42e56116364fb6b4bc4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729189ec83e8abf21addf3819ab403e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576b0f7f24a124c90751af9737e6ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1608814be769c4cac19dc57e57c6a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b083d13e3074d913b0d0bbdd6147784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf52f688840f4d20209ee57872517e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca294bdad32a9271a7683b8ba1d9700786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feccbf0760605aa71bc318aef9b3b11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45b3957b782f0367a046f5dc8d406788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb60c94c536fdd8064b981098f008f0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5978925a15a16fb355f3baec090e96790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8bff84a56e4449d53963fa11d5c45791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a877d29fa1ebe2365e6aa86b23a93c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe654b3b3fd447700d646e6afeec6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985076bc4c8adf48a99aa317073aac0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa36f9d88f98e078b6b5034b9f1879795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a56d59d714a46bcf8c89733f976b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ebc7d2ba8e54a848eaad98b961ba7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f4f17f0d129471e8f0f184df06b41798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb63e565162fb0d5589c522839f752c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d9e41051a8ac8d1fb2417deaf1182800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5a974a478f085a9843101b9508ef801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc5e3827bbb3bdbe1a9d958988fd6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662ff7d48639ebd02a44c9a2601243803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f085f05da29df532e0710efaaddd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643249c10f2f7464656d8e703d24f9e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e55d5173cc517b9a33a9a576ec299806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cb9e094e5ae718f17148120661a9c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5a133029dbd20a98c0e7242f7f58808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf88f3fe43220263142ce4f0a8527809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52872aff10ab75c9bc55c22b262d2a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215fa357533e15a4465818b50ee36a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39f8b04dbcc7ddb9b915e536468999812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885e9999d06e3c96d9c3473c6b67ec8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660f5f02f14daf2d7917e2b2066f45814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01598fa9e652f9ae414d56a484ff76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9356710d42bb711d5d67d5b26c8042816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919801bccf02bc7f89100bb9db923517817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a5219885564897f00d5e1a24b2150818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff98c69076cdd850754356a586d36c1819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3988e20dd83bf50316a6b0312f5c341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d266d4168a596774d35d0c61f95a1422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f112dc8f5d228284a0035e364a3fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714358d0dbf2ff118ac49dc74c40a904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c74709478828382757e63129afcfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0744dab9b6a1c2f1169eaf9909836256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f02f1cb7689361e01fdf520c7e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6bc9e837e966843df06c8a93a91878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c0bf998e9d55c9db1c827f0eb1f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c19b4a59358fb5bc12f09c2185e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e529c2f7a68616c2ab13124ac67911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c52aee646bb982907a4401fc758c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815061fd60b893e1181fbf38f23aa3f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b626bac62f28c660ad3981d8142c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be41edccd65a866355b6ce93bfa22215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f34c0337ca6de76d148d7e274a05f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fddbb21aa91f7d911ec6e426908ae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31062e9c46a53c84af8c6d83ce1227c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e975d30abc464300ef6c77f9c934219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680df860296c9343182a89646a728d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d0fc89eb2aefc1fa8901a5124fb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98f9b39b1f2ee69ad560ca9efcc4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863941ef9e0806b16e52793854d3360923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe00e021557d582842537f90b532e2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c507585dbc53dd5ea7ccd963040625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b5323054733f29283f74fd2a388d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3f2e0303dcbee5b0955baf19557927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d91a9e5a1376c4dd0e657c95d39628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e98e300b658bc9ba5785174d4211629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dbd42a982cc42ad18af7e30def24c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9c6b71829fcb75dfc0dfc0584f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9ddeda670f35287cc2f32797a14332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7df77593a6290bd62de6de9af5156a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba2eacc45e2c4eeb4f4799f97a58134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba02b44b13d8af77dd2d6370cdf48e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e501f0df72bf982cbe4ad50266efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a72903f360dda0729d78f8bbe500937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297b7c5e2a013f378158d63a98b904138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c4cb2359d2a1631f61eaf1bfe6d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f54c5b7d37304499fff7e312a1a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add734ec7527097ae5b4af23e6324c3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a9aaa56505e3a6911bb316c1cf1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f95b15ffb73c19bd7b7c207b0be81b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763646eb72b762c02f7ce61b6c7d9ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ad376dbe3f08cfe2375dcb7e7eeb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71624d73e90e10ab1083391a7e5f5aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91500ecf31e6d2f6abd3029cb5be547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d309ade5d4e9064dd1280874411b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfaa519dd9e76aeed8cb80cd26b12649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387b9cded3c565892953f8c25f6a3d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4e6b376036bc26948be0004c55fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ba58f567b0560ce723a066cff798452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e7f62829041008a2a642cde3978453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f739ee85e2a27385cd16ed10028b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470ac29c4519b3b96ca5fb68cb0afc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5b051156edb39aa2c96846ecdc0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f459e9011cd69cee5c747345b996e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f094d086e54e4467dd145d9ef22d2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75de816cb147717753f743cb76a7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019beb75408c0d3f1632792b3f4ce78460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700971c373377df0a2ba53919f9e9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494eaa9dd75c1100c9f610f3a64168362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28228444b4e87fe6a880f916e3d1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad200aa5f365be0f711697b8f284764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a89738468decbab800471f23aa4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534822097ad60998624a477ed655c7e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880464ae476533abc4bf48c44e92e03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ebc9032636144f525c672f8ad33d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafed4c35be3e9ce54d069f52b3ef5c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db4a902cab410605b56a569273d3e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbb348a5312bf0b976f6062946eab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe44d1efc4b59fff0120b31483c918672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c18ec24de413f1ab4a252f22b6f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdcf1b8348a2864ea3911cc9aa3f3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7a4d17f388ca7d1de10bd4587fc1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb74388f6e418e419689fb7054314576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d43c5ae4f2bbd3ec28f6a6fd43b76177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c6cf24ce775bc3f5c3230dbf00b8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c0154e1356b1294d14ecf617555779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edac4283be00fbf1b8c0acc5542a3af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b2ca5a3c078e600bdf4fa2e5e4a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970949a435b1ffcc86729c2fa7381c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2daa9128c1327507d53b437817294583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a028dd5ebab2359b0fd9c4ffd6eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717192bde8701147d98736447aadfdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1685acd88305ffe8957314f3d3c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af73de6b500d1b5a60134cd5a372987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813fdc646acfc4aeedeebe022a877f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04020286c6f050d93592085581c720189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdcdba7a7799ca421f4db8689d542c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523771da185ec7e19bb334c495bf25ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d126de2ce6cf8a2a125e04987bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55eb61ea3f3acdd4edefe407fb0eab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864fda44d5009200472f4637305f1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b7f62caeae087702a40da712d51e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871e05229a74f4521af92c5fd99450a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ab03792ef8ce18083f1309507b1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146693531d4d56655617bbfde669e5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915f5f48e5d59585389d2af043962d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869eb81f1ca74a7e32984bf2f221a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048a37f4bb91094c38440e17cac2cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986471ac8168cdc2a621b4d91b01c669102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0066ca6f38118fc8bb09a8f8952e52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b91d7a3a1230e609357e54d39a4a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d808114cdb9e9f16f73d8ae8603e21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f40467a6d0c0d959e37bf58bae4bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5995621315cd49f5c1a72c2037912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476229c9f09c2f163729749ad92218d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6d808c44a48392ce5cec01cf10fec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddf860482482a0e9f20c492bd60745110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ade48e8eee822da91c131a640d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f06234a9e079ae6b72bb762fd274c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505afe9ca38db4803fee2ffabdece749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e488e3062f65e0b019f14d789aff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83132e82ba702919a2625587cf70da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262103587fd26419c68bb16a63fabc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3e4c208cf57c0760a0e28a83c9bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a60b71cccd086150e1c8d04b58a31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc986cc56d54508c996c5fba4176ff1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386229b49a721fb0c3c5cfedf223af7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f10d358e45a671e258bc58c58b7c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e19fe2df5182f40fb84587be47d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f4e22a9101d9dfa3225ec4ed03d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8fed64dc7e58bac34245f85033be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114f98bf4a0cb1ff1f1845a128e965125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c33915adb245f43c1ee6b68a4df2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb18e27f3b76318b13115af7df8a0d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9634765499d26c83c266034f387f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542739f725f68c4823dde6f601e62afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e872ed873e6fdc9d945d1b33a556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468120ca31f20a8ffff13c9aa9720c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb0db75248763211e26b79b51cf87a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f1a7ca1ca798cd6f1bff550546e72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57dc1d985465a9213011945415e672134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280f337356be11988b2c7b5558bf5d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ca2d20d66d5bc18ff259f1d29409136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3164afdce6b336da16e989acaa3f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b84c63075a62e24bfb68823684bbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3d39f8d6f8e77cb1be4f45fb18eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f169901b18646749220f6ba421f6a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ccdac37ddc3039dbc72bd3de7ee2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3fff94078731ffab4493cb23fa4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7b6f1b069d2da784c0e3ce085705143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1aef0bedb2ffab26a1e565d1dd4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe565c7a8997fe2bd2f7a5392b4de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f437ac6e82c65d03b1ef94ee17ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1093f489072cdead8d34c5b87afba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085639b32b02a285aa1342c9adc2f5ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea695932454bddd83669b292bf4e4cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21338732ae171276a4d61dc83123ae8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67304b2b56d555c6c5d27acb5606ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb23b07e4376914efc78070e119b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95e9948235a8e0a213f0aaeb9cefd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d30f7e42c14df3276008ff279d99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fc93bef4afd689cdc72b8c97d3ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4f2030e2934996255fc0939bbf35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c537269c9be87302420365853163938157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c6ce0fbc07dc4565dcef5123c4e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf03022f054679dab7913183a99227159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada520e02bd803a80218dbae6c207371160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451c8b4b3a1483d872be7f0c02b9fb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45154d65252ddd89c189ccd7aa23a9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2753c1ef8d46c1cd655485ce5889163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c8f50241278d94dd54e9358286e11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62a51d698d0019ce2de59e93001fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90213bfdf28ca93d07c9694687e3f8ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb7f211f25bb8b0b2002bdfd8e2c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223729bf0c11090d1b71b8318a52909c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17217c1ad246b18750c8670b1e22ff6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c3c60a9fdf6eaead501ef9ddead0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117283de292423e54b96a72a3420da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db2eede73e18128627add16054ed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a350473a62d676a63799356afaabf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e801db00c7a2655f44c45dfbac191b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ea49e109d1410736bf092c42490c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d7e16b04f305131cff53fc8884acc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a584dcaede9c988ceddf3d223e2b52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1449052b299d5d622a4272e8efb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68906363746b49b17f5b6781c61522cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c34dbb514a928b41de85102e5e519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912425932456f727f8828f0dec78a3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d736b2b51a8435564dd1dec9367b864182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f005acf81ad18d772abc251948518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95fd1eec91af125c67e5fd055d2b45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412c7f3a701c8d1248468fa02b3baa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0baa44756dff7317aad3fecce37ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9906829a1661fc1d65b458293d1b2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325256fdebd0c71e68e946dac1f5007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2007f33e92afc1f1c716bf9d993cdb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032420ca21ca8054e5d03cef36901bd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335986d0e21871b4660ca8ede9aa621d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a3fcf2fb81f37ff615269ba6d36f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaac3cbf0214c2a987b1cb95b5314c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f45ba629a9cf0a39c66a8af78678da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25d39a8042dc2d82c3d1c55073825195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4568dd268ee43924093596468882e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a499784ea5a08c4d6a248642b523197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2d647886f558366121fb267a62b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc52706a525fb40fda1b9401b14381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf931422ebf89e6a7ff65b1584633b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e194c7f519e169e3f25809d4f733201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e350a59524c06938cd7a0b4aadfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc499a43fb3281a1eab4ab016c75940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb9217f9f6bda275ac39eb65d2b379204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438c072ecd5357fd8cfc7c0f53c107205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cceeaacef65b03dcbd9c5278c4c89f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81e55b2475409330bfbc22511f21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f88215c92c9973dfdb0081f83ccdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb963abef77f5082959a8adf6cab7f93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd761c58d9149fd3acaf47d4413c3c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb2e6f9378af8d09b48a2441185d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffea7420bc56a40ba2463f01469e803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62af99caafd8a6cf9e56b69eb66118213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251386c1ab2284df61cde2e1742616e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ca1472399b4c71db9a4b4bae427c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d054565ff806ee25e6840ae074c50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9621f81f00e78c885498e8a397a676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed29b08bd6bf3a6640f5498d4d9105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937c79634d9c5dbe5d53ef2f689b7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd8b6117043164a6bad298f1b7773220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf47d8baf6754b77dcf3803ae498b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0db13c9fe2368115fed5b2412143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa8806926da6b3b9fb25fab16824dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35be97f9f9a6cdac865cf3e2a0f5f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582f5674b2f0d74e897a634b82d56f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714cb2f67e3709bdab9f836651c6412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad577840165f3195a11d63f1466f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf26162338bbc66f34553546d96a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4435ff4c2e1a0f48360445005c238229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e474241b403a649f3b39dedf8187e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53b9251c31291f3e7b41eecad97888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2f132c69bf09f15b74ce3dc4c3ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2cc1f8545802cffa20affc292d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8714b0acb1fcf9f2f4374a26fee22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623452d3cfcccfb916fb5f256f494426235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ece32697f2a3d4192de75ffd9c1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78ac07e28b5136620cc1a971d8b78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde248c9e0ebbdb9276fc412fb6f54e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c312bb9f6ab0ca2d79e5b4defaca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5913082cba8b889c1b41c9277a761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee240bf55c14ef873afa3b3c093559a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346834293071e5382ced5bc06d873f44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd42052420c8fc82ac213afb5697c6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f754d9d50d0ff103e3be75dca69c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c467855f2854118123b4a3968dda1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194adf6e7473d38f04591bf97d8d7867246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa9877080c891814fcc174dfb5fd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89982c3f23545d85bd4c93fe7f128d6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f1a8aecc33bbe9cf8e3ac979d638249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5064f4f33d4ebffaa178424d51a3179250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29183947a1538bc70111fb73cde1631a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf6da48d648447c9a363f55492861252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a771de1b384d23f413a2412d24478253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4946afb65bcba1334af11f8f9fa28e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1380a3cc7a13711af15e0f66207e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e940737326a534bb693c08bf9961c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2652425fe22f93949e8306d6513d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce84efaf2b5045eec017220b4184912258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aad635a376fd43e5cb156dd388a715259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575b02e6aaf5a7c0137a30d858381d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6416d3c0e93988d89c15008afaa9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d9ec03dca1ce4d425ec05923ba66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398d7745b03e557fa576ce83e5ebf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f370c571e088e767638d8f8b2ebc0af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d33723d5355d273b911c36b5dcdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7da5156180bc10fe42cf09773518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a2e076acb825d21380738122f272267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c66dec75ee6bfe16f98efb59103b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92deccd386b26e34ef8a081710befd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1107964b55d2698ac8f1573b67927270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ca76a494e568a8f611e58154a5fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345eef68fdbce6517aebbd4cc8351df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbac41bfc0036d45d69b7f9db073f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bface36f4e8a1640713d4cfc38d7cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243732cf715d44e34a0902c5e83593275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca034402d00bcda007ac3a02f272e3d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e4b0c8e067cfbc69b2403d027211f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d263a4cad63cac0091a7e0f8cc01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b49e6ec4ddc0762b8e9ef62115820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c2693ca81b23c7039d1669393b60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808b02bff15ffa6bf69b3668b46c20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d09cb4cd3d479f8e872867bab7c833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b9043e10d4ef66df47b7f0aed5594283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009891756d787fb8ff8f2d20b86f0759284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca71126d72bc1af61325a07bd30b00c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444d8b648c7bc924b8d93e522c7b22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772403cfa0fa0f55c6edeb4959ab870e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4acd3b969ba8bc387884bf5233da2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3999ec978f0742589bd102f3a6bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39215d76ea99813efd61baa0772dfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10da82ad7ac84a12068c919ae827d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f329009dffe1250b0c8e9762dbca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11caa9ad14df883d177d663e11e8cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61379de1dd412482cf5186fe7e5d908294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f6ec288153e4064cbd48a8690a98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f447e08a06a40bbab3e121b83611296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2087d3c0d549ef66c486773fc0fe7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920dcf09f09f7e8aabe0a774a2ced2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ca32805c0bb6c25e5024d7fe7848299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7656932f9c1a3416826e8076b08c80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7a2463f6b34e3f87ce3986b888aae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe2abc3c041e1676da2fa01018b69a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d3fc064e0ce8cc551774aa570c6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f43fa47aa6683fc248b98fdfc64d58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14328dfb4544113fc75423b7ed2f98d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463ae8bc35201fd79a6dbff6174a6ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66306bede1108bc83dcf49a03d4833d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3567b1e6be133d50aa6c35762e318e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a294c638cd721ca7ace3ad51dbd21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c19dff5fb57400fe24f96ffa7700310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc044b03bc3d5328c316c9eabc62f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c159f79d048bb34fa8fa221441ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b906e8bd3c6c037f30f0ee40fc736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9711e29c56b78586008daa7ae3a386314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003b38139636c22db37411c9530a53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f67aec3950f623348bc7cf0d32db4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cbe8aa57b4c1626ea26f2687c54cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab592e7c860aed110651a99827ff3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1145bee5d05544e75e71eb9fb903319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bcdd12d4dc3b7e8db4787aa30703c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656aa471082ae425b221ea3499a9fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2ad7e7c26e12464a5ba8a36225aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b06fa329b55a024d5207da4e9c8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04551deb1a2d85c2ae5634a5f0e3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bb78b2ae2ef30b7f8836cfff0d9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb6c04f04682ec4b8f511b69ffcac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6546c535838e14cbdc389411ba0518327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954427dbea0c734722ca23dfa518b9fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a8088d6a9ae15c27fb1678b072e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf074dabc89744152a48baf88b12d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc220124d6591418f7ddc4d12d92e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b6a3aab42da5a1803e57f275f70e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbfe1270632b76b835e0d591146389333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd88a7386ffbca2cef1d323a0cce2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536caf7f438c5396d69f25fdce7c3130335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce186bfb862693aac7cf727a0da9a82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8162fc54d5e9cd6ddbbc114bf50a21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1d09eb25a17f8f415ec70f70dfea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af448b9d30b635338a1b6f71fdab2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc116e4ff051f49a16df0c34b8be1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d775a2bb8abf1a9a9db958ee9afce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c7070c9ba0cd936938cf899e69b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3b937b778b13fa2811e0081aa0aa6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7969191be19e5a9d6d18f69e94069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ca4242ac70f45a763699c442b57e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f237e10e44d0a16e3b189e1f12403346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b6af96406e65bbb20d944ce850f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe79debbf97017fb28e597456862b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db11058de41ae170966d8ec4561112349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f1800ab7a3884dd3dce507cfda2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65063fe6846f1b9a4f9624c49ec818a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f971c7735bdb611467e703ccd2ba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8169f447fe0e1287525fef74ac75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373904a2e1c6145aa282534535a0a1e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757fec86233a5b9296cd4d0c2f99dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e40dc5054f1fd0f0559e97e6c3c2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a4f6bf2cccc32de10ce2f29c1aa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d850597846b2de9ec106e834f0e5120358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61410736951228690566dcf0b6da730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff67486bf1f06e433907a8bdf3c33f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1db28273ff4f388c540941080d1ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e541c185fd396df22052994535f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6322413b76561dd6d699e350cd33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99241c2e68608cbd077f414d13f77bcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005868b0d37eeee511b17062cac0f885365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2b79e3356f382806550eb70babe62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa6b4a42b41592888768de6433a94c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52497916fc3a6f0218092ea07eafd77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d8c125ab211533e752c9e4fac6ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d82e54f40e67a3745c5a277af7cd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb76f065eb308fa1999b14199c9c8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c53ef479ec1fc186d38fca88fcc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd92b6b5b1da9cd5547cf4d17e12a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffae81258474a97c0753d10c040452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fad1ec1ef1c4854f10085b0acca52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb1c92e0c2bb8110d6c3d7db948b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d488b6664dbd3979494cb4f67a59e53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d013d7eb45a1ba30c1d177ab646a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a324c98edcfbb193996b0a212ac1aaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76442f40b7607251bf82c3bfdf7a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a1ac0b404751117645afd0bd88a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11096b8ad4591710849dcd8c8490cd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866a9bf55f9822a4723c397b61f011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0d0f9e4e748dc314473b0f5b0a8f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed522f6351daa196ca892cdc68db2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63691140aee86018a2a2380fa7c7dea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7098236b2b02e19e335bad2879c28e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f06c6aeabeca39f90799cad9d5d6f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066698b9cc13444748510418716db40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c823dc6cb957834c32bc2279cd3df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad712f81a015c3e2a2f1b007ccad900391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cca0d0fe4d55a3cd299ce56b9caf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a0339dde2ab26fa75ebc3583ca71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb2d35cef06de1818144b116eff36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af62c3391984b561d235cdf1de1cd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd5124ee3b84369cd4c4f55c47122396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff86835b88f9b3d85ea20b14fb08c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b60c973e46ea04703cd5eb3177616398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b1193e687316727685a124a151b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e171dc0afd00832d76582c5db5bc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29de3c1d42642198857dd86965ea71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ab32d84ebdcf0baf3f0ee65a499f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6809cc742062ad2a32d1f1cb915c69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe389ef4a72882d793adc58c3ff09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250bcb8b0636115928259ca7f6f0801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f82fb7136ec56bacd8a02d7dea58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43cdf616734bf2e6918329bbf19a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047b23b0d421189c714ee51c245eb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed109bf79b2a9ff31d1b1b6c296b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ffced1e21feec90e69c4ef5eb63f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ae45af1a8b68a69c08fa1edffa35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc786c7d561fd570e7f910c97f019412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3558a89725f3c1bd1ac6f6c177f405413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b81cc6a0b1bd8e3e77d745b55e43e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e1e5508203c2ef431d44a4211a0d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59104cd903b4f5976e67f1ef93272c30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d5394d80eb602c1ef8fe820be7837417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef51c1adad958cb45910cd9ad83858a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e65461c1e776c68161be69b483521419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a8a1c95addc00e610b0e7404bc16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb924aa823fb53aa9c78ab746cd73e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d54f013743c905ae5e616b8c54a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465acafffde3e6c5da1c00c959b74a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3f553bc799dc07878c7e4194ec55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a725c8fe39002fbbfae9fb62e4638425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381fd450240f59b2e45f72d26fcf6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c89f63866dc8f54a98b36a95724ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f42d4dc7f198e2f0e3f9033696e22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb657f55183e4d3493586e9cec64c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00880d54f2d08f8e29cd604410adaff7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f5848e7c0e3d2c1674effe4c7f43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c861eefd42b2cdaeaf76457be94555432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe585dd91587d038126a779293118205433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382048302cc4eff328f2bce0a9136a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847a41d110fb7a9527ae1ba978d30d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cbd0f2785912d0bd8d6a966eb1f6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c184634b13c7d271f5fe6dfbe8b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7885c91059efa97dee11e36b4855438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221fc7005b43c0ca9b912ad9019dc68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d96a029b5cc0215bc7b56f48039a35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7ef9a4d7a73ba1aeaf3c63d3af172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327575867aaf5ecf5d6a3ad83492be7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc64deca9c88dce63275694fe167a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14fa427f64a055311508a87732a4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d380f600a4f1b330ed38f4d04ca0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db94483c1d3a3191dd21d2b60248b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e61bb088fa7700afd741ead4818d76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1226174dea849fb41d82897d3ee8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d80d1c8955b6cafc4c5e0d6f3a256449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad866b41a842e2636037333c22ca5c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3587d38ef42b5489eea5b26797ad3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ecd9aa2b392d3d9be94d65954f937452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de38fc64a957341ce67624d8298726453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325adf4f22d6274e07f60ad94dddef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d647b8b0a7697aef8cb400141135a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df76b2d2ce5201b5849558cb0615a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad3d80901dc026258cda505e1c8e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee33bc31fb7b4bd4e21df71b1c4ff09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c328415a7116b294495afd4f75d71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5d4af89963cd219b74d20655a5db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920484b39351e8f73799717332a2f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb826c61d21c0981a04f270f0e728542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f9b30db9dcbcdbe989436f1e10bbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37065163cf5bbd87ccc456f44da0713464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb025da63cd8f7a908c5b531b7660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba982498572589a5f1f3f05f316d8de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4d7e0c44259878617f34d1b97b2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388dc0b23bebec8ea4102041ebbd1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80677537f2ccea0695f48f471300367469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495dfc894939597efc40b2bde27f4ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03722076d37a40cf3871f482eb25b7ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9e7a0d51a40d23ab0a6a98c3128e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd33bbf95f29709fdc682e0f24775473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e71ddce8eb3c70511a18c95d33faf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6fe03b2369068b0b7e35aac07a19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c498252130a263b10746365931ef3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417e78c42458076e9fb1f232252351477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713849964826743c7f5459c6f867d7a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e2a12ecdf1170198353eff05d6217479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d58d2cc9f3d2883c23f6c6a6d8b91a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aadd460555ab2dc82965f205a8441481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc93943202f295570432b89ee6e71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc342a5d716601cabf4c0293631b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30cc2952fda65bb75c5befe0c0e6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b20bdb3a49c454e4cae381c85bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161b7cdfa1088b1927d70426c1209f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f523b96eb3704789d39462120ed67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ef9c6fb4739bfb3d35eb17fbbf1ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddb2f7e2464d6d396515e27e5fc998489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92121df5057b30bbf45711f3db9793ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362293a6ec9f5f428c6ad2a60b9ab3f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e48f198d01d15c52c799f3c3c5a33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8cadb426198f15555fde04d54dc6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1cb246ae5b92fdae358686f73f413494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b4737460b2ddb789dd8086e70ec40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc41c67e7f2e347c35e475bc203b0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549caedbe7e7f9bcab93f6c64dda5bb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a445458603666776466de5b58d7fd12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fcab75ea6a920c39ede78be8642d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fee476d67b408763fa983886a1a2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a84d505dc08c9b525a7c064a8ae16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc7bd3d91cf62ee2c31951336870f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df2775acfa270bdb02831dab02bed9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61203490c774ad4c7946a891ec8addf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286368df9eb12141a7f33272b3c3fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd247a6dcd6d9b7ef10f8a527ffc7e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e09ab11a495d56568fa5986db4860507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8ba6d7b480bc54bfc06ab737959e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18f9bdb7621af865a1cea7b4cd7a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965860d089ca135ee4b96d0598f047a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53d8ea4460a8b3e7500b0793ce1ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a78eeb3aa49b9c4cfb7c93ed1ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163e64140a3f160200fd4845957a06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646293f33d2e974d29d8d68e7f2bce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad982c23a2c3bd740878396dad1d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33bc4a513f8a4e2f04f6dce89d3885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ea5f4ca5869b77f2050d378d969e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16142095e8dd90eeca622ecfa1d57371518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d8f126ee11fbbf01789791f2a91a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548dd381fa56b224ae456cefe9fe928520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bfc1a01f3a7b7aab6965e30f2ba48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244a4d380596dc9fdab168f3c2c8e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0fa84ae48a55387e7af186c9336e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381239cee7d9489ff06474882e4873ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e32fa73cc6e6eacf4c617a38e50c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b790efe1595eff6e93b456c198a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0aa26b78804a6c932abe75724bc72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a24efcb23829d4279b0df3018e27a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d629ef093dc57a27357521e987da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4b2e36a60879c250257d5f8770ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a189e34f34182efc90cba60afd29f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb267507e6b50fcb5be3f6a2dfaf55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5cda6b8d2701e8e7ed71cf60064e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c07c0e2becd8827b42a1df51c5fe0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000a85c74bcf7544dd11d4a6f7dc75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1d295fec2dfed1325925cb9128cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9b09b0b29ba0dce295e157bf7391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181759d8441f974554b21a7ae2e0267538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cce754c7becd51e20916047e5809f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16ea3163b3347d9c7ccea882d83c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3932271a644c81c7691f1c7d5f13e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daf832932df33eba2e7a5532c6908542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36756eacea35c9ac09e6017362eeadf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b842e9b7494d4a7f30129c95f6af1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dcbed80bc8827a0bfa1078c84428d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1d8a37a739d76764288959675690546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111bf01030cede5f394e2c440d60517547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c161178df5c8db5fc02d17ae26cd40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124017e99a786d8b74300c7822e84a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08287705584c7202c85bd9a43134c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604adab033b87708ecb2d808c59075a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14828e99eb334748ee6d07de00b53bda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd04ac52e9b65dfd0a131ec5842fb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2eeadf1c08a596093d24018b498b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526974a2009f49d81229ff227c1d8929555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53acf5982a150c79403532c7ed0640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f18f0e0ded38e7bed8110ebad32b9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaefff70e8a696f6322de4aa2a68145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344340f3ac84b05a40f47306528a250559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8aae340cb5378e0638e15f1f11fad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9ed5ab937a80652ef529027302ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff147f5604ba4884e7bfa5e84a99650562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cb2532308e8cc0a789c2ba356df8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20e097b8194de256993ca79551f71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19a2be2f7b918ad93375f6c56a351565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e7ae7ebcabfbd86b94c8bccc897db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202f081c7a6723fafbd90c06f3d89a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43b06af538a7c6938bd98cbc32d89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3fd77b8c50583c7acdba0c1bebd5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a707cdd6d8b1a13b88ca99dae3117b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acae6352914900c0dcc7c3363972333571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1e209b88c266da774b72cfc3ca78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bb6d29c3bf5ec52f9c5cce605a2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4b133c15e6c8ecd97ff22270ffe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229db9254c593ee329be0c86f0db87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81199e39da714d6635cbc079a254916576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf81f7eea7ce7e954dd10e40fba553577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36ec64c7d04fcd9825e9d82d8074a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d524c9e1673d7eadbe148bc319cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f8a3e8088f08bc6bd5a47c5ab64bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dc0aa0c6a58cb9dd000f9570676ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c678b4eacbe2dd0b66c8cadd34d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda68adcea6fd1e000cdcbb7cba6a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63987adfd6e2c516e5d447f6a2dd3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd52b0329ef0396f3ddee36c29fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c9a0fe5a8f7ccdff3d9d69c2bc42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf4ee7fde7e49491c67cad119c8e1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7e9d403484f7498faa176ea42724588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df0a12df6de33aba4b5671cae22e7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65bafdea52582a2a167b6503e94305590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84cc0ae0f7fba2efab5475f54420de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a9c2cd02475d446dda8187464803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb88448be924907dfa0719863bc53e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977b2c87f55760a5ee2c44b75f97c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0573ff6ab56a7e17691cff5e20d391e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6b1c683a7ed3d832141c1ddd6c9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b1490b9dfb512866a3ea33bcf5de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d0b8fea4bbd1e7b7d2ec954a5bcb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa307a735cf00aed259771d2c7018599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5685b1717461dfb9062197bd01d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef2c9607f67878d8888c7c373dbe8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fcbc6a43d3bfae04d185ac10c3493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744e8c44967db30153187da7cb215d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015da314855ffe63af721b447cd1f30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318abf7802bab60c9f451f38bf77b835605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5a6ed0d160e610444e423c7917a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13570c013af29241c49022b54bf2706d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ee96a68adb9b84882b68214a221d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b34a56138811861c1328b3cb98bbe0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c30ffdeca3003ffeea31e0c4ff00c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e80688a03f2cdb6a8b3e20ded1aef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cd4f0559a0168ab2e562db334d11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517706b45b9a05e26f2d69da8a07003613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39cd5bdf9039fe917dc116a5d2cad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc3ab2f3cb5827ff31f6383fe9ecf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ca105dbd2d08bafb1f20066aa79a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889852874748b7a67a0bcd2f62a50e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2db0ac15e5da29203faf673b73ca4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4336d520ff1dc38504d06387781a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793c3f17fdd0b8f6eec2388dd8bcbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4e3897687b0b57d738ac03faea9f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c7c2eefd73eaefb9063490bfd820622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e3966929441a313f5fb6afa1c562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a39baec83ea51da40bc48a14bcc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba4af3fbf1947e5d55fbe78039a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30fc0cb6b1378e08bef3b2681484e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e396adb3cd44dfdc5efaaf76c349627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61300c8d223b744b62113e63eba6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da5a7fa543f995d9d0af7d37dd8ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387bc586946df859c7215151631807630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13111a04893e0c18aabfe580dca6b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ef17a05c9b2723f51611ec278d1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a07cdb2ce70c3d61753b01bc4be0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4577d2644b7c020e327ee12b7b91b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b015acbaff2466e314fd2be7b78a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26bfd98e518d9f320856ec3a95cf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b7d3537fbd150492d2ac50f7abdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48338629703035f59438216faa8074a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2123cfb0055dda5fd10c7e8831495639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ecb65fff76022451b0a8fe5f0683640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a955ddcecb457a0c9f1c8ca0fcfb83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e7e9e9ade8cd32e9fab3d6633466f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872238ae895c898d02baf2f3c5ce62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a840b02cf32a61f78ac12a11f7fe3f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4071a795e348407b1d596b62a1367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff6dc6857218350c29c76e9bf1cdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a77eb0b14734dfba8f0e1b8d9e3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e009efff4d266abc1b577ae1edbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f823c2b977c75febfa3e3d0e2f7ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948fab4b612a0e253df3276df9aa343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7427c79f5a634071aba03cafc6d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193815e3fef3559518b07d04366e31ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f7048356a08466c8df221b7678945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6bacbebf6eff65ef1f0efe8daffa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf9d213ced6932a6cc67dabbe272d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf4621652b52d5cfbf3df7f85717ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a33e030fc30bbd67a72637112d00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2de5a2042f9a5523e14e925053e0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19227fd3ab3a2f806dac65a7cc91f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942abcbf0a3ff69c0d5a33b90607ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2aef840c27270694c217a1e6b3c8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f9e02f8c7e040a7ad04501fb373a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9e43269a31876c30a57e41fb7082663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b33b150a2be76a6e1a36a275d339d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eafefc72a8748061e6d31a46df41f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd271306038d3f6472516893848fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53b35b4ebb6e6e3cff4e056bf4c99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712c0c4e57670cfd9d9e12874e7c9ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4c78ef01288cff66fc373f2821c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2502dca50a749a75a6804a7820526670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf2f456e13af12235ada07f7f8226671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f421b1c0776232e5b776095b4173672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195f7dac4a351a92ff4fdc16d0f853a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92c2a405ebb09cd010d8b8a644ea05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204f619a374519ace883d19715ae93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d594425501d2178694a2512eb19b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a822e546718a67ba8eb9301506e6d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c8078995568c679753b7c0bdd5ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0428aebda4fbe49ca259609d09c2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58e957761e41f56b4c07cad0d23f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ccee48ed44b4deb8ac8552d9e066681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb24bf8ae857a21f6cdd366913f6936682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5a7a5dc106f744ddac8c5e843feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22fe54fe9e00ff580ed609376e930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63e6cb93a38c05debd13b3d46fcd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822e97c30896a2c4584ca8b66d09743686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceaf1d033f09dafde74c85108a1f22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42c974ba233a02507c87df7257dc0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a045e1e7d26b85f45760e228c46275689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae31daa41e5f9db0d2a0efc4d1fcbc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053149f6a949f0cc7f331045cb458bd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259837fc841c784deedfb4efcd2871ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f46dcae2341353f50ea6fcae79e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5beeaadf66a44ae2ff763002116a1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a97c7ef488086e90fbc9eb7fad3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc22d269f89d63a96d4abb327e814696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837083b27e280cdd7fcad2436c317b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75b9c6dacb5140d966644b1191e69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0879a919b8513250668dcb4aab58ba5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47932a70cc6fb4d8490466beb2a7ce61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f059f6692685aa83ed96a44a5618c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a1a9ebcf652521f50f963f2fdb04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8247b0b40e7c05df24202a821fc32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3560d61fdc0789e248fba45405ad4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb24faefd3597d3ab39a23ac8e78e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce7200d981cdf15de45f2cfc71a27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd314c78ba3791214bc68438fd0f1ac4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c833f772c8f7eaad16e793eb820b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3f9f4900af86a3ef040d3382f8de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c55fd890631c298a8d3407733089f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4be817d5013f8be84183e8f952d81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df5d1cdce43b703e6cf6ebc2944e71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884d959e4111aef7ab2a43db7ef7d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1847436608fe67a355a7a50639e8d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c544382a05a87827868ab2efdcfc068715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e3bf55808523b2da0cb17dae54a0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a3f0b4300e87caebd83ceeff5d46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a2d7e00c06533f64ecfd2ace788d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4960e428c29b68253ed6894035d9c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afaad0e6da915ba029da850e05055720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6698205ece6cad8dae34661ff5e66f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d4a2c2cbefd9039079ad97ee76ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6112bf4eef7c64d55fb9fa82d31c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99b29b9104dba3662d38f4dd2f3f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c203c83a6e9d2b98995524bc0acf76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629d859b2d0358d9a23d94037f28ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d0c7e59f33985fe7ac0bdeeae9d96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0878d83b3b97058dead5691481f236728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355eacd90849146ad4f43b77e8181a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf91998439a910cb80a5c563d0300d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a1cc5de0a11bb6e48c456e26881fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad90122e12cc047f210cf7b12c12a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ce3dd170363e0dfe27c218053a91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff4bb5d2dd84fd28682e651a5cb29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae990907e27c89c6bdc84fc27a0df47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe6f4b7607faec54694361e94b6f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ef1b551def29d6315e62a3cbcd8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9e9ad0faebd648f87a3dce113053738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ae75d74de662d0ff5afe9965bca1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77340a868e5400d259b170c1f14c465740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22acbe93877d6d70cd70fccfd2ff5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee99601a535f8ec62a1cc6f7f2f7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b69533669cedcc1aad4db72ad1da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56421bf120ed2261547bd1ee41906e2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7140ea6c942cef8f73d4833beb03c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb29bdf8cf7391920e0630c62a9587746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428cbef04163356f3e3f09b8ef3572747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3035947d53dd49a88c0648d72a1f578748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422632f3a18b90d15bad95bc2b4b8df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89832ec948edb95ff88cbf177bb702750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf461a0df0fd85f74fd754e793526751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b415070bb90ef5c44478c222fb2861e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0fea0c137ae2108a8b6bc6dbbb47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8bfe9678492133d7ce7924bfedca9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd17e3e7ca6cb93eddf406caf2eb452755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf571afb0fa7e23453f14f13c88020756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2694bc1ee45f39199dce6f2766e25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb3d6b00d360f30a1bc4252f27322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc26a043de53f8e1cb85c1d615565e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb9f0537115e8d0275aaa61593249760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c01e059c2630a48540f5e0b53a39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4a91b5526fc459fef0e74e9fae06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c103b359f8862b549ce62e040963c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb3b8b00abaeea81ca3a7abd99e44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf49175c805a4f49563268c3180c5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ea5a60cbc9d6f4a6f46def08174a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb4481fc204779908faecfcc4e8ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f4af1b1ea8222bf9a9634f5a0e25768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0d18312147f4e88dab9ba9a38d1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b4938d43d541298b14d4988c8d1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ffcb9ea22db26bf17bc373c0e2675771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17504f61e7e35150c5e56cc009e0e83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23bfab9da420bbb208125f908add1b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f78830b243c6a1d652d45e264ab7f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3391b456e7bc2d3983eeefac1b8e20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c3d5a5d9c269c08b22bee02e41eab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf50b252f8448915cfe0c7f05c26e8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329db4a33c150168e3de117a3914054778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddbb45e0264e23906efe1fb67435c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b1201e5d89d8ffb796e81098ad4c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990491d5bdc35d84d036cef5c73753d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba0ce7a4032a9aa11315e2e4cb5e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a09cf5d84fe3df8788d1536f6fd9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afc3d69946323fa8a6709e53b6f1e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50433262f60191ab173f2fbb0a58fb2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa96f3b3c5bfb72e40d96c62516d39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236533f15f41fb63ebacacf3a0f657be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8753006c70889292efd797d7b97b1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3b68693001bc8dbf60b268cf84cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1440a4474b65a3332278892bad8b01790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64099d51fa4ed30b4a96aa3475d6f1a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d6d384f918a20826d46b1b74fa5c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b837b0f88314c62c2b253648944f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf17ef030129915f0b8d5567ec753794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0425cc786977a79dca5b53a61462795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2b38fdd5b4f698b920dbee2bdc43796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b42fb71a0f51a93ebee08dff438c7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811eb5665114c3c0f96bf45265319f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b2d3890b004adb8f921f635c5e9cd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f4fd602fefced8b3b91df7066d1d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba114922eaf0bc6740917269b9dc5f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cced4e96acfc3ce67806ea47d4ca0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0e2963d89f528eb07bd4b2b7949d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57b59365934c65e1b0fbb0d79718d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80763c1e0eddb22bf71f357a9a294805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1850424c1ebe2e67e547fde4fbd4715806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f20bef9ea7fb4c40be8882417d75f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3934e61befa0b91080a61cb60bde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255370507ae0eb7106067a2536407f95809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c144fa8c4d96db55a67c183acd9e336810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846821c21754a9b1fdab263b0b54e01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fee95239ed18b7135a175b222c2e3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a03e0e66844f1888042d9be6d0c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42897fad1085515c41a41244e30ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145990abedb8ba44e5d4460f9c70af5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4d86bb83ee2120382f0c73676f51816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10662104ec493915bc0175497affc700817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba89c33a2d8d25761021c617fd33c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcb10ffd66554439880ff7ffd6aba819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>