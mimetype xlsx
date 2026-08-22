--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0daa1966e99d16e886dfd70208d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b21e8cbee8ebef9f967bd92c0c938f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d323ee9b5236449b2a752f6f2663d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf9bee6867f073a512ed41d60cbc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43438cc41ac219a46ed21b87f933d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552a9810806f045fd8e6d6dabc96936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7025d528c436eb11f651393a9fc3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9baa4d2ae7d34b1fe028074e4c228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f05417fdfe4a202110f2ba8888209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7810c9586516a655f8dc066e6f65cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6e6f1f3e5c120e376dd8bd16611e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a9acca18ef83660468247f95e16712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe28b8d55cf0e8d3dbdcb94ab437813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01877c6be827aa49907dd83c7d5230c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e843ef1a59c48b6366cae076b59ae2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373fef294b05f2751ed6b1a4fa0ecc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9694901658fc6fb9f7e29db16cf86917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed66b56dda4c899ede427b41c0dfb8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c766616d4fdd8c37969a618829fe719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715d4437f96e61e33e64c2cdde81ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5513387e2b3486dfa4065b7d82d33221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f213a5834b33d9805a21e7d9cfd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa83a59961591d5c73dc12a5161fe2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1253180e6cb1cf1f793263064628424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c48396a6236a4dcd51bc54a7ff0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b2bfc1dfd51946d1935de8ee5aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9a203fce9f1beba8345d3a40b7c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ffd79364ae9eaf34ae5d375d48f4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3662145a2e1728f5e5529136c7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df1b8e31d7da7670f64b2353cf1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8981d4712c8377423196c616990afa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e794b4707e291a3c5b64741702aab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba07671a337f3088f845f656a854233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d920d3bd2b45f73e7130a78acba9a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a9552d27a1a56d679d84bc1fdc28235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44add6727eb0224bf2fc78e0160f83036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafc35cfb6b2678338456a306dbe8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c15b2a617449b920aa56097be516be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa695d9de6f066b8e4b77473dd403a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a936d12f8bc153cf7e8ac0d73f09540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34524f3fcbe995858664e6cb4872d01841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2279129e65f19c59ba0758812cd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14a8d1f58e78bd8abdd2a70fdb3c2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441469107cf007dfd5632d588a55f05e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00666a94d964f954fda778d0e13fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa74da801bcbd811c119b81eec46c6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16ef118e69b15f184f88376b27aad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90619d928547142d192dac71afb5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86213d8f6f94d9b08ac8bab4e4200c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025576d719d97617fdf7d22b195b32b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d960744a70d030cde2a3de395c8e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e27fadd82c2ae405bf6f1a48e559452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32c1775742429dbb98968962adcf9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28f7f0d3c3401175037d493f7267a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b28c87376587f01db517772c0d61855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469afa4291be0f1369d25e04cf7f485056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb853e5415f73874d659a09094730b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a149ae8cfd5276e731d59516828058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696449fb8647d342184140bfa2be6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3051993d7c724e058bed5622f3652bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d52a637accc58c398e60a49d4b9c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64c774cfabfda3c144309009ba53962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff33b3c2d2d91ff11b40fd9816458663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8c9403a8f78163b02b869067d80b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692eb61f47bb62d4c75a961d395344265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f039dfc8726551d7289d5319b08ba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc9999805b3b85f76fac41c25082a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ac569567ed4426446ecc3806b20668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e0e7d5e9865634027ed040887da969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd510107c9d4d531c42f353430edada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d00bf0dcba8a1fbc8d00b6e7a3d4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d11c46f4f509c676c6d71ae6bc2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a99814501033b8ef215941a9b64e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3fb598b2e4a641c7b7edfa40216e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58b394da8b57eefd561fab7acabf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd6e61d2b3e205fa5c62aaaaa9b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5631776c3645d82b6ae948fc2c4cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc046afcdc044640f377b0e2af8a5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bba95ae8a1467a637dc5be91845079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd09eae8e73534ab8465b80259632980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c6e9e1cd27db014741b121dbba8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a00e9b955e2b30fa33e07bc706fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e411ae56ce7ed2b822c9b2035a886683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ee8e646a64140422b587827c0614984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d2ca23aad5cf88fa906532e94b26d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6758b3de674d61ca3a217aae9ecc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a5634218a29e1e1331608b2e7c5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e6b29775d44fc92d122c18e69afe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6aa8365a19caa7baaf1260b10ec2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c402f6b6d8b1ab21349d2e8dc6b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba17a3e7177cbf9f73882777bd6f0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee64a2a3bf4ed1896451ed4d5d60492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6b8767085be1f9a49da8d7d240bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54e37e31680ba76cc402adcfe66c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f22496a17f33fbc63872403a6ddabb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f1dfd9951188ef7fa4aa62600cf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c87c374884c2d29867a23da1c97897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f20083385b7d4558907f21e1fe86398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6830f71215e5c29d2e104d4be03299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48aa13730e70059a6cc41dcd2828c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b950cbe183d79d4774b522eaa10a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7b572cb901ecc9402b9d15fea2fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e0430685fe0d81b078671f8447d1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814abb947ddc5c624caaaaeb1e6c56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c249c31ecd8a6409bd2535baf2761105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518cf1cdade5f8fef494e0f7541725106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d9388aee39091aeb4e7d255a1d31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4498ddf5b748dd46ee76857ec935e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ada894e72c4fea36383c1277b1bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425ecf73bb748c1ca233fe48112275110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326ec2a0d9dd0bd187e9efd628adfdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c34f5bea0093e4d32a9d592baf9cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3e3b188040b6cb75ec88813c36ae3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c6e372e568252172a094f96cad64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3b4866a10c6f9d867570671ede52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca28082157dce0c479ede6f0aece24a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9593265e039db00abb54e8e65a4ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4267029381d131ef00cc9a73b7f43c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b586581a5f00740825f2f334d452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6aca41a2805bf27acd57568d58ed1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403c237d9514c9b247d3748eca8dce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61844fc1c13c76519e40efe3c87008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d33be7826026b953de3e7dc8a0dcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea35b3653bc7f2640697127a25112124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652e4d52a038751278a5190cc74266125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a129c9ecb70fb37df3497584549de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c4d5882c23272593a1995b5ce64d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c2d63c81d95052eb3500b9779485128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7421a1ffa2ed0d73ce9af4bc8eb3ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0bec1cc7d1334a777111057dab892130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e1ee183c56326103eef3d2072688131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029692c0eb28ff7dc97ce2235ad794c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0afaae13823774ae1673010ebfb613133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1434d7b01071cfc53973e1cca9d8c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdc66adb0436e07f226f648d98d934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd393829d199a5960964ff483181a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f28dd90a62285b4f7f8327641f06e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af2d2bfd44d8aa61add776e552fbdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220022e484748836cd78753ba8b4976b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ae1b36a4b0881476aa119834e8c01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffee5ae365d794ab0da72d700e9fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379deb3ba4adb763be8f6597d293aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98f9ffc9682cde035e9c9b5aad3f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743432e6fda558a25b4d73c6ee07d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f988e7175dfab32d36d6653eaff3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf746bea82e21cc0293bc4fa152c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804bfd09a4207cdc340fc456cd84466147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87212b33499edad4db3c0eec28fca6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612384c264896d72c92f93085dd6379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111d2761581f1fc6b36993edb73f41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7f2c77590d8d9a5d8178abe46e3f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626da04e9c4982f1ad34ce23543387152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4ff84a538c5834ef6bda5737862f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e98d3c00c43033276bb008f910c52d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef921469555aa0ba3f572bb7f173e4f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a55c8506806774514ba077e3bea53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a556aabd0213f4a138037aae6d5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfffbe9daf718b7d8e6204051ffc01d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013154b829a779b3d762bcade6388d3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459712ef144de490a362499a29bf1e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a12a1626ac8aa49b7087566d47e10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376dae2c94721aa0737975c8ccdeda4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960455ed38e4ce9c4f3b41dba18bfe8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6dae9dc74b15372522c20f436b75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714e9c6eda9bcdc4609b677e05de7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7e08568497af18a0d7d0b388f003166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed213cbbac584976c597de406c634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a366d1386830be6931b4692c390ddc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df745e711dfd1579c779ae1357d5359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababd4db436951c44adff546fb3e1620170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128489f7936fcd995fc95c1358bf8e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d46ebaac66921242ca4d0b4e4b06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc6a428b4fb38c52a4da6c766c0b35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ba1be4bba23c535a425b367278da7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd002d9a5410e8213ba738b4eae878175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cace3a26b68258cea02e3b95abbc43e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebbf4e7156ea0af0fe50f8ab770aac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fbd8dbf0aba5be919cbccbfa52286178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeecb2268d91c1af5fc5a0ebe4f825179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c2c4fa1d8f01267c0687daf9cb9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c62567ddcb63f371bec23a26229d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007308fbd94d3429c48fac486c51289f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671447ba1e0c85bcee2165bbcfc151b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6a29ee6ca87d7d70646e5c011f0a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7b00956a53ec9aaf86eb70edff1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf371fb827ef3f75f4d4da18019114e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dfed1ba15b5c6b14509a2e8245b0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490ad09feeef66e792d9045d43af3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2fc599aafaf62403b11d419d0090189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c959fc8459988642a7d607a3debe917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b261a59e10f79cd7db665f77c8582ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f346ec004b94e9f85de02aab3839192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a888466f616e7bb49cfd61588ea2b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548675f1e85459c229907d2e6b6e3f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8a6e4b04cc5865828f5734b8e966195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2dce8b1a86ed99f55f510cc1ef24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1bde9bba5f47c859c6db8be67540197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f01588cf73eaf9f61b48b81f4db1f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa407c7d17778a7ed6881b1bae44dfe1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b54bc7b54985fd1ce7397efefee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da586505219c3852b86abd8a1207033c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0e3b7f775f2e90fe6c802788f198202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48642f3a41f46c71204494c8067686e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d78730e928e987670d4da5ff973b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a9fa89667b7c9f5852d8ee0980d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975177ebd177dd4961e8627427507d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78781df38e20f1f33d37a808fc16c5bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d3f239769f9d142784669236f97c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15725f425298d6dbd9987a5479c2d40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e60719ab668a84cc1455367afd48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f5aefa1e29effbc1ac30f7a48c0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d341324663c350e1335b9f32fce42cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e89e4eb0e92721a6088553b1d55876213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac22b1f44e9e1a475fa4ecde37d3dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a25e47dfb9f2ab19dbe24c635c6ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b5129e4e9f2652cf69704c9703d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3014e396364e1c262ebec6b8fe4d75c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216515b2d86f73e9bbae69fee4295f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e945e6f0dcc3b894037369b9a963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddb148407501c8e5c69dcb4c5581c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e3e3a7ac716d135efb3c66978fc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0261a6f9ef79c8c2395ea7eeecba8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213e02acd55a940301fb95580de390223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9ac8b3a5fce91204e14b403fe631224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20260e3caa6fb9e581db33a37889aa91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e858a07a96ad132becfdbd346338dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f883a43bf9389fb771bef9b8000b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2209e951020ffe89e630b99206cdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e7e564391482a65cfdf90c19c012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca559c6caf0f4d6624d0061930a14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10882aa76d072e0d17d1f6d6815243e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a65d10ea7732c75de403ddf15d09a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4ea0e489abfffbc2a8287bc3f7d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d778c4e15fb06f9c83dde483815a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceabe6b182f1f364d56d80508bd0ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7a35239749be3a2c8ddd3a1e1d4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79294009a04c9e70fa7961a50429997b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053ffc4b6778fd9d9a9dab6e6eb83c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722447a5ba9da9055e5eaa06fbedb408239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1b0d717638ae6657b5a0fa084fe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988ea2d1fdcd8d3dfd0a27eb026e819241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0d09b7e868b3d49549a992b73bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd519871b8adadc603f7daf6bc470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8093e7aa1197cdb18ba7fe4ab86b452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5e99524d2215a9c78fa2d30120546245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22faa812769e9bf4a5db85199cc5ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd279945a0a4d581487b504607329d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1234b9abc01cfbac16d31304f8470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b925403f413b2ae1cf9aadae4316249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae55b384defb3e52fdcbd510af028250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b7c959f133b790d2f6987716bd20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582258ebebd57d7ebcc03628acd52a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd10964997738866f3915ef9b019e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad3007b4751f80f65ddb19ea163f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b9ebf2961f9810e1da4a0a4ec42fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ee38b9a2749944dd3863e217ed25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48779138ec16c2f5a4a329192d5b63b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf78e10ac62f7ddab2b960b3fd21e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac434d8e3e69b18663582a365dfa96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa06be87da6bee546ac15794200402f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6558d03709f2f603eef5038408bdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0020e03bce9ab3371a3cab8f82ba312262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115b9162bc2de461f601d91226a39d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f97e7467a4877b29c9d18d6e1b5ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a30661fff2bf18a34156d5cfd0a09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4cf1491a30f5e8b2e7b397f164e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e497c92d0f6ee3cb86a8e12783c306c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a0453b14d14ba8b177d68fc0e61b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ec1497dfbf445288497904152d57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298c9e2a213089f6ecbdfca5828533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc386ebe654920eb0844def99b01d25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cacd2c56f8d4eccb36219b64251ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4876d18e4e2c21a03fe7bb8a6c423a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee04208237fa247aeacf81f71c721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d694deb0396323576f50c0c8db5890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d4d6ddcfceb82f33e8b053143cd2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd424feb814c254ddcbbd9fc74977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e17706c139d5b6e4a65044084a1b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00da19ff8d55af917f901caf4c4eb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d09c850bbf6d2a7d5906dc7539c6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d9aa08a6ff87217082cc67fb3738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a354d78aa07339028da3d1a04897282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad76dc8dfac64762a7660f907b2a2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f635c07fbb0ad6480644bf6e7302e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5d6e77921bfa86c04b65dbe42b4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d245addc561c2c925ed083b916aa8f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b477d4fb0664ad6c01385fb4e06fc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699e88722c7b01810d818cd26df2b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb296cd123fce5eeaaa062f949dc4b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ae9acc3fbc58af15989d3c458bd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a2af9d52c78ec4d4eb4ea886d9b7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ef06451f16ce1411c7147e3997cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b4e7cf388dd3420bea7be972740b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd41c07b149f512c832450b84d7aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ec76b63b67d5d7683b3f24014c734295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03df4da8c90f4b7f639467d8f5e994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2287f015c60a3c443e1db67e6da9a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908f69d8fd4da84097cef2cd437418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da9329d57f0ce05e19f82a67c0ba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfd5f958d48bde5c4b33ac7ca24e14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee310a1465e9456243f15363db1a5c50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5ccdb256d64e65bc8891fd10a35af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980d33cf0229d2bdb8a34bc02eaf18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7f26f5aee99e3c4150f8f89edf0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a772a7601741f2eebde1fe01a38778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c4781da7c5bff4329fd7e3d402f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c69f1112f46e8e823ab3e86a15bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380eba06cbdb00ef11f393598266e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5cf50e071b5dc7eb2475762f18650309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9dd890ed29265e94aea37cacee1d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15e0a20c46d6d6716d7f7899d5f7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004cf4fcda6903f4fced40d709121c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6de27b9e98a2ce107ca05f77fc4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0ddf7e08c518d47ec4ac27b914bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3462eef1f203504c3186878a6a83b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cbb58e3813448fcf561e5ca659826316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c936660e30ee0d44fc25170809886317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8f775fb4e3059dca36029705b7a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b569d49295533749f7964e3e5e85d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d3e20603ed557406411118bb4dac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca012ccf309a20e9ce123d4f4c8892e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e0f56e91aa4f4c6ba3e156d4f264322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723704252e57c13bcb601d94e515d29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae976ec967b11925b7c706199bbf688324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d79f5c3a165e24b00a0b18759761cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79445aea3997bc03fc9e2d3d225f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23de2d4c341035965a9dece868bf0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268feb1fc2e977455dd6dcecbe0b337a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace91d850b7e782c61a153f06cf6145329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ab6261528d4b041b969ddd028f48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bebd83abe6d7e581b08df3b142af18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39050ec4658f1a19e126f1ea563733332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e05173abbb1b4073056b949acd4fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2746196504da8211e8e00d557345d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd0931026927c2d898261966592dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c16ca949274340d7e41ac127d4a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134acea5f8bc246b37db8c3249f4b4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273122e0e88dd8869f5edf91b0a3790338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca474145212cab5f9e6cf4934e0f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3db6345c2e788d5bf4c790170b14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87e8dcb990647cd90e93974fda509341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f1fe90032aca0a15b2e4b038853c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f71bbb43f08db844a096aa04a4180343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f479aa93550b65826c501efe04c2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f1bb55671859e5b4aec1243a1f8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1bb62b9d05697a4f3e15476c76ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f59eb20330dad62be824ff4f0d16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa826a8fba6baa3eb0da6b4665f849348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc783f9825c5560494669e1425bd4b69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041447a1cc9523cfe48752dd5f80efef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f7303e4a7c610948d58b9324c4712351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2105059f544545890fdd336d1731352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae999f6854a477391546a1bda4fe74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf888662454b717bf6a4dd7b230910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670a93ca2d23aa414aeaf23dba194d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c0f0c04f853b61433cc6ce89767b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb12e11729a4531815bfc997ead6f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f742891b54b62e06a5893e2f39840a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb6df28422a07a9a9ddf198f29a09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d5482b43f7b779942f45ae09a5966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfadc3dfbd6e1977ee39a84686420361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928301f43c2926f1277d993ef26c9d83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba519689489fdda53e6e71c9659976363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6dd13a50432e9498759b13491eb97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a9ccd379add5017a847a84804da0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf5164dc45ba49595b9499875ea0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eec66cff56108c46ba36078908b80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca653b2f7ac4a697687f92e6e7cc477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb88358b6d3c78ecc372e7709bfec0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf7f6b61e88b847a20bdfee026159370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e14382c7a18b1682c86b6616c0a4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f29e740254c1be2a67e95859a70fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e9a1e9d7639d6cc2dcba4909df32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e36f40321349918772602df59be263374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d63cfb3ef64b8f42cb3fe811b0fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac848ed629d5e2f84c2978b38fc1f5a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133956d0cda42cb00e29f51269cb8ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3d0eced8dc0ad7e3e45fc0a5bca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e42782ee275b2c7034d4770e9b2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf50e0da878be5980f763ec2dd8ffae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b68647e2d0554e05d4fe355c60bb29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a7dd5973f25346bc4ef98c41d243382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6cbcfb8e35eb6a5c833492cda7213383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c0448f54a1ec1e6c1fa1439c452e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038324e1f54fb7c70cadfac473ed752385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211f2c0700a0363925ff6752c9b341386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfdc4bb01303f7585ec39874909eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e45bcc909c051c8af6c8f316a36c94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2c2d3b7cb890955922749498a141389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a74a10311784ead733d147c5df7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96f2439423618556a5da1c0866079391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca3696972889e254b482fb9a6a4ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0201503845ef684b9d5318bd294f0e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397117a1eb428cf91e0960623b00512b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f3b2b3d88d9cf3ab729a3b78b98a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c43935b3269d4f638da9c11a1c2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3efc7f534b46c6a87fddfad8ede5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8633a67f25bc2d5f7a91227303989db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1dada6f4059d0b0dbd9cd8b7296f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad52bc40e66fbdeb827e121b0baf673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f4a5ba71beaff4ac10a17cc85f40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaddce0206fa5976209e7d73ce4912402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12bd6fee2bd4a17f5f5175b9855724403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc63188e2a75e040a947b74ebe886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45acdc92132ab7d3ff8fda5cedf71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a622439372a051c88cf71fbbcf6b82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63798c3e595bd79dd39ba932d6504407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1aced13f0d4f7711b0228dd5f7934408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3ea95e990e4f4549f98f2bb29cd45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e93fefbf544cdc890b9cdc935a393410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cdc0725f96ab3fd40eeaf9d2e4036411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d9816537c9f4f4ebdcaa5abcac41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e678c111cd1a6ee88b88ffeaa4a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94fda1c95cfbc194fa1211a411dfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b01d9c9974ad68c38fae8d02655f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd62a3ca08841ebb960e741bb06ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afe52fe7b669475ed4b5db0ddd792e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b3d20867001d1d64860206034f69f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a613160442b3eeb03084f278a491f7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fc70813d74fb2a04f44451d9dfa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39fcac645b916a14ac7842f617b27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77c9923acf9d2316b44739ab36904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20d999eb63df5a6e0b25e4b493aa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf72164402dcbcd8e7300cebb03205424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9eacc5bf50962896aa7238992a30a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e03cf38a9ac3e8a2f1f376356922a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21e542bf90889d6f35780776cd3dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c56234c233c35fe8276836afced7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd86c6afb4ad13ff3c59ecd764b522f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cbe671016b4c65c0e3909487c2c74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4460d5a87cd5b87090335a2eb206cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f7ad8e840c7dce4c482cc0bb3b43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12823e83038bcdb488cff98a916d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac9d0dfffea189e1aa8d101071813434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b7e1f13d8de155d77e67d95192d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727181cdf5ae40be4339cb187f9fad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776568bcefea589460345134cefb6a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f855a1cf93c4ca743fae111cc2c9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d7d4c6d71c417e1f13ac0502c2d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d42a64b016fb6533a218a80223af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ff99b4e7584c1432f2a527fef230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c6154da9120a4971d018affb7547c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b39976dc6d5caf0b804167c698723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c21b442bb735c6767fb778e9dc24ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8f7515d0636bcbbd059cec3d7449445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ee44e34f6ee755a1db5fbf6aada25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404531800dbd302deaa01bbecad5f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ad8e0e52fee9ea3a15e953d486c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef72ddc1a8403677c9cdd4f178a38a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb35ac74d936c075f4d986d552270450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cca2144b5c4ff6ad2420ab234c47ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c2ea4285bc79a101c3bb20ba6422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44008205ff1bc18ee3f49a8d5113b024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c39f9d10883b6e90b158a767d2ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cacaa9cfe7b89a16bd73ad55ab6a97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c996c3ffae3ec177c41fc8915879c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcefae2bfee9d8cbabce8114f3e58f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e661ab5da98547ff4470d9f19bb68b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32865f7068408e473065c4657862596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed760db65e6dbcf109d57cfb028e7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326650cf2e0c04d163764fc0bf1ac0b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03892ec333387cf10b9a623e52d026462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e7f08fe5b684bafc4276224a45007463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39002896ef74253ff160060c5360e19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e3d6cfa7a0cf8208cc9c51428ab1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c10ae521018397063d68ea12b52cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7654d15a32d227dd30842ae85be1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6983591af39f2c4970c4046de0a311468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014348f40b7dfe2a2d80c643d85455fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ee73837db8469bf2942e0ec64e0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205469013e7af06871c74ccb219596a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde345b5fbe661e39c9a6c4895ee239472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefaa3a5167b48c54c9dffaba3b71bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb567c46283879df8f0ba75b6ea0984474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3afb42a1ee548fdde91a68327b4046475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf472ea595a61b59ed76d47c676ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a321bab07dd01cae4854980ee1d2a3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577710d5831bc0ea9984f9577ed521478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f3eb429e1a645b0b057558beb5fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a642af727c1f81367a5a39a76d618480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8aa5324d7a92ab7a1224f23e7a98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a87953cd04fca9ac786c45bf324b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7e85c48c977602286421846810cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d227df639124b58f34c4dc02b80e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1868d87b4e75f22efbb1cf668320485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63567b5fb4039daef04f64aa871559f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba536e72f1ffcd764d1a9450b6da6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e8d10881ebb2a4448beebbf54087488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad746408b663b176362e0afe578e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8e6291af0e4ec4e12d796a1d5916490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada829245735d1b2baec7f32abaf5bf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccba2a9baf37c71b1009bfae18323492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7b1c18c4d30fe7bb2d3f0b99da3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc97b2e60539c7d78d32e8dd2e7af1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432adb8b42da0472d67087e4d7c8f8a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e338cfbc84edb63b68e0f00029cf64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c78df08876f76d38a23318621e785a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571021dd5848956ae0300047de17e66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed0250b684f57d132708e52fcd8af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0937dc3880e99739cbe42aa542a44e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977ad92dc2aae5da679c4b6214d4e68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d033c56e33f32525afea8693bea977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad7eef5c1d0707b647d0eba6990f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7738182809d56a40187b955873c36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b871f84330ffdf934ac96b05958e4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445f0ab532103db1e3ff497295cd4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b770864b04951f7b93ea508fba35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676ddcbc1fb44d9fade845c262c1a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80334e162e40fda4fa1caaf94d35c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f170b73b86a80525e754a92dde53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d266e358df80630270670c874ca4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20e9125f23a33a54c2d9a4aafa19b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c40f7cc2b5ee65b2bc0649e9ff4c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737d804b518398765a6bf3a7bc7386514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ad6b69612eb085ea542ebaa56f54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d5d38f2f06beca29bb0f23d314c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2833e64303c3f15fce906d93b4df7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547a4b934575388d667e59052fd6ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b5ce990d61ca7bd8878a25ae3f85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ec02eee2fdd56a3f8d381cb439a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605e1fc07a236c3aee8eab8703a390521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c434a902bd88dec64da8130f3eb0e5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52742b42651856fe8509746df930b36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81392fba50b54439d071d58f7ede0c36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9743d1c975e18d4c3e631cc087ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105691e7690a4f2cf9307f8bb6fb20f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549076b25048d81df7ec67dc27ad47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5555cf85b95d4162087199b9a0893528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195005d50932abf1e41dd324e94e2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55a019320d41c2c616493f04e383fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799cdf55f7d7a4e0aaf28a280fbc856531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c00ae1c66e7f802831035981bda6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff7812cc39e8c4bdddc74c093d373d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35059e1d8714f1e0659a22318dfc3b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc6c859326c7d7c43fa7ef0203d73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30552264df27cd96a637615edcc907e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258563df2147e62bdc1648099f0aa9f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f26aadd50d042b1167c024cea07fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c0a7887efc78f4ec6d76835222a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956537eb7fdb226e5df67853fba2023540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8921bffef7f7ebc336ff5c5f3da84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d71b968cdc46fade326f5bb068de77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a2b8728aff3ecb7bfd9e2f2839d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004f7350fc990c3629bb633522aedb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bd574a7a0669019456ee3fdb08c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121523aa2ebfdb3c5dd442957680a87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699ccdb0c926dd772b25b930492bc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356872ad66e8ca5063911a4b6c8c3420548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10530cdadb4f7510bf847cb76dff8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe515d8fe32c21244b3ae60756d8c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed38bab786d06e67a02b478fda132551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c525f1b760efd0056f4d8e8f40951ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c886fa65a44246f40052d2179c160c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9a5a1db0928233c8cb00c6d51106554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd759cca46341c680a720ef96382ce6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c34456bc0f99560371e2874e42ec4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b528c72d5e3c18b5fddc42c1c69a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e84763349bf3f5a1362e6b7f0bae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dbbf8f83c18493e2dfb704f03bb4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b7ce995b96eb3910a597d817be96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41d74b2d1572c7b522a4cfd7cad49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06436e180cf45c0c83125fa75eb85c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c31340d4de27c73bf9fcc03f78ce14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807e7f966360e711c68f3d6b8b5f6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1f69f66b7e2b83510f8c7631c21ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef628e8a9622a080f94d94bda3129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db350cd743dfa0ff7bad79be12d79b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6da9d5b6f2ec2b5609daa31d6441568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d307d1ca5bf93d773d10e70c7cce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a906e7337c0814dc68012c5c451f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f6ea1578aabb64e1c5d9b9687adc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda5a67bbcd827acde5ac4e6915d0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2fa811a08911007d7581596a057a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6cf99d27b74dc84d2625c8fa8a681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f749c7b9dcd931ba124b236ef594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3393b60416ffaf17db281548fdde2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aecca78e23d3017130d4d19aad2738577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e122fa0eee5353d6b5e37339073a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1af91ff8d96639332031a6c400e73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3752f18c47d9904144797f92541923580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becdcde799ecd2c8b143decf5e72d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ae9c477486ab499bed91d9cbb4be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd67541f19850e16f1b668339a4b326583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd6a25eb9d9d0ca4ff50f2e2693349584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c233a4b8228723c66baed343b2c34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc299466bb9298e84cf808349ee6845586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374aa9d1d79402fa39411310731ea86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d6ad4fbf11bf36dbec224c1dca4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d86c721cf5ae62e7f510db9a8ff3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9126d971a4d0ee1f703eab2634c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43be0c788f253826cc57d97097d78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7a612e5317b338372df0f786fd44a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538fd0055b6b203e2b5d6de5d37218593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12307a832db75fdf60ee897eb5404594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a0a9ed609df8f1b2a901634b91ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13b5a5edc4a234dbd55d7c2dd920c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f536f0fffd7acb90b57e1ba57ebf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83743b2069a41df6089ea1362026c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f8cc114db588f8049481a6bd608b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fbdccc81505666aa7b168129eec15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d36d2f82de5912502668c0e2c792601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4aa90a1112775bdf34c801ecf09e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b147102b7284de10db09e3355122d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcff1568774323ab11ca65f3c71cad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a9798082f6158a7d0ca553e323d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d40218a3c41f762127ab20d6394ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88c6d5b3e376a9a3fbde765eee740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a209c9541e4f397dd2b65514015f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708db45974e5224b511cea0dcee521f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f306252d530d5095ac545bef85e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf04c2ca1a20c22e2b3bdd893d56b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c9eb261006721edf4f5e1ae2056c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f325c586cc077e6cf81d557d6c92d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac88d694dd7d2609bbc26186e3cb9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0471dd5f0f9a666d5c2a57a10f9fa3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91af0540f209c417e89c258aaabf3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2796256e68741b613168069a2211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d3520473ebf6989735146248e39c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd993fba7440d603db88ebe588f22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f2c73b0f5b259220f4492d68feb69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ac872babe4e9d388786acb709f9c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36718171f47515794deb30f2ebe7db39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbcd4732f7d99e4fb47a79e9281688623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8490120e5328834b216d90964ab40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7622ab5dde624865d91f19e8f103ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd852542184cbaf4d6b3b616c9ec00f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7094d60076cd3ebb89003ce9eae9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f837e82332623d53ec9868256262628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65a407f2c89b9dcbb8b6b866f4b62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4438e8bca6fac1f498fa9d0167ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578583176e99b859fcfd2f7d3a6b6fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab342da2ef1405313da0387e1599a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ade99bf0a10670b09f83619765d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a8e08755e968071a9a3880a946ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d6cf7382fab051d4499beae403dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e740c053275613844cad848e75ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1eb72a36fb30faef48578050a20b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70cbdef9988d02c052688db69c86a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568cbd84373f60964c3b7978145dcb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e928af210b776587afdcfbca5b06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1758606a34595b4a6fb2f621578961641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21ada70f1062dbf88fddce49dcc03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a26723d85082bc44adab5f7b5827643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167334f29546e8da793ab1dee6397d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894db55f7a5143a359c53d6cb319e8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ded4096b2eec569c91bfcdcf72210646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2b19ac5ff1f0348b018b3e201674647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c8501567610fc5c272e77e5fa770648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e5aee8699949432950d6130e283e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef67dad67401bed021897acd8ff952650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f52c475e9e021a51606b7313cf2270651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213bae831c67824fe5a9ac6601e478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b678ec7ba652bb42f5f75257df9e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689095fc78a65ccab747797e3cab5b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de86721ee2fc9e835ef487cedc2d46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512e9ae197a8cd0fbc05975c7871f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fdda0d4a18ab360b3053e3a8ecf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c5eb0ba6464959b0efc3cd1f02d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ac1d91a5d3415e160acc85923bc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d5b1fac7c1f07e424dfeacf692af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6693768c6a677e3c4ae27e0e9796661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3756a164210109eeda097767e672662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334ac9e4e6a7b513b614d55a783afd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014979ef6f0bc252a67b44d611689ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d17466c84681ee167af3cfd40058d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9a227a1ee910692ed9a5f7ac3587666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acedf38b3343b06d70733c202dc885c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53257aba82e2af172a585c771a03416668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df80e42a5717b7ebcc32af4c271f9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe754a856a70a8ec5420843bc06f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e0067c755565d3c53303ac5a3d456671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699eae50a52a64a0fd9b7ab75b2476672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ec6627b2c0b48a6b06dfea7d5dde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f38e91f7e36f526df8293e5527e8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb62a8c92ec032b92399f295f33a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218dc3b5af48d5fc5e71bd8d1b806e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88cb26d622182264500e2c74704f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61554485b9f0495f078e78d30ffbb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc987d2c0f87a84bd620f343eebe18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e8b0b0fcb1a18837802efcf273b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbac4ea64b993c6f937ba1d74b77c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c880f927ca81de4e1b8b9fc99b819682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4132e7f0bea7fe7d3ea78c0126dcfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd7f686efd0b58aee0afa93df08c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec677bde1f7239004e5f2ccb340bf40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406245c006964472ac9b138778d1236a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6ce25bd553d7a621322e26279337687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2313de57532af88bb91faa5b84c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b4d828e77cbe276c6671ff63b0fa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbdf3865e0e1c77f0b6c44c817ef9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4916f5cd6da070e63cfe000c7ccf0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ad9d47e5b4014798d93b9baee32c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459ec5f2a24636c00c30f39bef32ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd021227187449934923288ae3fea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a25a8519203124923a546257adde27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3407d2fa72e9d282ced6b50f47f93e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2adfb8f15e5a7639c81e1a67622c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac17f6b067e3ea2d36aeacfd58ae2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc9351cc3d6f76cf1fb0364956284699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27fc7c534de7f6829e62c57adaeb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e19aa5da37d07904a08d85bc697d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88160a7b532e2b2e06187ba8a666c7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7579d780ff8822b9f3f3050aabf18c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbeeefee7f80ef80ca054e079e93e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b1b7988f8d012a57ad0c19446151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c0a2d4873ebab9a9d1d113984e886706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38a936fb19d4b4ad8031937986839707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e606aabf5eb2ecb84d73db04b4f5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6eb74f65c9a5872a7939bb6247f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525add793235ad5cf18b2a820458ff29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91244b2d36521591f62b539c13995711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe1761a05575859e04d49fb179734712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436a6e27685db3c1e6124dd413b8e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cdcb5b87bd091ae2c9dc42ad6e35e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572b32e1db55ac1996e0488be47a2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c493e40a4c3a8337844e0c1164b5ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a4b28e7136c1c418a95c6b0853b88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebd9134f0a55a823b9665498aac1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd05e52a5e50874a7d17b47eaaad28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16a6c32da86fd01dc17ed6dbe66d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28e83a4f27642535111c9658100c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cabe2bfa01551ac67689ec68990d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd67c7f6fd2b4aa7aa18ca3270e263723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62303bccd8d10df4ead95ea0037fde3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda7e2da101b4a53bfd3bd2ac2fdeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf2d96b6e59e7d2a3c7713a14e080726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b818439c938716339787048d75958be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0bebac487147157494b203521c9f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609ea799a11b015e67b6b4bad84b7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48503247f011fedcf1e77d8802bf3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d9dce9bd79c70c98cfc6f83e5757731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daeecfad70b213ca1c3d3a3e1a3b1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa3ba2468b65c57f02068f23b1cf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17014ae772140a0a0d558e88a292cc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e5e74f0d3872ba2e603d47fcac1ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d33ac616694a2e94645a72b17f321736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732452968e864c80c79274dc9251c9b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fac98d17f702167ec462c4b4a2c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d882b331945fbfdbdba001883ba489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9af40cfc3095371be84f6ce84c73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49d76331e00a3ae554a40f3520507741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1b5d22d98eae74faf7b75676e862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef000dd9b279088658d520f0a9ec0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff4745c3387a84d72ee337a7193e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8ceea92808f54e80b489183f3dbae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40543858ad3fbe1a58b18d6d35f9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eee0bccdf7bc2b4674e2d2254bb68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30edbfbc09d8318573f01a8c43744a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b985a8b886dbb1b8189728622afaaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2fc7ff96f8d640e08440614918fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c57175badc269216368587b320c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402be31077e7520a2243af3da939d39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733a0ed5bb4419d522828eab3b121e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8de22d052110c419876ef44a6d96c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571e3e876a2ead2e893982fbd0157e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae0d8d58190029227b65e5204f72b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2a9f4174898d1cfe15a381ebe9e77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ddacc090645dc30c4049bc301cf35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b70d16094f1ffc9f4c2f24d96b42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4818b461e20c22610644f134c37161760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07705dd1ab93feddcfa56ec071e9550761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b788439acdeedb91556e9384c7ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9684e21b98dd8ed913c609f11cc849763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898ad349edb5953cff360968bae266764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4dd35a0d86cb4a75f4e77bea7309765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa977170b23892fed710a88332e0e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099b4e488f3415986b14f9e538f1f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b11a27a0f8c6daf49b7c56c28edc9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bbe7f1b4934853a322372c62f1968769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64754d1f1495e1207d7c747ec36d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab59cc0b717907813b79f9abf2a15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6aef497be2f12755cf2d8fcd99902772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bdf057ce67ca1a6b0d5d8ff31403a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4380f366a0633cc22f2ea4b8ec285c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b3d5944d666c44bf196fa48ac9a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e89893be05eddfed10e1d76375707776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650487f206da7151749ccaecf7365410777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8eaf88532be7b5a650bdc34173b9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269177ed3c1ae0b27cd2929eda3405b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f568c5339e769706f56c9bbecca12a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb112bde4fbb300f43375d6eafa1b75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6afec7d324ed9ed34f007155fe371782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c0029f4dd72ff917ad193e42de04d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7647f5d3ece36cc1882d2b9dcaf2f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2698dcc76c1f47c94f635ead5401a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac3a03780c7286f8a8275b20fd00f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b480f3ebd5380707f3178530bae500787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c4791f31b41fec4cca3a332344238788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d0835bb301b00eb39ac680ef8452789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c563279cc9e93e83e8e15c3f779389790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c780e61ad8c11d67e4e1e3fab870791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f948ff938d5dbf469ff558dad5f08b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456808de2deb05835a98d790ed03cd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaf917991b98a553e7a89739bdfe8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890143ecb5627ec568cf896641d936795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6fd2454991a027815f021114158e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df457061accccac815a9926b22f1ece2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0f2f6e3f6f22d48c9202908101e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff999a4e6892901fff89356011af024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38620200caaa6abada7becac43e23f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04783ff1a5711431ca0ef92c4f6e3a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2740a5d4326a7ef7a2f529646c60247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2ada60bfbb5430084dd9849d178b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5a282fbc055f43a3b8d4edfb3b949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa07034c0c1544a42eedfc69d69c1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9bc07201987f0761e64015d8967e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be182c4d847013ad57f20d1d3508d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf9f7b9ec147a912e83d18182515a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f93111805be138a0225f0e32e51d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6bff91deb024d1c2d9c994c681a3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a3eb9f8eb3aa4d2d132f78a09e2eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59e114310b05e96dcef145bf270a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4ca29b2017ad1613453d2f39ce4ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d8069fb4cf4925f42bd67fbc1ce3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eda27ae3a1dd73c05213f94afc4de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea92a3b4dd3e7a28ffe45bc71e466e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71514f16e9d64c75ea8d47cdd99f3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7ad4120468125662ad77af205b70323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75551ed5cf4d8a0b259e54e2ee2a3ba424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba8f86fd0b71ee5299a3626be7a1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf5027a87d9536931dc3ef9814a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a76480e034a2b932dfdcda7306be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd183a82f145dfc8b298014f61436b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7689f1c533710a9455d7e5c734a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389dff9177e8c27a0dda1c07517811d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72881f0a6d9095a9d6640106cc9d72031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532b35cf023b278c08da4bc33706f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc1e51bbcea70ff341b266b1a480933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada93c582c01a21f698b2b693737aec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded350963c22348045c3d35357c5fb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7bdee40e62e9cb72ca5a4b04945436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0bb7294ae27aba953a7ebdbf6f5d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5cd5dfcf6e7050b9dd0ad350e700d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d0d053767956f119616d8108df8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2682d9642abc93d16d3fe06389f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b1840234375979a71d1e737db81b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619cd01d703d013930a846bdfb6b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13262f626ac01bc46028503f39b30f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfd4db001ec62393a4c5b591bc5c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb78659d2d6c3088deee2f77c0a7f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a0b19699b08a0eaebbd34bd1995ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de771971ce0bdeb4f10b161d4034fc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80357e09f69c58a71daa7622b5f57748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0008c04aa60e9f5a01a62c6470911149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133cfe63bcd53fc6dfc67299aa1d80150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b5ce52f9c1641ef13af34c8c036551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be3b52bf865c95d85a68624b1dc4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7b057f4da367f4f263fc7b04de6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63830d0b7e01328d9dc372813bb0883d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70730c2ca8b089baaab6ab8b9302a60f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95e48371558b5e080ddaf9d478c0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b798b2ebd1d8b60010cfa80386eb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101bd6f490b7518afe65d64b2d0c98058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a95cbf2fa7fb1a78e9f0b4f08a24059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c10581c868f45da8c5f2d949f5c0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14fac3ba2c567b8768a81c355d2b4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673463c8bb270e2f1b9df5d0fbc841f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146e87ba8d8581cfaf524a88217a6fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4baa49843513f199334c09fc8bfd1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbddc64375fd0c80f793db3e8a5f4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a451acf25b7a687144a71fd0255cc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10030bfe3178afb4453dfd60e96ea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e53b34f5859b55f5ea63d4b49ff5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30fbff9ae049f10eab786ae3f283b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c13490c55ddb50e482e4686fdde0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab547e7d152536c7a6a804abd9516671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c894fbf46da958388c303e796ce372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce500de2ed28ad72363f8b454402773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3679d6637fd9def64fe3a1f233347e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212aa37384604f7536c167cd3ec29875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6dd94734eaa62512a0caa7e14383276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcabaef2d00d4d7180ad2859b80876f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4935d947113db1ad65f8e2348d10dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f0e66b6a9daa7627fe5b96927e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eafd9080c44f9c1832eca557723a0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c475dc6d3baecc87dc16dfbd4e6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa569d91ba91dba6ab897aff9079582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1058e1c9a7c53d013668f8e785109b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff0ac1bbab9785f7251dd6a1f34fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2ee5681e99bf85ac66b1e64f88b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321eeb20fb09eba212f201198f7c9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1fcda58f92160a88df7f9f3455ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dab2edf3d329b8bd28f9cd682da9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495fa5f616d084c86a745f765736c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7954fe4f8ce1172801d6b9d05e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb84d842f535b48d11482706168cec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d6bcea3494a9bc2dbf2243b20a0b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62775b4cc396376c41f3d567a349193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf228f504a7d505c6e69c534995db594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395118a3371aa40a72897615513b0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f4f7877fea5717521344986badd3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def190c5c0863eff131f5242da847c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b88cbb1a777eb5c1e708c7a31bd3aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4699b70906e6225bdfc99eb654e6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3f6107c554f6bb8418eb18d1d1450100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062dd890b87aba6287b7c9f4b28a264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dca07ef1878b4eded7f53f2ff07e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4bb72e241db6a29479512cfd99a34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41642950ce3b31823e8e3b49dc8f6709104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda452640df1f63c33479d3f79c6aaa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39c3113cd034cc88a3c995e13e6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ee31d9b8c9b1716c71f7c30fe738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9fa2ed1d90d36c72a758ff107123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714104db485ec8cf1c003fce7ea00e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3628b599b4ec2f8ddef2c09b4164f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42268781de1bc250b5086530068a895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e92851bde767257a3914a1b901786112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef99306af569aa19e053b7b7230818113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbfa2440ffa8029e61f6d4182cbc2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93232980754af1c9c88373ff36e2ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b826882fb0d694a135db034e8d4f5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3493b2f828775ce9cf6a05379b59d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84202b8a9bae6720315a919a4224c18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6459c0476cf41e05d60a7da1ab984119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c320ae9dfdab1ab8b065aa67c179c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d424453b394805fb2fe591594e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aae406e37405b64cf7aca9fe487c60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486473a989afe7047b93b4dd3a15ef96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f7d185a2922f2878662f89ec9d104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129562396362d7b164ca765d6cafd171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3a4f05eee8571cba988867d46f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e109427f30fa77d3e3e9bf1a7cc19a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3e95512aaa14c9f2ce2c20c297ce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c6f3c1850e9769dfcbf99b272faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38223229da1940d5effbc0aec6c4346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a050af5692522c3ff8da1eefda3aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85798d320780607b9a0088c5592e18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa5914804f8ed1e3695a9ec71f2970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7ed7d93338bbabdd1ebbd13094a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2b4910c941b046ad96a289c78410135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537658ec1861b5c506fe4883c6679b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d631852d0b1773acb371a2ef620b23f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f46e9020911f30ce70cba0d79f13c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e11ffa0cbdc7bee5356497eebdc2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349281ea011c642ae6a25729aa8682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd15233b9cb188426cdb2f7756d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064535d1e6ab55e4bae3848bad46d588142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb84839ab1bd8745a796e526fc25f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1856910f18ec4c4b1463344a74160d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4c237b7db1e2d2ac3b5fc5a7658f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1cdeee899b72f821174c11160bee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c719baef1a58740f6066e6da1f79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc3ad3fa3815938b68ecf1f06dc89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dab59042b7ff97f37d4d3ee037503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec51f70356e8cc3e187f8f91eac783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e8d4817de583010605720882ec82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd3efd1fcd9d1680abd3b1128a6da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d564261d41b97c93ef3d806284f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b17261c1cfbf5853e68fbd37f4e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4bbfa1ee9e45e609a1792608c565b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fbdb6fd46c08010054d4d38c1222156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79436942fdeda4843ababb91c49e51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6a9f5c3283328fe4869c5de3fd5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ae63df459ca7e0b61340ea9ec789a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769804f110d42994f9518c1e5a11c89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1ea3f837e45a4bd76531189a212c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160bb629ae9c9a2d145ded65aff2b00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fdd6dc050a6c7f784930673869dc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c622663cc35b44cf41af956e6bc7b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da952c340f03d0904142e6288e147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653af203332fd18ee7ed1cb0b79cdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbe047bbb02a279ee031d251425e54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96cef769395380dc3c4610fa213c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11b97ba5636a2f1d8f36ce33960a32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b56a198c3218e4cd4d0f9c8e0901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35240c75166cbc11760d994084880171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb7bf203a363d6e8601f7f0836d46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafcc36596d2b434caab7d8a6c7cdac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a64b2e7e1028378a1f1c572663462c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2dded22f801bd3026d2b64c1a1dac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076f1f1d674cbd981a02a41aa5e051176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6b2577b25c46aae45783db9140b20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d37e2b46b2ade7aa953c47ec79ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a5b5fb97bb663fd7e606c74d6a3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e332c8131c3b02aead900455ceed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510a602303d45993cd60e861f9f6a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3436b768439e46aa0acce3af9dbc51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100506cfdb9ab2535dbbd50622d80eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aaf19142bc5d78333c664c7288f91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff05a5579061897583248eed057a1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5cdd847137efecaf9f5c8b53f390b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88252a5151bb521cb56a1c6002f8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ae7e6b3f58f95b3ecff1c55f18f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc968fd2744b8f2e9d7797a7d2cf2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42b1d65600ec86ac5732f0618d6c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3189129eaf56ffebb49a51f7a16ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a60e8e482967cb1bbe03e3000de88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8d10b48796e6d92163d3196fa036193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a92284ae6e6b2758422e0c7cf7f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b3ad7fa5f0a59bc5da4684b6d41c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3142b6f117f38b1838c4ce675a77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1bf8c41d7792438bc8c33fc2293f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6502933dc6e8a83583120725f595ad9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8341d48b313332930b1b16aa1c48c04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f028c6fe45c926fa0ef48c931d2ab6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba37c200cc055169a5dc6f10014f1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110976df133b6b6db6d733c26365895f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084db5c21189d154ef0fac98e7d402f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd99d5197e5005ad0adedbd65c73e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf1d24d123f40e96d74d4bad43e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16be15099f123d57ef8038d8bf57ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b7962f96c02dd7c3a0ef1e556ad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e26dd485675d53992e023269258c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0046c662e88629aa1d132e8805124209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e370a44ce04cc31ea0c06fc0a363db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4f3199d14c1cbfae80b6cea64662211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1940a00c779421777d65bae8f594212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e4e87b2026229d5a3e4ebf16d12d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601eb32af1aa08d73cc4f22b215ee03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a33bc63e34e19f6177cf2f02d480215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5957cd7a10200a567187827798db04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb31822416c2c97ce12894a0d00b6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76c1bce355e2fa2f8ab1824cae2e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85392561b40532a616c354a129dcd65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978c4f24d72bfdd99fdbe254fc36f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78ef6bdbd1cb670fc7cf53f6cc39fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cf7c1a62f625a1d69605cc0c29eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489a4495649d6a2abda30e2002cc41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6ae351291c0e4819806eb9fe7b09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe841affe5818b50d1aec83d12db9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e60de849f1f93fe93fdba774adb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d34f9820a8dfa723c4234c76e6e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd8ffd0dd2a0ee4bc19f4e3a83624228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7a613aafc7c1275ad5372cfb737ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a431d5218a1c6a72737fd5a554ca55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f72e30da1b5558a0be57f9b5fba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad87ab4a2534c1f1e969541db81b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac755b9e8a4f5e0c9de7a07b4efea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608499c3b950226ab7274956d7a934d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd006564cf2521e42fefe907bd176f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde9884fdb38a4b7e714b08da235dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b99b19268b1cfea8ae8fcfef53f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418bf3bdac5c08c5fe64a82e912249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe004b5410661572623277a730698b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f9ec480e0e4282e778003ae68040240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a834f0cf42f0b03de28f703f8eda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743420cb29fd8dce558f64c6a6abeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9258fd9c4edcf5479876431f34c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57b664ed569c69c92a40aa956c8b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7be5f91fdf6fbdaa87f811fc13cac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a4840cb070e8776cb59bbb1cebf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94632907c98484a83a853e9fd6a22879247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafb1fa2fb57b1cde9378fd86928c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1998de3e5229d361f2b4ff7c2bcce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cca7bf4c7f9d92efe92b77afe386c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298fdb6a7ac22dc7d3380a0e65b984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df0a724e05bd76570080899db6025252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69d94d33b8cbe55bf2078e1836dce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e989527592fa814af1f16cb43153d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321e228f23d5835c86d0d485fff2d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef34a741ca80cfbd3550608572eee3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2655260837e75aa4b6d63b7b93da9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a8b7ceb1826184d72f4a185cc93a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822626c4da27b23abc23ed2d019c5c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c547df03f6d4686052b697bfa2e04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb95e0899b3ea2a17a6d88e3c66ad6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00c4eb32d9c25f56f1989359aabb16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0538dc8606c41cf3c336f9100ef6ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f128ba59fdae6dfea8f568a567c6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf36b22cbdae89e86d80c5a3233f6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00a8ee68e8073c698da02c19bd2ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f6fedb53b9230ae0f6fa91a6f17c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e77708fd56d7e28ce05481bfb75a37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc062faa95c7dca53d0a87b8965a5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8fdf3cae88de1f9efb3bfbd1423f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8d7c83bcf29f2200a0e19d8b19e39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529eadd4a707ab8b3e33a6c82851b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3026be08e6f198ba26f61bb2f1c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842dbf539a3a083b7cbbd69a9a875f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9455fc131ee97b6e4b44aa24a4e09c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551d60041652de3a7ec96dc9258a79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089600bd6bb6955696ea7806b45ad918277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32f6c7e1457c4d831fe95bbf73dd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba01117493cf86c011c7887ce55c59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc3a7333fb966cb96743424144b96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759308f1e3d83ff63c19356b015457b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092776f56438f5544912eab15b6e08d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c6dab701ce0e0f6b7702a678bf6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11592ec09c48677212b78f00b3f7723284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e6f4afba694ae079a7ad0bd1ba211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264672e47faba4c157d5c89e93a48a68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805153056080b80217cf97a02c20f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eef6dd093755460e09c085fedabe2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123379a926e755794bf7522b514c63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ad4b30279f9c611a914b0c38fae2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af69550b4fef39c6eeb2cea806865f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff49aae0e7658fb72642a7a67b107292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec855163ce6b65824102196faf78b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962cbdea43f1b68408b6e4223e1d14d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a49b2403f3987bd3ba5144f816c2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59629af2a4e7b78322ea728529bb534a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5677b439de04ad3f8d4c7c0ffbf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2df71c02f8788b6e4a340505b21dbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56fb4d16d0790f383b78cb951e0397299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be884c08942eca988953d6039fbce10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac674d7cb334b3de0fb83a61f6d51ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba82e75c46d2c8235914b2d960443302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639dd7193d20639c05db8a06f46b2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca60de41b123da6188523cb057762304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32d9b20d7c406777f95b154578d19b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fe2ff407b40a4c1c37124ef2558e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade2a604147e85e8580d3c16eb71b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255685b8349954f659091ba8a0f1fa66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb897bad5e0b7b2acf2649aac54c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e5744d66842fdf64caaf2a1bc8c99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1577b8c2d9c996dc8bbafb2d4ea529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd90b71d60283db054f88873572b63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50668a0c37eb2c527f9efdd7a3a56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e9b2848dddc9e50427a36d867ba7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d570cebede25648d4c140dccb1aa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74144a13792fd6015f327ecd62354b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeffbeb11327882432c4badd3e21688317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda8b049e8ba470affcd4db3ed06a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb36e5bea716c9e4edb88e0990d17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2e1454eb32ac8dccfbb49e04b6ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64921b340dddeb9b086e3371d0b46d7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ef8c9bae6c39779013a4e2b94beca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d47806226560dc3fa22452fc5ae479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d458428e64a2a20ec6171cfbff0ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a7b1e237f27c3005448853db80f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650d401fbf7c4c618dbf88739b43c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36953b786ea0a61cd6f8e4592220303327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94370fda69636807a59021359f8d3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace1e2cad77794e74bd82af01ad8dc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33416fa918439f46ab4e5153cf55e0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071376ff545e2caab224ff0d0c42a08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac3c86ad433d42e5907cd693f7a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc081f195e045b7419cfba04e48cc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d45e6f07ca4c10868b683f2a3ef57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd494b444ddb2606fcacc786754730f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de145d217ca6134bf4ee5133442ff6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679805a664f6d14c3c40ce5436911874337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f9029427a749afd9586737468816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc6094e5ee6c49fc9e394ddb8646d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95145a2dd108da433f7f2dee8ac5d766340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55d02573f76b0172ffbb89ba0a8e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f520634d92dc1ecfdbfbc4cd3852342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06b20c6e26b989b2f93af3cd249c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f37bc466707fdd81b004d15399f9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f359ad0070b525f6adad98ce669f2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ba273169c50d19676ae092b12e10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbfdbf81f21da1717238e38cf34d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d537b5600d04d12cb700d43116cf52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076dc9aacadcff1b86534b71e8a9826349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e614596bd068acc76c93a384a30a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5989f3b8d184b9bbb13ecb4b80e1fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a63804213e1acabd4fc8c9db4ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0c1abf18ff1ae0b9486a2b316365353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaca1c617c63de23393d513169e73b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe14c914d1656833a047fe19acdc336355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febe9db2162e683d1f5121d09ffbf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0c0cc4119c86a5fb956c4938ce3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185199d9cd155c39f75b3411fbc713f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3be06beb2a229f21cbeeec1fb3680359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592be4ecaabb1bff5c71b9b6b13806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278816b3d464015dc02d8970cbfb018361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cd197eee73d6a6bd6e0ff01b5393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b640c922e81f3033a193c0e07d9e9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c2d615cd3a139a58a1b3fce855ff2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25ff4777f3a02e049027eac11dafa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba001336c6eaae3849cbb739b738167366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c98eddf6e296c962da375c9ca326367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a195891f2d148fe31857e933b522368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de20e5c73899a8afdd478b3cfcaa6db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bec3f29f31170e09820ee01b9e4a76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf88ee0df74221caaafdf9a6d10eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39dae4c6ee3401b0f40cd4eede8e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276fac279849bb577e13c0a82834019373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823e850ec5295e15c2e5966b631b629374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a67f1b617f605c17958f216f14bf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f8aa3e99e67448140feb8a27669a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb0356329cfb3bab4c01ff76c3998377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d67e838a65f970a93201d34e92e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9664056df2078f9e0c5efe9ee8d456379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33a02360ea20b11d4dd3224176ee8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32668a97b7f0c658e4dda21e58fe5a10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf87a251ab435ac8207cb53eccf2131382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aed6e51414c2aefce4ea61d52076d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee16168ec356c16b5ae2ea1a284af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3ceec246ad5b6ef45f39045460c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5e2c88d6b1e6ca7b6ffbacd81db2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa496cc0ee602477b2abfee2ffe62b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706132a17a33c48ecf9c5ad55bc7da9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33f632e9cac0fd4d03271a9addcec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab0f07b64bb0594dc9d82b79b1006390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3fff597b962f647871071aa16807391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69be7f4fc6c5cb4987fe3ec5b3812392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92112403336411d2a63f654c6de0dc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9c45f3acc9b8454eac561ba4181f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd47c7ab10d0cb8a18c3dcba3752c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c770e6dd1a16fdf02965046804c69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee571500b0ada0f8948d568de30cb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5bc3006964a89167fd2a1ae9666e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4b42b0573075379f6227b4c9c72e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2fb9162f3567a43323c535356425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399fda26b633e696223c7adb1389af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3e3f67eb0e52fd48a8b6c69fbbee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35e6570ac7dca9846ea09821f2a13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bafee253876612bf8c8192be9b77d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a695091036246426de1d33f8180ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f2404ff53472fb21b0ce367bc65e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cd2681ffdcfb5f5e6a4e49d77e23d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f3fdedeabd7e055add5e12c3c4282408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f287e807c6bb1f191b77adb43b82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4301f36585f314ab84695494478077410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe7736841d8c7b68a7dd81e290b51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c84be8cb24cd64820a6e96c2cc285412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3625711b0423b09fb1d2437d4656413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263fe9ba65f3d3ca09b7443c7234dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcebf0daecd43bbabfb7d4193797d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ec6359a466c7a77bcc73b0084d12e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc4afa5b39bf53c663b8044a56484417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f467830559e4c4c6c353171d31a6bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a1b1e0406876060d873540d7a1a67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8320701b77500c86fe28138d38baea3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d03a650b418a2cac51344cb8176d84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759c43e088e67715476f5ee86b82e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e68e66c3f71c70cd8d88302052b73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87065c86a253f291748fa68be7b828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a09860205665823f70034a87022ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d013543f0b9fe53d9ab0beeab045b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9adc3978bfd130236a74c27999098427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819db4265810c8c26523b3f626a97ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f4c6bcd5ed4130ca2b14a9fa49e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8a561e8b990f01fd2f8d6b7fee53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c71ddfad214686df9071220c11df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985203cf569aa25f28871f1464598c16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7dddc662428d19a09930307b9d4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9690d718800d20f5acb9b43d556ed9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bff460c0b1a66ce507f367170e051435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b7e42aceedad205f11c6dedf6245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d6228ab7c06439b700cc59f2d3bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda926fa62461b12831c3b585463d1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb90e0dd42ddeb091ffcb6c5f0445439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54791a8d94a9d9cf7dfd52885db08ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec14f72bc9c44c74d1c59a5d7455b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec5639ab808989e5cf3babdd90c73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2cb6f1edf3a1cded12d83ad3411b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78e2240c12f83068c2a082afcb2b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fc708dad0a22f7fcecd281f13ff21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f5dcf6750cdc9edaacdd2e534e58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdcc867493f309f129ec89c8cc0694447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5b6e4b258c803e24ef471e212ae0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ad17f2c8db59762441300100907e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbad14c42d62950f1b4bfc1b2dfb87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3840d81f3e340fe26362fd65ea0a1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d47a5f3c94c27a05fdc460cb1cb349452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3254969224f1f349c929240549af4c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2768da1c82767ef8f22fe5acd0b31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab096b37a267d06dc8e85e15fae570455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7b400e7efbf7607f8422ba3b743c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d260cbc1e115a21fac8975cce52b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86d21cc7d001c0bea05bbdc69c7a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb35b762c5adbc9d6dd1e5a32cc4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022badafe8d42d486d9f05087a4039e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae08f5f6d06505b2d3a9f7dfd07f1cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95170df55360d16030a178598f0c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda593d55abf24ccddce469b06dc7b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7805a7aa7299f49d384731dca26a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c87fa5422a02f96b012fcaa6d309465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb66fc2d17bb97d43ae06695d47381466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ae149473d1f336861f2503411e72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154cc6c15905577f7a76152c9aec3cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa823c89ecb89974a3e45c52188f5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aef9bc73866404bb11a0c5928cf61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18717dbb6321844138ab1d9d2551c50f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6c84e50e4b459b51a4116cdbc693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777ca1be08233df841b242c2f98afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8084d61431228708b2884f3c92f347474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183dff1e6a9b0b0c4549d944408617475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb078f96b1606f27df3d740316a2c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4996760f4d89c9dad5673d84d3a8b81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3546f2abf5090eed55a756623d789478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc48fd1c749201c6fc0fcd3eab1c59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce072ca0c229ca99570fc3ace11498480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278ec38c3fd321d5c8ea2ab527d33f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c0ab52359b6313de2da5da86df0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de8f699acd112d85f07f3990592d69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a75c631f02cd991b4df94260ce004484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660795e483c1c9403c4624455a173ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f38e583a842e79f857131781f1d57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3725e9f39f67461720974769372f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b3b6746601d7723e3d2dacf9b5a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831b370ca2917d4e6953512d50691cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb68d9946f87ddf6a15312b99c08483490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4544d17904b01d2c258b06e2a1371491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f43c771fe568a0458b5ba890b11e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e408053346bbd117a67d717bed58b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790ae72db02dcf9082efaeac8f979c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425df782fa4a9016c059115c8089703495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2c161232c6162acfb3c58b47fceb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab4d22a7cb4c1c2e723a354d1d086497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98d87d9bb302251e393d385b499ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad42043c2344bcefdb9429d3c80427499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41449e302cec1890cb947877b697442500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4ede6b6087e5b4d66e6e83a19b95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a536f125c8e13ea17720d61a736d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243d3525ed8ce1367588a588e05829503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4317e87eac8af2f73652daf56e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29d02ceaca836d3f3c7be8d7a466b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286500f7050fd3d166b5146a71ef928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01447618194da96c19e9f157399f78b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17447f046c8c6d2fc1e1a8d671509ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a76047bf14a9a84e0a393512a8a4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a68f4608feb72729f8e122cab353510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f75cffa15233ff93b17f862383ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b7b50bd03eccd373c9a8e9642f6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955346549ac00aaae1794efcff441de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85fe8e3ed4be55ffc024ca2457278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd759b8fb2f2af06d5ce4a54864ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646f57a67e247c91319538461ca95f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae1ee53e2c74711890b3f2daa96f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66bc351c96334335fc0f3b8328298d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c9080afe280d3a4b4ddc56a9341a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5577592ca3897251fb8496d2ac5e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a982030eff4cb54a9dba18c079ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d3610aeba1355bf4d0747e71e18ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6225ebedbfee78f60bf0f440cb6097523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95a4bc676eea82b6c815735f1258d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d978cee61fa455d17361bbcfee532525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2cdada1537dcfa6f004264a52a8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802436ff1b4f5f1dbc3431b45c8a2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc5e2dd1d8de4c31f756e0bb16457528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c18dc58b02643ed0512aa32b651b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ce88420dde6df9693294897338ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b2572fd7f9f430d23ebae8145cd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f12b241ac7ec44a169d83676ad66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e38300adacb8a3847d0e397ec947c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d15e9ed9ed7c9dd83ffdfee37b00b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0efabac82a168c88b8aa3b2aaf20c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de7126a8638e6705650bc1132ef41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac29ab1b52b94bdb701d8783646f74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52793de43fc1bd83c53df1c561218dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e065e8a8a003487f3d714ab37f47cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17062548aab50d30a992c7a35c07f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeacf9aeecfa9d69d253157182111e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb0995520793f04a584d796e511f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a969d6aedb345fb91e3a973cf8991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6410042b7ba49bef339e002248700544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f09e2990ed988c0f4adf429599fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcb006f8af06bffc50844f28f3fe96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a525a1c65bd3c3200fdc66aea14785b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f50e0cc391185389d9a5916f7cdbd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3531766ac6648688fb21c94fa98e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aadfd1da375872b824d27164f38759550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7569fd2eb0f8b7f31f7a6a610891e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730de3881ba7082606df7ae3fbe00878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ab8d969307d5e398c80c39424a18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df624723a5c31c843637574b35d39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae0b003438539130dff5eef0fc0f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca13fff9c0e1b77b2905d5b201343a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ea539549fa2f8041f1ef7bcd9b25b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be90566da286f9500d4d4b8bb1b2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01929f85d1c21e81289d2fca444f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5eb0a746fd87128549d5d6440076a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f9749704ce7dc42229939bfe296bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a06ff302bcb46306fb6648819cd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943254afa557e08ad023fa0926f8581563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7c2bbb640a7b253c33c83f5b7867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35433a9452994d1c7fe1fa513c33e386565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64f3a3c79d19870e311af90c406af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22858cf1778cf6c56f85e88512e3e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9758b85f8fe5e645e261394c56ba20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef328d11c86e0335e8334787a29951f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583879e41e78de6c50208e3eeb48c898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fcad53c306d1a57d0ff8b9b51009e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b08369de566dfb2281015dac0798a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47317241734e183e838b9a329a84c27c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be81a5b48004b327fcc557bdeaaba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549989d1ee956971da0b69281ea1f91b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b43872fa4ecb3a425b60fd7479beac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d73b15c3985294c622a7c621894bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907537af04459d032c532140a2790f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9df293b489330d7574ada1bd61b80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61970f91c4e9902a259a9a4774c00b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138997ec05d5742764e4c78354e51c6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b32e539f68aba3b8cad9ac7d99022582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e562ad3073022b7b35169322e5fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3dc5748915df2703ce8821fb717b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93d61ee990b56d0fbeb9bd516b36c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a71254b060aa6be64d43715a6902586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0884eb6e032cf32bb7d0e8f77af5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc2e2414c562539d4d371192ce11b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50edb2e84df426eaa7303206514ebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e962bddb65b406cb67a561e81d3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27ec9ddbf588e9b614ee2e39c9e4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882ce288d3a54e8612afc9a83c5cc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932ba255f7c0a09710e4230e4e7a98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7817c1445fe584d04c8308f310f841594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602b2ea086689758727cfca069ca233595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd6b34049a432ea141ab9722f06b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aab2a15af0e919762fd02129f5184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16236ba1d32218d7c30b9b6897a6a3a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd551b585bf7812baa5cf42008782599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e18624a5fbb3f956e813a813a15055600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04439f790ada67967e7ddbae0ca626ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a28c232575172447dc0b6f5c6b2188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4e7c045c3456477a4e66956f537b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7155b51adad026d05e45179db45d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ed9c1d2cbd9a644ff74ab04ffcc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e58dbebe52ab99d620cdcadcedfea8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf96eb7781f391ffd62829573b720a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd50b9c38ade8ff01c56163a7c23c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdae78ecfa0f60abdaa02caa6e38dd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83678be4ffbdf665ea82276639f8ae24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19049a0a7849d1062dce8f60c3046e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba422e96bd8ea591469c7fca4528b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283139fc0b57d9443421e2ef11647d90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e85c6a3cc07ac8e9c21970b043bad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9661e2cf7d5527541d672bc2a3e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e752b519dc153f4d6854aa537afa3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56bf63235bafa9d1a426ec30500bd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787135d5f858c6c940304ac61ba4e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f423a6b5228425a28899f1bb7203b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf30a58aa0478b9240172301a4245e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de74a90c89401a32ee181c4acdcaac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7120e56a8550aede9e5b70e6051bb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e49650b46413287a336bc49b0dfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce141c15feccfb0c3f24e534eb6d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe5ad7887e52b309963fd24c4b577625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826e3ce7c243ddce4e7cb0b6db0bfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e2b80a1e692bbf38c1fc5aa5b980627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11351d47c24aad3769bd191ee2c10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d150e60528f0077e3b7795ff7712ede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a83f6411a6b5d8cede63f36b872a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8f5d2194235ccefcb451464d86a79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2eb69a9ce619a34ca3725a6058135632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454247e793beba0e43ef408d7ee1d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ba346995764665f85134e0e7b0c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb172592fbfef85047cd205274a7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef78ec93dc810b046a7558b861de6be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9882437c4cc5a0a8a2537cc3389fdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab45ae062e04981614e999578d38c84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb81b16a9f985b73cc2f1932a2bd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d761c57add868424c9c1158f9c89007640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb502cac2697c8e4d37162ef88757641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e6086da4b1303a4e8e14796c05e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd3d78e624c88b362706648f4525f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731588ee113fc6185ae845f5c09974c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16b15e5438a454e465ea6be7086bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d01d7717f3df788e5cd41811faae1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe0913fbff9c3fff5e7651f639f96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693a0a21d318a2e7ccc1dd4b985fe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0633adcb0679e4d343bb161a0d51e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df546b651f719d05242ae789efd94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd007feb599dc866eceb54add6dfb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1dd63924cd7790fdff1cf7e7715c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aeb1703602d1ffb6160b2bcd442c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8defec76f5e6ab907048dec9e6e1d1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167edf0b8e335753bda1ce7ffb078e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93323484d5cbdefcb7c0e5790d1351656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d5405829fc583b991ef9b4937080657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1debef7693ae8b51c7a6175a8b29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9717ee0430483313502081b116023d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002641947a4d794ac0d774bf3e00d7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7515a0aee85de049751ac0a41c5f62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e591684ce1b5a4105ed1137b947d36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fdd7fab910d893902589327a9a79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cac95597a6a3ae8bd5c3d797012f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f216f4f256b57d98817eef30427d2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab488d80076073aa5a63ba92e101abd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d451a593b9524f443c5aeaa88903b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253c98cfcc2ba5dfefb40c581a7083668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814af87a19bcb95416a880a248cca46a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bfb56dbe48cadced35f97b3089d69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba7329cef0b3e2a984680085ac56ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88d75044161e6ebe5d7c8b3352056672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8092e4536451e8de27c1b82ae251673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de651cdefd89362f16cdabf40243a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10738a3dd34dee85887dcc76efddf66b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea00c6db391c310c2ebb1ad7ed21b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fab2cbfe2f7f58ce1c0c147e714d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7099f4e90c034c8c2cd8c63cf42c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2538c8585b6904fa241fcf88dd6bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d9e2196067430e58e2cbc52be251b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b970a708bfcdd1abf70316f1cb8842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c6ada43505ff7182caea2d937975682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9024611d0e2bb05c26cc82e7cf31b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47f7065be93c6ff8e2fc1d0c0c47e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd1d197b67ac9b37ca59ffada2b92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef7acc3ac0ccf883f6dfa95d2068ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a05a13e29fc25585896ade05dc176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0293c2bbf14e96d0f5c042eee1791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdc5306d63a9adaf1496aabb5dad72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1ffd7ee2c4f30f987e74c3c3c986690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45585ae7ef272b939b0ff991f4547691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187505d34d5e4a36858281a523ead503692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecf388ab4975232b55fc7a98bac8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3eb84d34da148b443cd749978e33c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a208eb55d22ab99b4e8b601b55234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf555835861b947d3b1ffd08b23d2d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb855940712339733360fdcb0fd085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba0084556f00ac562e9feb40bedce9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd426be28e40efe19c4f2e4982f8ae7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460f53ca8167f39fab78b4d7229d26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da494cf3c2e316c5030e1319bffcccf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab3c85929517f96c069e4346d4b956702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de27a8ae5c4d7b534dc03d89697ade703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ce96cb9b0541b92d5f0343dd2fd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffd1a5a6510e8ec7e6f2c3a8ea6b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e000892c1cb8642cc3bf0fd860650b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46311878962653f0701fa6815f84221f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9abd5279f60cfd040a51da0a814ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3383f0431e4a2f55d9d4a0b90075709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf325d1c94015f7872748a1527230b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05560d597d063639e6afa5799ceace711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82656ae0ae4f5a69fc99131d902e3d51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097e10cd664403b56117a9251fb23d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02adab6e9046a1180044fcf32a9ba4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5b2c763ca32e7d7a2391d4af7d39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2249d81d45afdd1987954f766176b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4893de58fdfa86e17b3e644905cd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe769f7a9a6d6e9e2c5d95cf2ea6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923851e098ebbc195d39d917e0958e97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d30b550c977603fcffb7780c929d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7d3705358bf4abf4c9ff368c8440721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9e60d40e97a80e4c529bc13e067c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4813cc8898b9269903214d313cc51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45835d64945f3ef924fb5b4a8cdf67d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5de081bf9a585bb8827f491b76ef8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f1658113fe368a35c34ee58f62a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c486ce4f81c7beccfe4cd851c7632727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b0a38d3498a765e868b335060e62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a3b7eb1b9ce5e587e0105de6fe2fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4326a1b205c4da98853e4219f79c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0599a417cfae4a776307d0f454a0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02cb0cdb58052266a0331950ab4bd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f91493063619fc9c917a4cc7492b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95223425334d861a868b8356b83daa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402369ac4e621f74b631e242269cc28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98fc1033677228fca856811dcf573b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526dff8cbfae2dfd1a814053b2a10c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590554a80174979049763066aa8a309738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd2fae56cf9546df8c1fc16d3964f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07cfe9d28911e869a2515bafba11ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39bc3e33da054e2ff7b22005a7aac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b323d8a9cffbebceb4b37e29ce0c4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5548e9afbf6709af16c73b44c627743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da23fbe93f494e0c1955517000613744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cdf854de5eb034aec23bdd1c5879745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1575bb9103c7c8e828f2db16f8bbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7228265243bad2dc627a709cc23fcf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba1c5c57f9171cce816acd17f0a5b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484865aee015258287370bd414ed9f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858dc97a9945f024d31ab7b8c6a050750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65162a642592e9d6b4e36e312d5b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eea623395b746c4a80dd4938a6232752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de4c90b76dc3e407c5c90c384ec39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65381fbdde0f18a0cd09b848e1ba04a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae0b31910bf48ed06d003980b7294755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a510fe1db4f8b64c22e8382e55b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fe7ababc36f02d5dd88b5eb40dc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b6ea83909346315afdc16185002a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d9f0efea475d95e501d38a55a628759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93905ec221964594d5e161bab58f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2fc2a9a3ee53235091394c16686c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde4970cba66da1390e5de35eaac4c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4379c6f701326ff07f047cdef6e003763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4253285c43ec7f1ddafdf7d846d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e332891abde4bbcfbd7614b8ce77f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab4372e7f2c7d349b905fb5aab9bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08059cb71a33a018d505a03c6dd78d64767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cdb83b0215c8ab8bdca43a0fac817768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7000c246e285b1e5b9e6fb7b51ef2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0909aacef996af5c6a74b31f5410770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654440ad655b242417cec0f68e8b09c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcaf92b08ecf7a6303aa64ce11d918772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e48c1cf64ba620b177f54d72fa8bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143722f930bf978ddfce051bfa5bbd3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329660fc5cced914721c9d26469e86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f0634401f2a657233546bdc9f751776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83140f6fb7e064e7fc50a36a5fdf15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d92d44c80659f858f6f04c325582778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b377555f8685e66120c147103ab25f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2962e1816a26fc71212e0d3c64b83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72e140e834cc35e5d8e43a59587d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fca890cd278a16829f9f4c63b57a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcceef449a600306260632665d54ec6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5551a94a99b19b4f5f2a8413f590784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9e6e6c247e79d0d4966d8edf1d864785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad55d1abd570bbbff3d0eee0fc1ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2331fa5c8bb75a927dd4fcd78464a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e629e65112f636b30f192de388eb95c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081dc78abc7084870aa66144fe8bac1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7cd673f02823c729273925847525790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d62e20ee6516c051fef84bdc88ca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30528abb33a1131746570ab7fd34a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930faa0f6d29a6d4320e95e0d0cbc320793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e50c85693012e22c58f54f8e6609794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053c4cee037824807b855d7a5c9c05795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>