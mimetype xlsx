--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,478 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...349 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -499,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -982,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1369,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1489,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1681,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1813,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2077,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2248,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2320,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2449,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2914,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3052,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3124,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3323,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3679,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be6499fa09ed9a6783d4eecb0f9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c092a7e956f9d8ef69fc07a1ffae0fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed222649a1ba471b3ab9e04ba7d243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395b7cab85221fc39e7250a9e61c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8db40580a200aaf7333f29c4135da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12aed193f553afb00286cdd7d67916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e439e125cf1d4d1d011ca3c2d99fbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f350a3d164d6fb97d1c8576044ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566eea222f29a5641e003c4299786e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cded8587006e7a19ca7578449b8df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82c6ea6d6aa4c17fc95504c2b5ea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1425e4772ff18c025a4f66d5922c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d00c002566d1771ab85908a7c21d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134124404b7a8d71039a7c747ed57114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267bdfa9f5a81eb07fc052fd154d44315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf889d3f278d8497427639b52c92c6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226432153f000159b20adeb00ccdee5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f09cd6c533e27fd40e93008b040318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455245413e9642df052d42756495f7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d4db27e85214f2eb35710777e14120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a45a56fc8543b83fe91dd4a104f3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd88e0510c288d2bf6ac150dfca8c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6327c48fe8e9dd440b5e111ecd2e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45bdd3a2533ce3ca41fc947c7cae4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef31a7112e9ff8668bf35b219693b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f372ae6ef3b55ec80ed7dc24fa0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6611748caa1cb2fdd3878ff447450b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296dc3986da0b22138b62e8e850858728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b520002391f4d4996f19dd38a82d6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bfcc9ffbe00512da99d904c4df04430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385bf833c4d9042b9c1cdbf59f0ad0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84df588605c78834b7615c142423332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f4696ca0f8061e72ac2050add34dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0070ec348b41653bb2c3d988528c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069693fff03d0fe849071017620fa0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c299e1ee94dddc15b44bc4a913c68f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e29c36c53a9dc6474853efb92d1ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b5bced29807cad2f61cd2034fdf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579b19b99694251d574a5a95900c4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cbe55a9be04e4fc987c5d879dc1a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31cd98b575c404ff1c0c2e0b91fe2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f6fd8830d3ef3a1852b090352e3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af723c40dc50cd72aedafbd19ce687e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c76c807c99eb8147cd21edce962544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b206b0a99a2be049cbdd2679d80d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f37bdaca5ec2ef62f2de459e33ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd4c4c252e95ae0bc12d02f996a4a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ca4efc9c3c40e9b2284365145e8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d75844170ddaf22649e6b050b96f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c12aff7f97ff407a91edf20dbe1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114453dc5f8f107069455c6df36f04b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989ccf7586dcaa9e389622dcb3d693c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bf051a76ac294d0b88bdf029980f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9881bc3cea341263855d3e8dc40eea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a36e01be507390c87ec869b89c5a2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70becd0f7f153d761d0f1b69e7a2a27356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1182760be55fadcaa255b4a3e0aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf1e823b31de924dce4771333825c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c1985fd96ff647ac74ac8d47f0f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a306294baf1f1886248f9fc2bfd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396936ad2b77c8c3a2d6eafc1a72a5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8431e19feca76431b50ac325328b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405360a93f7862c5dd749eacb4e3b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46edc4c36748a25ea4a4841c4e9bce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee60e2875f44048e1b7760c25f4aa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf750b1d9687da7938755a55db60366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665e77c8abef9c06cb9f70dc8d7e1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c5a7b7a6e60832a4c147f006ae2de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf590aead6846a31645ac90b44ec18d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654f525dfef92cc3af4a744f7ae7fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828fa056cca8949d84dde5bb7c38bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13c6b6452f9aa5ed92e4e825224c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cdf10fd68286028b0904feb1f264073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d32033e3f24abb21cb2a64ce1d0d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd908f9eb33c142d441c05fa6b781acc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca030f9b7cf0119678b495918e4bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b0de90499b7a1ee8eecc25818953477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fee59ebb42cec2c02e99897dd599e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a5c7e59bb5dc7b26a881d431278179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958f5f23f1bcebb2e2e3d75413720480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfef4f688cc84a6225e99db5943a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225efb7be445a6df8ec4d00b96e2115382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450b047c9f1b03c3e3d12b7b91b13883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245178d21cd618acb4751d90609b96d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382febe2de7b696a96d62acff0eb7d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47da6df76df5571e27588cb06b55b6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505be1730c93e65818b2d8df6cebf3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194d73ae12024dcd8d7c2838c518fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2170723a2003b8664f43ab5a728a35789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d991fd2dd15c0168557f411f56d25f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44982b63a9ead120e7a7f6305f31891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d714eaa3b7e78b05ebfe36463fe5ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcf682f703be174916beb4b956cb3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf266d4cd61e99821eef7f3f13eeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f1b6ba6e3da64fde69ef1526d4db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80aa887d589d1cb4440ebe9a5f57b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b0fd89d43ce19a29048bbc35baba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcc2721a26a1bc1ff4cea3961dd9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b59642dc906a84e3cffefd22794799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440f7d6c86cb868eff5cd4bd9d1d480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979589b246c7aa4dd8549ae7ccfedd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea32dbc39b0324e4873cdf3ef37e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a70c717d45e22b6a083ac0d08e9798103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dafc20e0a3638baf07e61b8d8423fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725db2ef6e10ff89197a8d47699144e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f86bb66ea542539296fbb0dccf83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffae2944b43915eea4177bb7683962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2752cab3fa5a9860ba2848b8fecc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4380d267645d2174479fd17d5c20b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26b7a34fd04b8115e86578d88509a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832375235f581e33ed33c63934bbbafa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f3be9b57f0c22042fe3c50b56249112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3440c46bcf7a2621cbde089b94fab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7c249e7308f6446220ca349e6fe8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34967b5fe5ff7f1ea4abe827a087eacf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd03c0822cf20b519ea2cc2220a3a96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f37eca39228f24f862b85b8d4740d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e09a9b0a296c22fe10d2b6d31c051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523ba2c39dfa353f4d0c1360e1f822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adcf852afefd89e90a4c42b43bb40a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e5a067a2e0017d1d36ca09a6590f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535fa43931806580a55ce8d13f693e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9586ebadc947c3e5b80a2ed00563c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb5038893d1fa86674c91de3a98c58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3719a1ffa28d9f27c4ada0ea8dfb191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a4fef7f574fe7b82818cd11903646126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251642b104df86ffd8c5641adc40b8c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815484208b9f083ca0618903689c35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6fb2b09f5fb02311f1c930aa4850b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba74576fb19edbf0345d53f106905b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f056f03ed61df63d1b7a65776e07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d019b20bc4eabf8ee66a6341904dc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98359f5cfa75f1f93363519793ebd75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0eb0c59ea1afb47248e04bad7c861134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6ea52e52859e692db06c5aec3684135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee3242920edb9ab0880f0c13b1f49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3502b3e9e4abb6a82c979c65badd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692b2087ee45ff1510e47e2fb68ae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf64f9d9e2601f7c063df86835baf4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002200e1085e1846eafddc640d2113f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d31295a45ccad62abf51a82d67daf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f705e089e9738e59d1abb627af433b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb12b8fee7d64ea79da20fdb6500be4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719ed6939ebeb1ce2cfcf77e7b0a9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b21b37c75f11e5acbef568df7e6011145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc673fdd9acac3ddb6fa9bfbee88c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc42066acf0b91b66dfd08879a9c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024ea979c13164698c6be94a477bd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a107bfdce393c4e4e1ad4c059954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de58d0f5da00302ce7ef6c143ea8a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2812fde48c1ecb6254d5236a907ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483f730f8afbbd73ed339155e792a72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ec6957d7c152cfc65bd148f536cd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa7b1b524c4a349ef15a69e0308c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75071a738f15bca8eef557ad070efbeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70253fa955b75055fab2f96a5d9ed7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c66e46f08082a12c1cd704f2ee459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd67f8ecead398840f2254bd1a73f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394482159f8ebe99134d18069eab2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e34ee228867450ed8c4c2a3e06d618160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbcb7d81745666f5f88cf237bc69aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe797c297658dbb62054cdd969df8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165bc394c0e9c00eba6e764bf60434163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f13a7cee24dfafa494c4531dbc1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc236d71e13bd9cfe213376c3c316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bc14ad11774cfe552eff13af7222166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef043fd1ef863ce915f17cc60cc6b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249115a1c8edbb79eb5e551bb3cb564168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea798eb42c60983984b1c0a562be9db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859909eb2c059611808ca62668bf9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086d8230af258b16a7809568eb52d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bde03f911b3c494d0136acc29310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20411387177d5087667935adf79589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607093c6555000ec7c6938262aa550fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256c0da6961af418b33f9a6bccc854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b4db213941ecae7ce7c5638bd8b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64249112200c75e7f3106cd7faf6cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b661e40b80807cc91dab10ba23413178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4552f55775af262efb60aa9f8f643b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecb873fd16cb7479d1bd1559c0443180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0f9ba2e417c25fa5b8c63f640efd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd00450cef1013dff2df9be774b57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad23192c2be93a8039221f183cd6a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f8ac196683e23a0f9ac8a932d99d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad1a73b16b125cc56947657c566fe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4ff0e6cd38f2735803e05e946ca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6af79fa3a6352feec243b16c9124b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d021e57952861284b4c00741261a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698691771d8021b61df474b885b53d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca63701bf130fa1b4b25b784f15ba5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e578ab679b83c5abc3e5b98cc91e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323cbfc556ed181c426cdc6e954f58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4263b6dadf0c7471cb83b08c67d49f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff62fab62f806e7812b2e3ef6eca8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79bdab7a98e16ae645f8599a2b62f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f2bd60fa231d767da890ed910169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe2d028f7168dd9d4e87ac43810e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272739152a3a48fa8fa6125de11b358f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a295818ae8427dc84ce9be01c83df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8f8019a6aaba94d5bdd93576bc7ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c6e2f1368733bd71c859629514ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb10e515af365a34345250e9475db5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd10ae7b9b9a285f24466dfb66a28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb696d474603ae268577e249927f0a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9fab81c11d7055e83a3b45db4f5a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0bdf1eb3d226aec22417b132bd99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a3e30e960f8cb66b871b053530155207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff376daa02b60bbc1a627d465e2c7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e570da78f7c1236ba5405fc6f1c4fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79286aaffcc779998c61d4b5754e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9fba81d7f50ef2e827e926faeb25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37eff00c0e45c1ac3a89fd2549194a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b79a2ff94290c3b8067e2599d88466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce006d6d9de5118efa2b2f0d7407e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa77b08e485fc794b1d45985b3d8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf0a2311a680310186e48ed67cdf2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76abb18dbb32cbfbd40b7ceec545a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff460c9e4c51d1f38cd9f5624ba8f5f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9b786d6c0febbb552a1431110e90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e37d1b01f91ed720deeb42373e03b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde4a914d5dae60f290925c8af251f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb015e5c0cf0f893ed1c02f46d4ab4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d7a72a7c48a58e0b95af0e5a7b0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f5993a4d5f1aaa571a0041b70382224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3895d4f05d6ad9c2cbb3914b9fc300c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364be557742e3c946dd85772399d99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1576e35e7e3cb1027bbae27478904227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833016374953a94d3109a9e4b009c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842a32463eef4bca63bd6734c45da4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc087d2734b9f901d4b57dc7774e232230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276985da5bb7978b013a79c714b5565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b56994cc154908039e18615cace0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a42f62d147ad9c7fe713fbb7e8e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b81dd15daf66108760f246e509a2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fde7323d82cc468b4ab696c553016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d65477780dfaf4b9831144e530d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5040851d453b33bfda66ad1e0d3bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603005a9cabb49ba45c7c980b648f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2c08444ec5fb6515f87ac58d5ea8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd509d065c1f5b17f048ed15f5dd5991240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f93a48ba43b9d9b8afd3381897fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eccb60f6e3e2af6470e36294f00d64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e6815a2526b4bf1032f0d21acfc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e5ccdb3991647060395bbdc2fa1c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051d5853164a5128de8bce26a2c95b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8b3792eae334d3d04a31d4502bc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05c159c674b4764eff6979b520802247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13fc810a65ae98d82e04b4217f70ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea6ef268ef348bcee1372ec54ddd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad58533f4a732d50f45bb6dfaa4cef3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628729e5a95d281e980196c08687e984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1751ccd44931c880416ee7c0e86d43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c2bf905699b55a04cfde51ac0625d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c73391f83dc471048a0297c74beb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463050854fa110231049eec3144f376255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8baa2910c38de3ef75fd1bd50ead1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e919bd542df91e0006bf2f89cdf7afb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4467d681b85830da40834d9c84e40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0410066d6c5c84fddd71c34464607259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ff67d9ac9385c03c83c3e2594abc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767c772f70c2d57019f555d573c15f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a70a7052681874e0fb9691579c0f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434912d16d6dd112557dd5160fa1c3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcfd5a0139bc149b219ab064c90399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255164fc8e77616208ccc6449c6d8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bf9b7d2f4a943861c845ad25bf7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a64764a52dff1e2e19f3e1d94219a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453541918e97f252042ce7faffafe05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234615519467ad5c44001cf76d1b378269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ddd27d64f9cc452087ebd8099735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778b724c9ce534c24015972747263c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b442f6e95ea5e45d7f1b7ab349d48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ad2bd964ab0cc065eda5175a9ef3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ebbf4ad283a8c1e8fc40c5cff988274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b6ce57bd4b9ea46d65c1011605106275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff422901a567d7a79ae427ba6ca306f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285db2041231275580afa05100fbe2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665389b471271ab1f16a45f5c02f139278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c477e262c09a34717612e4db9bba623279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8fe4fab85c91a7eebdf13890b88f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c8745d84dc0fd5fc533d0e991764f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb762360f5f46addccc0137c4d80a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee7649693537bb9f18c6f36e8b39f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b415ce3bbe177778cb4dc567bec6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cce5662df50c24f69af43589e758a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22466603ee0db6913348339d8773f22d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d134406419f6daf3ff9704e37b81f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050d75c21bf7ed561d95d11f36c4f60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f1f641196c8f1f77af46d3fcd836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68705568cfd32e635d94ac227ff594290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed53f747e5bd09f4496dd8add3147c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc507ff2b2b1920eb65a00d99c1db80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe367469a594d1892102db064b8df2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbcbc232b97b788d9541b665a70d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa15b8cb42e8c27af6e4ba853d3ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04570a15222bbdf288e62e0dbe89363296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9a69b63c78ed7415a06ac78fb433297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a435e298965352d179a8901a580b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ed31a6287a0ccfdfa6fa29470051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2793600cf156399892898e414db4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bff521d7bdfe9072729752012f64c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aada3e860fe15b87fcf3515fbc182c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de4c5c29fa08a1e6046809c96baaf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41949ed151879088f921e9852f9a0b27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e70b27ebf0cac2a94cd0f2a8b37b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be732232389c565856de9ce37fefb48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c492507e7307b6028bea517298841307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af71c7eb9431cf46ea17389a1540a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520aef97c0e4bdd54e8338aee82801309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe953442e0428cabcc22bd4dd2a6721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf6721aaf5e8552e4830f9d2feefc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbafc5e1100b4a82d3fed783a94e564312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46ad2f69b7aaf38d9dfc7d2151afb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8e390ee1566cb078c67a10dd2b75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fce1d9e07d95acc1fc88ecf2d5889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a02f1887540526505e9336b5e7c80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd888efb825bb0e9d9ac4b8d14e112317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee529e8c4f4657f4eb65329265fc10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e37ef914b4a833374b734c65be819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6005276324a9569ce5d57aaf655a03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62055c7de78abe471ce80fc11d3ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631d2248b37bd3f207ba03c05f1773322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b0e871e404411ca3571fadecafb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f17d3fcc271eaadf7e437067d1cb17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506252fc240f1f0395c001f36f70511e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8064865a9d85f1ce397411bd9c7bc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31053ac9c98b34c43f4b2ed6b0e05598327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03680faf5226b999e8953ab78ee469328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d6272d1acd0b931ef109a72be58e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ed1d5777fb19e37963803593868d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fbdab549682977478d8a1d2e9640331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e30998f175d504ac93f09944ba81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acec2d69ca0336ca62571a95f40284333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd326ec434834117ee09b7a774a1ee08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b1e027514782ecf5eb58908ed0498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424d099c9e5ce26c30c41f4bcd0977d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38589fc8cbacfa00482f1e2fc53ec5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ac9457a70cf1370c8e5faaff619a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fdf0f889fc96f56334d2cea47a10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a08896fe42d7e375514d46ca8c307340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655ecd707e0755ca2b59ebbdf56118341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57be957980f2b863442edd8944cefa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3735ebaecaf8a89ae928befe6d49d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80529d010dce4816eaef212b94b4b74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa0ff06070866b19087aeca9013a97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98382711dcfdf77a137b7012903ba405346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a847cc4ddd8d98ad548dae02a7af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbe882156e7763a4d34ef0e04add6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63822f433cf1ff5747b45180667b01a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fbab54df9ae13d0988aa9d25752c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c705470935917a0fd6634b72dcaeb7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148ca1f5688887ad5dc3b6a7334ee4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416828095a8485aa253e12e5458dd51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710c2bd196727c0889f1a4655bbfbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16188ea43e271463ba9c744993916fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de020fd117d31b748e506e299c198a52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011f99e4dcc5cfa2e8d4fced1c86ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5082cf3ce49c061749907035544ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10222eaea9a7b76f436b3097bd155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9019093bbe79ecaef3e62005195f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4ba59cd4042f2a3803c74421a09e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1bbdc8e80af331d4a469b83b376a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b582b8182c7de04f896017e5a916fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248625e958218ed7e1ef09adb7d7dba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7be51aedab4aa08786b6ac91c15fb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328d844906a2780c6b8af749ddb9e46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c67b7a8963f86ba27d9315dca483367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c5a551289e36e74a1a89f6e7910e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80b5edd208b5054aee16f2b50aa32d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183dfacda3d5183457b1044c62b0b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24705d224cb1ca986612de2808b074f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ec49d319180425b055fe47659ba13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb67d1d9226b1481df8c40b19d8f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a676e63684a7681c3c320fe22628ac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df64261be6327f8282fe4b6ec706751375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66509e812b229f65074e543befc0d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4c29d43d3aaa5a61ac9d68b84ab1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f70e49768955218ace63ac19ecc65a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb0f275e67037493e621c87da67474379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6007068c8555789e5433607834b5d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac33bc880968c343f6d9cee32473090381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed1f3cae79aff060d565a1d0480850382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9450c7a691280abead6741a88410383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feb32afd45adcfd89802687d09c762384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40869a37164b7382898fb24516a320385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d404cdd85084e939b08d590fc73f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1cb56bc738bcd307a0881762a95f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667e33c02c3111684e514face9cbfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3365951bcf60eb880f6f2f7a3ed88a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0907867c779e351c0ff1935c5278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e709d2e495d2cf1d18f3b39caad8d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab5eb1c0bd7eff014e9afb5c19b90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff276dbcb715ca3a5cb786fb22cad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72583f9768ee4c536fc328e86f044e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a033b5760ed6f9ca767b3401266a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e5ea50f2bbb2089b2cd02dae8fa5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdc05e556e4d461f469825c48196e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6119adc1a543aba4d047a39aa60861398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0cc7076b0fc8c4682b2ed3d5f258399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d8e19253655fc7449c2ca5b0eb7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e64cf0b32c830ba1d74c66f6916de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0001f5b3d82c668cd205e28fa163402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35302f00a34edc5fda20685927b76d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b751df757819de214709523851010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe042555da555543e1c01df7a32286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b773b13d5a18bd6d0b81cf7622210d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f3a94a29c7202ff090df04dd7960407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469679203e9d72267ddb48df02601b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aff667b42cc50654607f97022f382409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a2ac52baef5f7337772a6d353dce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92170711e35883ad3a201ebb6cf89aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e378e0bdf3b2083e1480badd4d4e350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd74d23f6f607ca3e1e6f8c121627413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5c5f4ef6143774bf77405ed5a8b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae60d2dc7b8067df5adebb55989c83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c6e2e820c430212cf03f51ca53f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f5c2491a8c5039f941f34d245755417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235caa45cd73eb015b85b016379222c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7846aa4be51eb220282c7eee14dd25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d67d27156c6629ac002f774bd7c44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e1335ce4c5b106558068d9e1e0a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fcdc7eb2b755e0b2976559f7b06ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1366d24799be73567893b5e1fa5454423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1402aca23e03dd4e2726f43c1e3fae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f821ff495a77359fd11acd62927af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981bef6f3a20af0fde4d754d6a77fe1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54c8718f19c0c420ffa854455ff76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86627ccfc00724b85963d584d9bbeb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece667c047a5c0878898362554f832429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515064fac34b1e5311ffbbc76d07a10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377853daa3413db59d23dda4a0f5d02d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae89cbb246041224046f558284eb45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872fc58a810afae5d60d01fc45d049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae11e2cc9d2a679dc0d69ad03ffeb10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca65ad3e3578215a916561f9c506f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08836df6b5b3d05ba90e5422cc8d6b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa329b508fd25e1c5419a61ecedbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ee022be224dafc59986188f5a27f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b7a7e142ce514dfa3650a7942c54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5782b6e8502adf10a9ce414aa50b83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e86634a5e3b5afb83c65d116de4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300afc3332d4afbe67fb591182bd98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c4e0691a17a4f2c881654cea7cf87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71873d912113b5091634882c17d66e47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184dda3c2d490c28b3faa057a5ef80a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377b2fbf00fddbeeee8e55301a4259446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f54c1c992cb42ebe4518a88935f6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3699d3fd23e00017352d9fa8f873448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7dd654f5c190948bee3c363f1e9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e1a9055d9037755205a5293a6a98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6cbdf9d694e26ddf870de04ffd206451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916774562487386bf46c3da684546e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb903d8e0b0b219b093fd3a1136155453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277801f6599ae85baba0a17b5240de63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d182a4e174c272831a811af8f3a200455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e038f0d8ba925eef58b460b6efc5a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743cec86b8bac6a820093d235869f77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f055067b4fb0e0bea181960780ed5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696000635351057f12c66f7e4f7a89bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370099dea676a04d29d67b4dc13b674460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b48b1cc9c9128682b55f0bf4ceb28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e6af352917ae83f74aed39832cbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a52ebde6b8bf3e86f7fab4ed5372d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abad72d8c7edf3ee18bbededc2464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e4eafc7e1f98e991ba17301de2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcd203f8fcfa1a63a033372082abee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554c2b9703933edb303c6f99ed9e895467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8fc78fbffa1b528d0c6a3389ce94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39636d6273f13d3fbbedc3418ff0dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694104114f523b286fc116d75e9d2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511e7ccd6ea3e4efbc87d5d09100dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a56276d678e936ccc16ce721e281472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9986c81c0a07e28b5815532785602f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf524d0c507040287db3c0a43244637474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0846ad7a75dfa69e11179f5a4c39e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d7833f750b21dd22825f5b877870476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc2f6f2effd04268006809a35a771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b16361113ae17bf3d85f251198bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fff99b187bd8ed16be76957bec814479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5276cdf92478509903e0947ac5278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541bec4917e195297b73cdd332d55f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd354189b6e99464f17437862509f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7e47da53996db551eee732ce62fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1baf519dc4db90f181a110657c551d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b799118b8dd26d77f2ba5bd4bd9d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63091ff0f3656638e94daabc41efa4fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761702a3b28bef7978cb0ea9e50004487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ac1e9f18d20eba10fd6ff0dd0260488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410aeee9db1bc997301b8301725d60e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c45b7e76491bd051e4745677af595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ec89d54162203e72341716475d57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83794d5d2248454edd93c85dcca3e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8fed06314832a6852e3dbeff0f0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994fecd75a6f942e788abffc44152e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d0a9e398ae23f4976b5bddbd575b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0b6e3f7957b1404d3ad77334d631496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189b31b885c4f0a8281d3ec05021d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902a5c620ef79b171b954b72ab8c40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39175f3f57e36b0acef02ab26e326025499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082c293cc66c7ca018fbac14d01541f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afcd3d4b97c2ee209b35ff900b5e1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d845799e46e19f9fa24511a8e541b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1162da8fbfb1778c0540bd76d88fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88764d3297081cdaf05b6f0ca90055d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4fdd32c710ab3b758a5cd39dec3d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cedd0fcc661636372a2f6f10f63f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb47f0272c63ff158d94cb8e63a764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7646968b59b0b46a79a1caf7419d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81e6f5f60b07f8c91270030f156ef3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c12b231e8ab93e599233cf5f793b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc5a9ce15365ce672f8453cf33985511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806373990b52a0227eb35aa7cf1799b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71223fcedefdd64e3777719163ed0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d7c6dc8398d35c5019f1d561f0bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca41dbb7453b0048df644db036f188515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e6ba38a4a0d736c25c400da34b97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d65726197b1dfdcc620f8c2b2747c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d35575ecb7af4e889c98eea40ebb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1c22459113d961f8a91e3126f96d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8de91cb65ee00b94cb994325616670520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c9d2751260d40220ce00cd383789521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e8e3fd17773a424151d1ee1ba2915522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ebfa2fd80569e2e4254022850fd66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16019d0d7d724df1340b0025f960688524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c314c173a6ed15ae15dca40a1eb7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c5e892284d2dcfc731bee55b84b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4f76def4aeb9db9c97c452c48bba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3290bb1278094616d20b4fa855ec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c84aa6fa704b4705fae20b8b244f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154f3586fe1098eec3a78e8c363358f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289690f441d3232ed550807fefd842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73aea198f4e9e086fa03b269da5e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b962ccc1dd974fc2efd83f4af96fedb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b3e8b6fa33d287dc3df9ea86b16fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b1a50331f1023047275c444b1213f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a60b78d4206df02c09dce4d8ad2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683529d9f249db7fba5dac41b183747e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ba4c6cfb1a5a6bd99949ef979613538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197d373894fa03931c40c36e9f5150539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3136ea375e2830ffd6d52d79c105540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc26ca3c6789b53d5458a51c4ecf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c92f564d9b7a9bea83eaded8f27c47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170252d5d56809d8e583a3f5ceb0e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5110432dd4f32e9312fc7fc19dcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760280f9b80a7a3d276659f2e3872a1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209772219baebf3036fbc3c2c3dceb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e58ba5159c30b3c803261133b4f19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c15041bfe391959c092bf0569b196548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d28f374b50a013448fc0fb5ff3b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1ea510a115e17dbacbd13ad366193550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52076c016e2df8add90da13b4bbb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f93ab4724d4871e46c03a30105ef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d7bae199e7c15bc223745e1fa83b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a17d79590e86db247f310f730eed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6c5720daf43e58dae23fbcd02aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c47a57b10c25fc0f6a8f3411a9c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2e1536f750f00a0e15efcbd0e0e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a42bd16ce76e7083fd26d5a552784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b20a6fd92b3bab37cf7322b70ed6f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a535f418a8af82eb5721a35b4e16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e598528bb6cd01b304f807c74c24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcf3de0fa26e5e5d6d40e6a31e4ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35fb81229fba232ba5a6915828f86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd335a940a75ee45cba401b5f1280e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c0aa41c74e09720a987f10fb5326565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913bba9374763520b131a39d70b7b57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110aa6e55ecd59fb5683e59e3b3583567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa600fb5baf1621c7c5b6c7c94b3497f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6229cb4e30fc91a583435ef6b801ef3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e4baab1341be4a82a3962c2eeb91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355b082191aef68820b9a4df5612c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f3a6e1f73faf6a7527d869bbc605572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d379fe4ba5907001b0e158e03a30a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21867d7bef29def8c068c9d50b2a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44a1d6fb7abc5ed8811516ab2f849575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a098bad5ee4c14d4961dba2227a974576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f2e72805ce3e10c7107671be8ee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc26330b9bdd9ec866d01d2bdd5bc84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106670053fc98fed8e3c5f8fbad791e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3961c7b0fa8e11fd956dd1748770f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56123918930676acde55069ef2bf59a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5e594798282dec36ffb3e85a2205582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0d76010d6bfe0abacf84b41b95b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b42b3abb41f05ab0dfc12f9161ca3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284f3b237fd3254f93096044fe0512585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde7ace64028c972f619a0bf02b80bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c79948f058fd0f99f86ca2cf115555587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8828290cf012cac1d337afb27165f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2d98f2619f54703c31024c539c20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1a92c210fa9ce163a15356db6e79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf46f6ff10a5db1d1fdeb5ca1c3f49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e5eae8eec24ad0ef3df9390dacb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcdbc20625a5e25b5222226eeda8cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd60654ef0a4a8d26001dea08d8931594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1aa6207073051fdcc15a77dfc9f7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a556ffece485ae30d303c87ece8cec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aeb32a2e12d32dac7f670890265e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436505b73661b116d9480b4eaea54374598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ccf93757991510296b86f9d136b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e79562f3a8ebdb5c18f28b0b29a16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474639d91f58452372b4928e39a192a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e56614c44a10d4d6ce1665425222c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45fc56bee95cef56dee16055c292cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a46e361bdc5a4b08b831fb6500e84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a857f8622469849b9fc333af2261f81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a53f105178719a9e4991eee18ce8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbc34b61c982d620f11dd8863f4b59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68db3d06d46eeee0b661af8685f56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b7b5995d6f493d4f8e62fe94b18a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17128d3957394cd7d426e2a07a240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904438f121310c8edd52d1b516311fc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fcff89d339c1df094e867d110b218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021407562ec2d368f1344c57a06ddf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45914383519882b0972834a09b118614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a0d0fd6b4be103af61231cf5155cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb1f9aa95d1acb59523c81f411bc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f42a2a376858068f92144ea8ca8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77153d2c71c31b6179029f98d58d4fc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85679f49ea5bca26acd03c24baf0637619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27133f4c587080e1e5f851912c6653620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6b80c7d8a99646203ba5d1248adc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a01d3ced91abf86d1444a008fb99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7b1f49b2558f59efc0690b46c5326623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246e2ada7db8e33489eac08b778e15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28be7ccb11863d1426dfdea296dc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaee42deff8524eae317909af1fd55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307cc97d22e69c379740fa15150a76d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218e3813f2f80b89e120a4f6d1112b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50f53914ff8ee4bcbeff9f20fa57d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f698ace06f292d476c1babc2e5e3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49ec1b634969de4d69dc8e7857b1c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ae57504dfe888813d9673cd561e82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be18f878b560cf6dd00b3cb63255f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1e7724ce6e3d79f63e8025d61ce7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dbe588ff6be8315f22f521609cb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f769b3d762761797d4cbdbfeac6ec7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174caaca6c79323ca379620c9ac730637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7567e2e72c1813e42ab1898ccc6563e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684db0701a216a5dbc038fed42fa2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcdcf8edf25afa39ee87fb6228af71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f332c5c0476127d5d571e8ae4b7b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef61c5225d662b0f6510bafd5d9159642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc1fc3d9b42ca685f0570cf735e930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb183018be93dc16b6570a4ab645e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a142dc97cf2468aae282aa2e2252c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a438efddb2d2e1993652cf944ebf95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e4f42dfa294444156685aa193e60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2221b70cf1831a7a3dc94ada389543648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65351670b946f721324ddc01590f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564af07a38f402b3f3bd453d5239b6af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b0ed30f144718a84910eb2b1cb631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c00f551fb56b093b0933ee97fe6f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba926d060719ebe3a0e8ef859affb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741f68342653cf390880dd5dbff4e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf3d683b43b3cd129b5f4aa034f9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0ebcea4b8abb4fca8802e61d314f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd630e68953a864180531ca18c552657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec7e9db5f1f7ea8603054c0ace25d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34891d0e6b0321e8d6917027ec9dbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3754eda2e4ee6e194c6d2d76fe354660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b098345cdb79a8fd96fb960a7a67291661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a83ed6d2dc06480fb103282fe828662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2be66e547cf534032317649116df0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f58074ff1118ff28a637c0ad522f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebbfd99db4efb4f1432443ebfb7f29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211332da8d9f07b654360eb81b43b9fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbb3020f3d880f43fac597bfaa4c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2cc226b15be44e17cd822d06ea9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f041a0be3e756aa0a867184505bc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606274d5a1a094e4767610841c27d51c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336ba30652750b6d8649e0274c74ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14627bf74ff8e1bdb8fbe7598e4dbf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0eba2afc0f4c000a6524b26be330a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90cdb2424d663d56d9ebbe81ad22af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c73f5f5df3a22e903a3c77103c17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609e8b3689cf50163753890a1a56c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253ba665aa25358fd52e34abc776db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe735601508b67289c017de93b2f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e8c68f2952175cd2192a47c28fec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd076b008f603630e1fea4e152e3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357903457d1a10b93426bfcb2b145d08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe372d78f0de90f4c82fc747a9851f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b90e265dd594f68315f91b5010369683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40b7344d640a81b5de4306154382a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1924df88eb07e58a7c6faeefe00c63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3b8e4c7c5988f975b42abb4e8353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779746895805a9f753a278a7e6e1a90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1a1d585b711be634b994c9d48b1c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba3d183968a404f78ddaeeb1668e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2db406a9bf50eb7f0cfb375585e64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc7059e30701970c39670bcc20d9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf2c8f570f5e621b888fe8cfc90f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2976733ee45b07307a06bea9475a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27b5a5c5d45ce34056bdaaf927e1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff53508d2047dca83f0c9013209581695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115b9adfe23280590f28742173f50f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843a4ca741eee03b9ad3007a90dc69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da704eda93e33a74328c2e9c33761d09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945cbd671003a4af7c4f6066dc54df7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d056e648d7e743c868cfa806efa0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63acdfa0eca768cd707d0fe8ddc846701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ad9e04e6dc3a59784f75b86b0901702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f24554e468db3820107d1be0606e07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a1a1e0c6b63eed3d17523b590bfe7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea2b723f448d5b44411cb1cb56e28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d15ccc50af21b1013c0248a80231d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563abfed4760aea25f19d579806bdbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b92c510d011ff2b86107590c42793708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4e275a263f463627e3d3625ba3f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb53425bdca951a23c1624bd9b865710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25556ba8b4b0740585adfb2d7722b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db10c13aca89d868a998ff5e406776712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d149b2af4de19d59024c092dcecb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f9d293e1135fccbaeaff8d0440430714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb53e0e27d78928bf2bb4ca71d0d18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e6d6df079b19ce7d072536272e6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be9fd0382314f47c8dfb4254d81ee9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38efe586365cc83b8f0b2bbd435a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717bd43061417da685c88ab03c09530719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c3835012edd58a252fac3fc62459720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d588e0c52b66ff531fa721db41e48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7cc5ea6936a50274d2e5ba141a5cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b681f0cd7c0e45bfb5f068dd90edf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ac479ceee86c125df1041aec7aec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0126fda7cf2134772372ecce70a14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6039bd352044baf981e00db7645e82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0182bd57b36e9c60964ff68e0e8c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63870ff9b58fd8511fc88d3c818058c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a83aa8e202a21bfd2fce87f2e268e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfed94193f4d696a172751cfc9e08a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16330070705891e7fd7f6b46408be4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e325d33d861eb673c275922d5b2c91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf612fca87a5ca71a120dc68295ed1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2bfd68fed86d695edf21bb68bcd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164371047624517bf31fff7cb96f59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222360a4ee20e3dd153ad232c6e759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425759736bebdadce80c882de19d667737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f548626e4a7e7792423779bb54e2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea1c064b6fb5d6631358ca74501e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e91b1ae19babe7a97f0a3106804a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e22f5537c253955f4b8a562d0169741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939123a2b3fd2cee3fce3cfd90f22c4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ffad9aedf3cf9f57ec7fee278048743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12d36d102e61c1e03959ebbbc396f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425dff242f18a23feb680664a5715a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16fe646fad2cfa7f3badf126de4a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db517bda4b103f5e97f1f07f31b9eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa059f295439616746bbf0e4834ea7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4142f1eca06a97c593b0b572d35e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf42215ff91c36a256d4658b668174750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde26aee45c75b4b6faf46dbac5f61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0f88a2f4d8c13dac5ec7316d8cef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e21bfe38ac22b6cfe3c1c7566d6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c302e81e5bef887564f0fdbc802a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe89035c541b0ec392800b758a192755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3e17e0fa6e6f7c237cc943a96ccd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec17fefedc9b8126433ee157f566065757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390e3622471fb69cf1e6b1957be51f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14182f11fc19605253a81ef01821d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40674f09882ad853e676b099493c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b29f135be50c1fde4a3f7dfb263d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ddde680c8c83e43a3394c0fea684762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823f52d694dcdc45219a70a1a9e218763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3f2308a759d4c1871b0f5faa43032764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662360a0336d89535fba15975919d6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd35de3cea35c56d57c9a4ded59cbc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2f66cf28cc0af79c6b323c35eb4e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12dba7aceae10c742c4f96afe196ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b245c4277017256e2a7ba5c7010ed3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d912c87b80c7f0035286b02d655c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35014c06527b407eaac897c43ef91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde872c0f49361145cfea2a4c955a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085f4b08338058978046ec2363a2316773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727ec2e29cd11cd93b235bfc3a7562f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44909e7330f97a1b29c38b80f7639d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cfc1523b62e037c15c13cca860d79776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac79158b53ba393229b265f1d89e31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c26fe2389f2be7d465d93cee0c9e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be729a741332adf77851710a625a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825149652e9b3fea7cdc1775d6aa9135780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b69e353c390e5a56d553d6c6dbb06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165edede4b23819b0f8af631b48f33782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95cb39936909763e92861ebd63da2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c154c9168979f066eadb3fab30d86b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff671db51db78c2cf1262a5a64f0e670785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83ec8e3376b258f6e4220087250340786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d633aca64cb8eb55c718c8a3420f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142055e89e25f2d6e529bb2820d58d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30546183d2cea8685d1ac407302902789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b7ae113da905c6205f87d5cf6713790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba2c14a886c7035674b31924a64f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c31ef0d5a7e6cc9e01ebf2e334ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e10ec98909c9a2160a743dafb4693793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91880de7a7a65a11e051bd65f70cfd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7709a87951d37ce7bc6ad5202729795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a30d15fe5c8f4add8cf988ae932555796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a41281ef8b259f9d322a942617777797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d2f2c2fee0c8abe57832673815f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dfa50a0ecfbcdfeb264f8b5ae926d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21db315ea6e23d98451af60a42e60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317749fb82e09dee2629c49fb115926801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338a4451aac28484a75b31727c0ed6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fbd90cb45d33573ac99a000ecf5f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7349bbbf7478b8455df2daa131d16f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc37969f54844a57fe206d06a7690805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400c72ac3aa63fd4dadfa9ea9ea3f42806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a97ac53b85640f690b28cc00f3352807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588587380446fc55d87f6f0ba10ca29808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe80bc79b4c4c37a1d67cbd098dc0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5b9b6cfb49ddee907c0dcb5c79bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea3a3c21cb4aedb3957d5836820ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75aed975a5292c31eea46daf35b53a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa73ce486c1038fe3129f92a6e095b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f055989a7fe2a1b230b0120fd3b34f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424dd6398e7bc7f0f6d1ec2b21c5ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1dbf332470d43cac6bfb2e81d31e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8e2d2c6d5fec2cdf7da3c8ec5323a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f296d7df3fdf21b76cac2d6348dc2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a4e6d5d92e0d8b1b5b96d29ed5e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b0871259f64c0f0620cb60ec54963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0126cbbf8aa4e4e159b9dfa9e5cda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219512946cd5c5d3798746437ec003d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a87b42d8f6a6d3dca1b555eb9643a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1ba3b10e0e17e4abac2012417733d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f31330e670359da6f173f5ef27988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3927ca7c9ca8ff9f6b5696dc05a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786babde94138740345274c65559bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124681962c81998c80dd09aca84bc9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5411ae8c6620f982d89dfd6f84ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35770c45af0a1a365159ecad5bf98613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a978389752ed3405686592a583f49a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56881d1b021a6b9765c721d3aa4bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48bf920d96a948f186d0cdaa02988216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e4c51517b6bda86bc65b742a6cfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1159bb158cac5dcb70cbd076f6f7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d725e9dc4f8d75e7b7d027ce7a4a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7e55298627603ac0a276e616ffcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2249102e41bae14d63e44dfbfcb9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13da239b1dd02c71086ea222f8ae4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420061bf45d8fcf4cc12c6e960987c9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02911b72ea66d3df059e2fda0145687f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658115acc7e8c2b6192fb466468db4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0250ab86909ce5cebef5df9971597426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee9b385f53f65a76af9d6e68cc43727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9472f62cbd3756161bca5860be86ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173edd53a21302538882ce2fcfb653829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22b7d389da95a98f990c3e0c8477c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eff6ae5629c037a28b14f4c97be1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc327496130f6ca763dae0db265db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a97fcf9dfc7025378b630f1ab661133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c63b232b4eabdd3ac3f7baf1ae7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774a01d46a9c060b0455dc5fb90f0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe2d81828a5869de9978d733ad3fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e7719d78b0294b71c17e08cc66c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80cdea4fd14eb8a1a07c7397ff521038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2a77b9aef8bec813e72bdd0d8bc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5246ae20a28ee7edf1c6e28020fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e772860620e8fadd1e6e9fc2b1d87b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2160685aa63d673d5ce0e66e2c3e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fa85f53bb55a9b9be83d2935cba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2d8cae38831201fbc7e834885f1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4830688cce838fb25d32e7a9cbb1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490eef30114d0643a0136d5fbd89aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b0230222f43c0c4228597233f01e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899e38ffd840a8883273c1a1f4bf6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9277b494c601ee1f22ef30f550ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f670940368f838edb2b9d03c961050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a0b55966a3baab5179bd8a781465d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8172dd7ca31e5ee2b1300245dadbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f7f041d608258878c7df04464fcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e415ddc005fce727d401a7ff7c931454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8593801879eacd6da03d29f87c45055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325b1950328451d34a217eab1122fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850515b10e53cc12936f54ae2bf87657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3de6ecfe841bf550b245a30a4b45e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f829ec5306f4b2e4e7a0cad04524e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d741799439e814d87d3bc44ae6323e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbeb2eb0ffb701daf80affd9520ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398cefcea4cd1d8a608948bf168ae062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f8400144f5971c5dde272baee86963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1833384a2f03160c7f98bd17a5e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b491afca13d442376673add02c0875465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af220c8738182f2a90543cfa8dd25566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d052dda432acf1c5eb5db2e174ab8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10b3ec36d97171eec600744c8397868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbcd4c649125a0e5efd8ea9d69d94969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16166551e8d63cfc2f7f87d45ede870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e697460b51780ab7f7f8337cfb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324a5df80ec100e2b2c0fd50be0abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d43618971a865be280f07e0996507673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47a859d5187a8309dc972f8a9354474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91a5b6f63a99d917edb3c7a27dd2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce859d98597c51b0c3ab5c316af81c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab5c22c0adcb8191092d1439ada4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9b5c0e28066e4e4b3df6322f432c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ef61d3e550475ba23a14fb4096e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9be1ea494dea23f844ca9137861480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1978fcba141dc9865bb26a6a7746381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746300bf857b95b58e8e698b1904b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa4ce5a0f5d2984e82a30cfc57d7c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be2f80725197a1fdd2d063013aaeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696cd252e4e1444b20b145ad47a171f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f662799f8a80b2eae8ece844dce6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd3328bb218a9990590661130adbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42180d648adff9981dfb7136869bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee22a535f5983c1e0fb904d8495fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b4e2d61d5d5c7ebb2d24912c78b3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b14ef32009ded30c38ccda8ad510691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa5d0306d9ae81e1ba3cccc8366f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db71b5dc1d473cc45a7a94a9b2f7f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fcabf29c16c73d259efad1a89e11194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9879475c2bf08304ff5fefaaf574795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5890290dc377f7d33defc5753c4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5edf890b0d5c7242edd391cf74e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe36fdadb0b0f571874feaf9958c2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a2ddf14fe08e536d9654909d7817499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbccfce347706f55e35be75bf90b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0c6fb1df44070451b442eb4607c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ce350375e17e86815894f431a2fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1be74d157ba794be9dab9fb16ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c288be38b06a8ef0392c4f359df9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f52819209be93772a150df39032c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5ee255e84d7520c49852fa3a8363106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569172449f200bff03f130815614cd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ad8cffe2d7c034fac516ca0396685108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6d6b47537d0dce3c8cc3c80c62ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245610e5b70dfce8cbbd81d8431544110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a2e9ae9f379fb59a8968a60be335f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f367c840152b2c70f202ddf6bee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44cceabb7a88b8943f1a719c807326113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d6810ac81638d6e009669afb44655114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b73d00a697db1a246dee84c4cbc0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fdadd7178f5362fa5714d2c518a54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783af1a82dcfa33eb61df6c2581425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a400a62d3b300aaeea2ed632c458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47136838fdabbc1afaa843e709bba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017d06fe634b33608e519ddfd77f74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f2fa800382b4daeceb7698be1d8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc1c06ca7bf9c139007834c39fce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86839c6e50990bdd9b2807e2afc3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93037e83a80b686774a64fc1d64b8804124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cd55733cc2ba3c742c6ec0868ecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4aa1326bd17ca40045115f8e7a4ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd45900fae8d6cf1a3be1114d5185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a821e0d8fcfc60f1251aae8ee498e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09443a745300a692dc6221b9862737e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1636f29aef1bbe43c64d38d18eadf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd921a50b40185ce1635e67875542d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ded9b926949d6cdf2ddbfb00b048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc90a40f5c2d769227e754ed22fd2a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3015411cb33ea6fa5eae9d0760a7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6d35e729f6b3569c501e5422c59d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c12c3b070ffc10d6097bb614560c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6db554b1fe55c7ac33a6c379281fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49068850524a7ee6772983f560011b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe49ddee136683ae44ce5cea16c5e4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a8e999617b277f400929da3bd8ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e700e72feaf5b401a4e6e7047dda5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79275df86249e278b3562e5d93ca0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707182f63053ea88e390dba3d96c8ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7faa372cbe56a47c8bb2ece0c948e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f936b8b671806f5482c12c9df8064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ca76d6f5fcafdced464b84ad98f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf0cdf7c9699b2bee8c5f23bddbb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d607aae712fff1d7f1225352a1ff84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab59da9ce9c78c1920acb81852941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8536899df727bd1af6ceadb483d11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f4536fdce1172f4e1dddd152ee472151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43c1cb26653f8efdfe3136fd3e8b8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a42a8fb43b1ba14ade6f1b1d891a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88bedf364f39ecbc7f96d32de8c419154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1adc85f4bf1f767234b1f5468d800155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a1c554a258f6f355e9a27e691341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394155bd4f5bd372a0dbffb984dd948d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efcca3219135040d80d01a28f970c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791ae6952f87a845c9ee62ee3e0460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4f778774e21cb08a64dc3675af8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc5261bb895d87f18d363c5d71280161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c887fb4aba75b57d7b00401864f6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58818068f7da43819fb46af8baf969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220b34c26cd06e415f8163d863cd299164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40015dedb14fc8511d9e51ba17cd98f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0a88a3d49e5a7818c4035df75b49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a48a822c732f33810627f8d101c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe9fde4d38cc564d6de514cb713c68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f09e55712f376c07d0c0e17f47b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e7b6b71ae6e84e52148a994ae8a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f23ee5184b89a332afe3aca86b9d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a256f4ea119a1f03cee5042abfd2804172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110b5abd7eec8bf71c945d57ff9a33c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94b83d9076db052facbefc12a596a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb8f96f8fe2c614c259bb973f69cd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad425251ee41eb6831112bcb4a7227176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccfc1cf07a16ba39bd8aa055a80813177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc2c5b8b9469ecc594a5eae5ec3b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3eee56d2ba2f18611fb55f5d22b39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2d44e52af2b1608620574f63fcc17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced424744b6ff8793a08c1995dee9d43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb87d7d0bc43b7ee1ba1575024316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4fcbfa93c1f8bd8841e55e9acdf24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c8aa84fce597b1a7ef1a156b3660184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725a78546d295577d87c49f3910b63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07efee7bfcafcc46dfa03511719e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6cbdcbbdfe53691aa0ef6557fdb05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a90217ea065c96063ecef82e9578f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b516f1269e91bfee68e749b72fe3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d9d276bc2b9375b090d3632d04e86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f072d287fd6cdcaafbeefc5baf0a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aba58c91461d5117d6d96146af92d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa696ea46aa4adecceece857d82d2de4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cae244cd3f8d7fcbd2865266a930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58441c41c4d979eaae6e7b5b17cbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add07ab7ec51c649b9ff0fe6a5ca997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc148e6f71b359fbda745451ef109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876ca73f41d861ea0733e55250f468198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc43bb7236be416c6e9d66fdff725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb1bc7d017b83431d597f0e48438ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976ced604a71d9833fbb1294981caf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8333ef6201bc2e54458e121bec0e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a46eea75ceeacc9cdac0dfe147be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01520cb533591e16cdb4f67cae53bc2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e40cc366e51f8f67f683ced81cbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c24c86192c40c6988d5d3f2c75b31f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0dbdd8e8cb54254f0905c76ffda0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2fdf2e857ad8f2097e71cef707fdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f3d7c1350d1639db5baf24e7c644f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f078275db140922389cb037891c914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8e773a2d6ad7bfc4f0e2ed73502a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df4796f8c1cb9d979f596e1067c17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d52c3cf75a9401d9ad253c1949a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd066938a75ccb285395a3dd95bbe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a46c4a76d2365b8d5a3e4e31bb9c3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b87b196de62c3240b9e89a889603b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e9ee4c512697a29700d9d42a09c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc560b8059cc7fe27b043bd79381bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a24d6fc8680a42d5fca3c82349751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ffa37435536ffa91214a4f10355b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee621570fbf9dae67e6e9b744cb10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01fd59c9a467aaf2205550144b20a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac062424f0fa0e620726a6cf342a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6d7f4708f3c6f602a59a1d53ad43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e9f6812495f61249fb7bb50b9119225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424434d27bc5b5741b16dfeccfca57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcaa5fc1f8048996ab1e675c4c8308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f7185707878833166a483d68c1e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af469f3732f373dfa5e2f42c04dc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ac9b1bf8720dede8585cfd0cc56f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10e132fe19f6a1601a6496d3f60c05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064fdc5d421f1100d04630e5c4938bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f5966ddb9d6f3d34b7435889ca410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63692cab3f7edee24867fc97f67e65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c44e45dfeb8b90bb3fabc15a1990c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e615d79698af49f13b5e4385b8d8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6286948cdd51e9f108045fcb397a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245cc59137adc19a91b843bb53509a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479043b1d4bbbea03094f99cf3a12b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abaf6caa8c16081423d39ddc21e6f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b174bd0b5ffd4b53a88b4b6d9146c4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32ec196f8300f9b27a91bbaea2850242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6655cc8e5e75a15bd8fba2212e6188243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1b3a10c6e96b0802f025a89ed3b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe69ae8f98091a82c354a5b18d9078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71770f9dbaf86d4449dbb5f0ba0387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4808212a76bdfa29df4c13f60d486a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812b45f7bac88af6604e5524078829248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e33de36f291140c47f6afaa0d2dbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb8c75dcba3c7dcc4dba58f5ac41a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f86c19df482519f1c0ffa3dff8f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300fec6dc9b396ad060d30634cbef1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd3da5a6454b68c36d214038a6885f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f41ebe1506f7a1b8b589ce93c3ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667f20e5e454f2fa4d24becf7cc5341255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba015d220704524148078a633225a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a6be759a8f2d16bbfc6d6d1d5ff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7bbc58d02ffb332acbcb4c1758086258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c23bed454728c0dc3cecf1baffa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bd04712730899a4c3f6753bb275b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617f8b2ea2ab28f4d343174612de47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985925d7f55ee54088bfde67e9566f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d81bbcce47321e901897979e51a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b86e8be5f8894771ea0e52ba9a66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9acbaf36edc412852a17e9d02caaea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac5af523b7b43833ddb627e75363e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380666cde504836609dc6c2cd26c9b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68390d124800528b3bc8caa8e6fe86b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398413f607fd3a98e54b9db9d10bc026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6999d166bd541a1a068ed4b04e98510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80e789adb8870b6243659cd8fd1be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb04a6076c3bab38fd62d50e8850cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c1f7c4521428757ff7ddb286a1ae9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083578d81eed2446260f927e8c270e7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e951aae50014a41119d8a452e91fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72393d569e3b3b01fd9ee6281811bd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadfaa3992c77c09f17a2a095d89fe5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738056bea6d7f130ae367c17ae68fb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45820cd7e22c6474be1c00075cfe6ec7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5c87542ef083a5d23af33426ba05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a10e3885cd2a6da06879569e27244b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eee4955df1d3e5317acd5c4f8f9503282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4aaf346a0a023f8a75af25c033289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d116d7ae6f1c8368c1b18aace152d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d173af48a0682337c416ed32e8fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322aae9081a494b0dfaaf320f197fec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cba075a60fb547b9eef2620ab293c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa118850e6f0db39b0ffc65506e5c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84abc98e0308ee30eb6ae841056b913289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a37e4fd9c34a9841dce9c8997b10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b99ae18affa2843d1b448464be22f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cade358248b6eed6fa400d5ecad604f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5769bfd2bd6968785fe8769b9a77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcac78f3a178aa5899ea15e781733d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de55b621aadf233d5c052c0811cb51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e4c42a91b4fda20a56a1b5181aed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0797b9088f843148ad5564b8dcb6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e97ab58091ffde348df5051dbda4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb62509825622b4d3f2dfc4f915b58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426934a7d1cdf52e69998d1184deacb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d66db8b289853dc59d3d5ff517f40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075d66d86adc31823822ece9159f8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879d29d6f2924b30612d077c7cd8225303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185980c98a7755de4abf6fb5425ba5b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c735c30383914dbdadf7acba5e5197305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d92038658768802e269d02e3e3f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d6e1adb8edb028c6983e6d32eaf9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe681e8beb79286ae27bbdecda22f55d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900225a265e0a07347bc9735e7cd1cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957f01e701eb3234b16b5248bcfeb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b07aa80020887a9c01bde56f6fe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12a39b8942983fc7e303805969f69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6abff3e5e93a10742ef07405c076b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03a5ef3c3c5ff3f352f424d3c53283314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15ee59e5b97c69d2b9d8b6177123c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082838b4bd4cf370d03f6a8a599fa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650fa747450ba41fa0532cec7ebe65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027a9a8caba5d087ccec56418db3a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a78bb9b54b5d2a2304e091665083319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f207b81240d27ff5d81a18c059adb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d2af504757dfd72952a4425c7f15e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071f39e3020247fbe6f2d05889be7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b597967e4a91df56324e4c0b871e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765a92218d300358f5db5c7cdc8e67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0200da3937db15e1a04ef7c897f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc63945033919aa7ed86e94ab5cf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa019b2c8dbaabe7fea70b2e4a4344f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f945e534b3340d58aab6d312eb7e7d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca26d35fd24c1b04b94ecf24e980a61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f647d3af325254e4de5f64612babf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a4785e9288f821e0f5a7191660aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b825cf96f0e4f7dbe928acb97e46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55e2c148939ef689266c9c05ee538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c1475f65db6798c139015a14195b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aafb60571f8ebc8632ed0ac817823335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724713e36c5e51717fe51e02e9934b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6f6c146498f12c3a2ba90a240bab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14d1f8fbbd4d43ee078d2e6389991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665605701fe2d3107c768dba3a6ebef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698a5044f9838928b81dcf75437ab2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137f917c2d5c1659fee4b516a4dcd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce99f3cc9c4ce7cf38e2285d6852ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99759b9c5efcc2f6b9ca54367904d6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a14af15d1dc9df6a2c782ba6d3f0ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005d54ecc102f93eb88137411015b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f5271812d81e6afaec54e5fa3d76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e581d7d1c33308c9238ee5cc76f74f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105698e8fe0e2a1b235cfb0b1acece348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438d8450e988ea7666279f10fc9e0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04352cb251a4a518f3d3bfe3310acb4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd408161c5842ba5930783d99ce7e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4320408f0cd80910cf03f88ec02dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe4c4941f7b9a3911a8a49333279e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091b1486673bbdbd63cf38dae64c38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91feb8e467ff4080867f664ff8cd48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4bdc9e656c30b0fda3bd6429554b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbe992c5448a9028b324a86f220d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc98df4d77ec43de7162641e1b5df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04859fdf61a386c6bce6b6bca3d5eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb7524725f069030c64d5cc911b51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e4ede135c5a2838779b1a941fb9ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6080ff0f478541990f51bd7a942e46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931f63ef55aa1f717ab3fb7adef639e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050af1f8a8b896ebb6e141f624a6c04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a8891bfe09c17639f22b585b10f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654a8ff8322d156ce2f7059a35b89b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70da1ab209f58fc38434e69e8b59159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0344a7cb5a7fd0885999bc0c4b4df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0e2388dd77129ea0508fe360b0ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfff4767352450a4b3138c3225239b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a993539c0ff64204446a25cc9f55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c0b1c52d1f8fba1fd4b64d071eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cde21a7b5093513da41fbbd23904373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e34660168b4ba992347177334e8d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16bebe1001931b8280ecdc69ae103375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89edda17601d5e3c71911d6eb23e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbccaf92a538a18c92349ed5792931377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f2c056390aa3b295f34fbc84d68d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5e9e6dfdd8e1d01a732f0fe459e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7fcbcc1448e2e639c1d6f2f9c0fd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6bf69a8ef7e3acd5d3b701b3dd2fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34bdf0f5da77b44c18e738e0d290e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14a1ca11dc6b094a7532bbb5cc516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46a2571ec73114fe021ed3eafb6b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3585cbc040837b99148580483eab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78477a43fa22caaf6f6b2e460fc905e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66032df1c3037b080e5384765aff7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f4af27c4b17a3eafc8e7f31d4eb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f8c550b40d0425b385bfd292b317389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4468201f36a2a8e27a2de5b873271390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b9b24bc03a325c6c4769e77eaab9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54371c8c1a7803a0994cdd6e212e8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff36f3e2ac2b57a70a251bc7ed77f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8b99e8fdd6e593ddc68f5a743154394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a0690969bde7e76706dbc10af750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c6b5c361cde3a4d3fb261ca283cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae6a4fe47b8a49b2c3bc88e605377397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b729c9aef7a42714925bbb2fa7b150398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ccbda8f4f5819a94c53b4a1238a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eff5c037f259128f33d3a855c9ef6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccddf2151291b6f32f4b8cdee3ea5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff609f5e9ed77c454de5f0873ff2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a4c0332e7a039b2dd7c985baf1be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54e8852d9a2c6993fdebe4065c91d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a73c21e57b42d0a1045e7aff72001d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18921092cadb404cfac02a36d1e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d203bfdc6e88f07764ded59920e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c5dacdf7062a479f020cd1b46f72f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76205e82a76263bc0fdccc907cb3bb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310ae29153ae6f932df96cc25a64f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c945c9ad065e63588ad96801478f16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e189886bd0f7007df2a63e03c85466c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d50d8e34443daf95725e27fb7e77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb268997244c73028073fafe42152ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e04f8695f50bcc6a350921c23c787415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56d1307c65c0e495840fc81540588f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da6d9919415b4a838dc5b06b8331f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081508161b1af5addaf3775718179c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5193fbd03759ef07c5ba8249611113419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac61dbf9233e5e47d82f18baa411419420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c49b88c1f2ebe6e3c365b38e2a6d11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b210e2ae0c09fe4f773e63ce9561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516b46623c38d9201910d3827ab5cc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96130e2e3e2f8f3a6bc218059665d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33556dd26400fa183ca596d079dd558e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b06200867a0001be93bcb0f24ebb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e5936b64dc96eafad27a79f8204b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403d1239f104aefc162508d410fefb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d868fc582c29c9e2b3c184d2fb24e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de593afbbbd997fda99bb92e0ee22c4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ed327d3b623b322ed8975bc9a8ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289c4bfe60919496cbdea2a50463a16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4430556cdac45c3a3dd8e311621f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecd2dcd098a3baaaad198b9d256fb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d1ab1baad8c1f23f518562f7c0c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37fda760bb6e7479f13c14ab6a78ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc1aacad76cdaac3815b767870695a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae6ee007486980c0819e6849c6bbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16d397d134444a32ef7191a139b7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0835ef5778a3e322a1844b1c9179440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c734881941279493545f9512c2210f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc648891df6cbee8eb4d88ad78887442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e20dfdc535df4464d707220b843e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30340ecb16519ef944451b32d649f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36bfce1f83631f18b62158cc0cc006445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5e8a1ab710a3000665e5da02947a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee161c896412c6f18d9f4e98d79bae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0708e280850a8105e4e67afde5b18e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743dbf24176e413cf5425092cea688449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f58d22409c1a04459555858f02d69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea227170497f30edd84936107623ccc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40da8216c6e03d0ee7b780a966d7f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260048d6a7c3fc71054c7ecdb7e23636453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c1b411c3850e31d9ac8c1a513204454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad94cea7e34e715396427b8c548d3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4407ea6a8e2d904aa2c5e86c4e197456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b43fcf465afe5aa9b1abd20910151457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a67441522382114513d5cc65d4b76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708d5dca4db3d5230147ec4b7d4bff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981ee0c796f9f286d2a810cd3f0427460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eacf9ae3f37457ce586e4756477b1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe18d76a4bc2d3cd4319afb2107492462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d9bbd9bf57d1aa0f0e86fc9d2dc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736265c45a50e384a283f4e39e3e1c12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761799b54fb16ba857bb96be73162a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957cc71ca4deacc6b19cffedbbef3c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f645da1d6126627f63c53a85ecc2da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a7de927810bce80ce1ce33ff272d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c91e92accfc1b759ada25550288a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce0eee35b3794cff4041a604195cea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d32c0a168c8bd987d7ba0219b9c671471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167750ce252bf4d1a231ad7e125eb396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37a1420e4ce52a902ab4f4dc04783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2255061ac5e9f60521148291802ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b76919ac370b4c046180b670006b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ee675de1a51e565f3038bf67fc10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0e4214eeb4cd5d2b2bbc6bf6fd2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17f3d79588a7bf384253808a8a148478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57edd0fcc6b0bc2551607b390e9e202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90fc24331bbcd7aa60dd64b4b6f762480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a4f21ecabae835be319b8aa58739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ebfa25aa9ebfa5f933a79d7f2fdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d45ad7e6e0c9bced29d99b1eb00b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd29e2274698a3425cb91eda97ddd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cee2b6f11bd8536f9d928ed333ca3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa59170936f8de3d4ef982adadce707486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42f140a3d32a980c37a680f3fe75a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462355495f426b4b14a728e7499d887d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726467959be34794f03c1700eef34094489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c69a3f626404a1e0e8a718bf45107490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052dda81b23069e75321fd23ff4eac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5807b1f0af712414c7e4190fe359492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9a9d2aef6b0e0f58d6feba8e5b5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec125b9f2d32ba20e8344accfd424a8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191810e556b912930169b3fb417dc3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c048b6341a4308dae77416aa3c9b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083399c12ccb484a47a519d4f009cdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c96c4d9e9da239b50b0742bda0a80c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dab38049bc345170109e37ffaa25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673cd9cadac8ea7722fb67a23bb915500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cc976df65f6020448fb3563539ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeab556df3d54ed0a155d0b9829b9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa39a0d681c278f4f00df1bcf91185d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c4227d9b553d568a98b4b24cc905504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb460b6bcc201f848363f6cb19a9d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d37d0aad66c66d3815b0d29a1785d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293bd241d60667f5bd9718282aca6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a09a7f6e7f025d5ff484923b2f367508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7028bab6aaf86bb9761c0f60f288f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae430d0427b170aacb3fb1746a9faf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf3d873175e6a1b1e118dcc942948511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eae5fa93789f8e56142cb9c1d7875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5778b8869f8d91ae5d0e368091705e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fceced15034c3b5c9b023203baf484514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9728374add037865af76af933b60ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a3c9b7ae99758f072002062da95f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fa3ace79eef763ae04b9ba720b6bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5561dc6ba3d5738780940ffba20bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb318931aafd4acc0cfad824070b942519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994d9cac6cc65a7cd7d19a3dbd7661520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf303587aa3c4d6043cb15b156de6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05d33b073ca72e9f8c00a0e8eec97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997d6693ea43efade226c6a5063ed7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60afb75fad01ea250505c94f6e36961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724596292f73407fb40433615c0a8de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205ef7c32894fa12ba86b78c5cb454526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f44a53c3f35fb64c7957dcbce9190527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf97db38a06cbf404bdb706872cf1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19826f91999155be3a3008c056616ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059cf2f459cb9713096fce66f7fa383530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1347fd4332fa85a807ae75689478b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7752848d29e081df5dda02bbdeaa318532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035f1567b35a33eba771f3cde4b67a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109a2fecddf553f815630138fb1c9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbcb2f9019f4d021ddd7914adeaecb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c9ee44acebc7b941cab264d7b84a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc2c77497ecd6776310e5e356f8bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be310d57d7ce47323e10951879036090538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db1bb61cdbc7ccf16e137cffa745f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c0d64fdefac9ec5af0837fc6885a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dd74103d5a6a2a53fe477afa570ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ff677f59b75562659c42b30c2af1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade43ab2d2c0092b87deee4ccda8d031543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a34d5f0f75da62ee5a339f54ca9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d872acda71ef1e39aabc1208a6b60ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe663c054fb6bff29d54e1545bcb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83021373a6b52e7b866c9716d1bb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53eb41de0db983b4d3d20c2a646d43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d3f03c62b562a5b8f4cf76317dec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a725756cc01cf13d2fe3811e73775550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec427cca13713b610d236af104389f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b0a82c5a95fec4b54f28362e2ba17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eeb0f54eb4540da28a91b7ad1f2d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b513af54611d2d0ae303dfd84fe6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7b0062c4d17e5687ec0596191917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3ad7e3b15338ad35fb9bdc9478cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f294b19803846c57d0d28a579f1f70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182590cbe5480e8f838ee42a6b713f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c682ec67aac6ccb55ee498cdd8a1132559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829047a736006e04d44ab2c16d7b16b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8d3aa9c29a73060ee4b90658334dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63074ad22c0c14535b4fe4c509b23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380b90890e5271bc657a856b7345895563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897edab03b5252ed82ee9ae4daeb5a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e67501b2fc35cc33a04a290a0335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fdc14e42860af12b3bd5570c3227566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2c63f067424da504b5256adb68b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7199cd62024368c599195f934f4893e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525196a9bdd5416eed136aef735994bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df61236e5038c2f83857b43c16dde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6010ef5905759225fe4493c899b4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676556e0ddde129e663570079053ad5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54901311c42d2ef95174287c5c5aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a14159f45c53d72fd2ad391e9743e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ec3c8af8bb493360d3ab38b21a38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5855a2cc0b3a830062d57b6d1a120576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933dc26792f41c4b8a4c5b769173c0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fb677025295f96e21bc82229393c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b814b534f537483848f62dc9f0ab35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1153cde7f9d42d85bf4b534283f9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68de9f028e8dd943032f3f7a57b60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae8f684aec8f696616cccbdc2e1f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed1fdc7f8180f14654c4cca7d2c3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036278473aef7e12e55b80d2099e33cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f781d5aa5e9e2f20a42a633d3655585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e0bad58c831691a71da7ba17d5f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12c1d798daa6d924aaa50f2c15097c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61952fa2fee74de20dbaa5992cd1a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7094ed01b3adb50982d9ed7faca7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b788021344c5b2727bf961149e3225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c564d3b90428f50d9ba02a6cf8d4ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94430db6d630f11f0b578aa8a1734e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506161a9b6d71eab513251d483a42ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a5f4d3c8ffc959a16d6385cf9c47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa830ceb794c61882a91bc5fd07df38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c15950c39781de018fcf441a3db5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f03fc29189e0770c55b5efff5eb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10f76b995694cbe97441440173ee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60e7a3469232fd9ee039a6bb1a7e08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf93ed0f99f11eb98fd7b892be9d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22deb5347666414f983ce1a925453c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896bd2ce4f225b53fb1d213587fc6ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909937da26188e1ad79f98e96a876d23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2df2c9cc21ba89b39b030d095f681604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4209af252846635f5b0e502a1fd172605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7959bb34d9bb40d981ed830e61d44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae91e96e341d860afd2131421e53dbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5169819e011b60273c65eddd7320608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99048b617551114b09b4a0afee1b5f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b083ac9be1d5352da3a9942a1a33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881396fc65e2f96f5a36eb60b39cda5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95046c4c096749fbf4ae891d3c6d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f03a0945db914094b85c3a9a7f51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c5be157e8aa06396664c3568dce3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84874679e9b0692187f35717e72b12a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4b6a678a25cc252aef4915ba5cf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7987e80cd0eebe2ff93b5edfaf931617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ace81dcc7eb7704ea204cefb5377618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a88db36b514128702d8e95c6d0e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d7dcac3721d0c93e2549070c90aba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed9b640b47ff50423f1e1370ad5ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4335a4d4cf2a7bacabd753951740622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6026a5645a3e858b01d0420f699a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635599f99efded9a1f935dcf0f358b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf4e5effd32738a73063698433ae20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c755ff0955da332697d37d2853e109626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c07f2331f224d262b246a4f5c293627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e77860e10d493fea4ad230ca23d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f28b4bc657a1faedc9701ededbcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b3e4e8cde7133398dc49ce8e20bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf4afdc8f878bb8929a5298cc0b29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141e60e5c0276d135d51d2ab3ccd4c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb3773c0c4e0382bda5cd1b6c3a7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a1f4d38d0c84a858e9fda97794b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a7e473eb9284cd0a5bdd68517987d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773cc4ce0b9dbbc83b86740e39c2fd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb99da674c2d0ef11b4e9f9f3189e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8634d905eac5ee7b65013f25836edc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b8f8a9d8ba873d2ffd7d722b03626639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ad6c9fba0b6ddb02c277827c35d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155cbb4c50ab4043103f8d98a6015be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e422264094dc6b6dd7adae772bf424642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984897198092d46cd67527d55ce7d74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ad8be4d45b3b109d66ce62fb9752644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acffba26be1938e342e61654f8438e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253271f5ddfcb90b5a484081cc3e2d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937de9fbe35c7050fda0df2b1b32ef1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f410ea7b5c25c250cd0763d6de0ff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66b0b6ccf918c4a90110b6c71d6822649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde62eb64f41538402f6f4a590ee692650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8b0b2fa52ff6b931eecba9eed094651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117762789e991ee35f909c07a7463b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d330edfea3419dc2e7d576a7ba8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b35e38d8b6294077a401a8acbc1b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3ada5ead610d6c787caa28acadaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc66f5ba9ab44cd22b86d38698ddae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7b213895d94bc18b1ae6ed8fba85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47de552349d24bc8afc390d1952272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77735a49f0a7b79d4cafc3e16333120659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79a11003f5035394f5ca2ccb11b8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb84881d78328234c4045100063e87e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1aa96b2da3456f05f5d50a5f5556662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a79edccf763530c8917efe2cd6bc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb51f08e71793ac08801e894ebc90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca076b7d9049bcfe0f35f5ab3c90a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45c6b48ada12496ac8d941c6fe96b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4225924a20f81ec629c167032770d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8526514bffc42ec9d45e6809c91c3d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb88c447ec0a9bf55c47a4155bef91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac6a2595857045d92077587a6c584670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9766d34472fa61731a504797368c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa04e6061686dc4e50fc90cdad8600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ac15e97687d406b624bf48492ba2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37d414adb2210787f61a2ea924a9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404580e7fe638e9fda2269136513d5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d920596b95c008bebbab098f6219b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbd7411ab2e26dfe90efb50802265a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c683cf474b2afdb1a38de422c02907678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b68e5da1a391e2fbaabe3b8c264194679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a42aea3a79c1d2bd6db8d624da42a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce1c360871534a3588f6326537836681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900faaabb12256ca8d5453f9d20d95b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffb815034ba36111355f18cb496233683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67c7e6247a45a828d2cf2352a49df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c17b3d30f73fecf6b950a19e53943685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393eece6222dea721d11a764e9ed03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d61c5b60e11bf330f7bfad8da71ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38861b371186eb56f47834200f2f51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fadee8d2f0be9606d44fe00f0451e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22698a066e30a16331906b76ab1cbb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c0531f20e1cf3239d1ec3251c418f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11279c899a3b41d94dd7fe4cc385eec6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49124fed1da5a089092b1b2faab1c58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac328212afdcc27c9b874bef671cd0aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425e1a8eb0d51e8d257cdfcc9a7ff5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a85ca0a1c62fdfb6bc4ab36f870e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91ddfd06fd35c2d338cc32b630e5c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480813161a7357f3bd3d5625307cdb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0232e0e2e5c592b5aee71849ce6d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccac2b2f716fa21d9ba12bdc4c7f46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f916d486b0393d68747700ad15c88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf472468bb7e4d36346704e49283c51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244e0450ff60f39024c72c0957d459703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84faaa0c45f464596b5b8034f6750bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf5436cd067a99d10b322bb4afeaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a3190628e99197e05c7bca44834f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b19de00f6fecf14a46b22d775617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac26217b65b8ab84e60544df365c8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b560d63bb52a877f6a91c88cf0283a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928290cbe334c3ef63b17c68e7dca75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3523202499eee1ad02a80ad1a2fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb623b72a542e3a6233b0503bd46d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d0319f7fbf2604c96d513839952e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56dd06b809c2903614ac4488c6c65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00581e62a86843e543c27eb1ad18d4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd537e888c3cc0805b8a367fffaaf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc9d90599674470f58459a99d5e43f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292f33cdea9a7914efc1ae4bc4e63e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6f14d43b067a4c8cd5beabbb1873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e129ca3280788721d779a986b81f15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186c7815ac70dba82d2d98ff136a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636666fc1c46ddf9c6d10e83ef34eaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df17adda301e81ea74deca3595286c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780363f39b2bf7fe4384c473bf2ecc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336269374f3862e2cb449a3ec972090c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e9311e20fe3627702f0bdd9fb2b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc60234c142ee435879d937efc4ffb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244aa59f2348834d5b45b7aadcabaa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2748970f23a21f72159016b1787b6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7500b8545544daeb0bb46e3231cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8e992731aa5bd1947f551ea98726731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a16071c288a9ac8ec59d9ca546153732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c058f87cea50fc47c36ff0e7067316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbe40f9e8f51a2c7e22b5c79545f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d73ee433032f7b1b2c2313a489e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d78dce52363a1904c87a6dc510f54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764101d089180e95df10a24b7dc4a17c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46b4200945953c9527495d88ab3666738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaae9cb42bd6a98fea00e3ac25f41e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2aa085d09148570bc81d738bb24a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891902327b5de45e05bdc6b04474728741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bfa8232cc80604887906bfc7a5365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19f2ec713e8d37fab0692c986a9501743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5821,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5881,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6361,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6421,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9241,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9451,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
-[...13618 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25891,51 +25564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25961,2270 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28491,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28567,10236 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18207</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>5.91</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18230</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>74.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18231</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>113.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18232</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>112.41</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17540</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>12.39</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17541</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>21.69</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17542</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>37.71</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17544</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>11.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17545</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>19.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17546</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>39.7</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17547</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>5.57</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17548</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>6.32</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17549</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>7.47</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17550</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>17.35</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>6.1</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13262</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>2.4</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13594</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>7.1</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12626</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>18.51</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12710</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>21.97</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13666</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>11.12</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>12744</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>18.99</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13695</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>8.08</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13703</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>12.46</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12940</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>27.83</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12941</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>21.54</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12943</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>54.37</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13762</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>16.42</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13763</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>92.23999999999999</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13780</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>9.34</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13809</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>15.17</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13944</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>7.71</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13945</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>8.279999999999999</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13946</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.3</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13961</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>10.61</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22017</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>15.56</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22042</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>48.05</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22058</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>11.76</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22092</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>14.91</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22093</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>8.960000000000001</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17509</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>3.32</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17510</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>6.03</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22104</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.26</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22114</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>12.54</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17645</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>10.02</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17666</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>23.53</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22142</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>16.22</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22143</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>220</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>21.33</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22150</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>9.039999999999999</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22151</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>7.89</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22157</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>9.01</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22159</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>12.87</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22160</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>24.02</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22161</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>65.56999999999999</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22162</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>3.33</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17998</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>10.44</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17134</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>39.87</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17284</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>73.20999999999999</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17286</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>135.18</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17333</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>23.91</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17343</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>22.75</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17374</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>16.81</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17375</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>21.42</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17376</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>27.6</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17384</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>38.07</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17385</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>58.57</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17386</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>1.77</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17449</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>129.04</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17450</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>119</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>181.32</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17451</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>316.25</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17453</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>83.45999999999999</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17454</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>36.72</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17455</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>31.15</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17456</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>40.99</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17457</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>42.62</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17566</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>20.25</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17569</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>51.74</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17597</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>17.23</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17619</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>314</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>105.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17620</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>31.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18252</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>85.31999999999999</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18360</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>20.02</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18371</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>13.01</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>12327</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>9.91</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17362</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>8.720000000000001</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17396</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>9.109999999999999</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>119</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>14.09</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>13.14</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12686</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="F114" s="0"/>
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>342</v>
+      </c>
       <c r="G114" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>2.37</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12773</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>11.07</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12774</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>9.68</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12905</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>6.58</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
+      <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17068</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="F118" s="0"/>
+        <v>367</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G118" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>8.31</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>7.66</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17075</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>375</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>23.7</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17107</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>203</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.89</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17108</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.83</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>401</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17133</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.75</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17279</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17280</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17303</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>5.02</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17341</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>10.9</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17342</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.23</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17371</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>9.91</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17372</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>10.61</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17397</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.69</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17398</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>4.15</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17417</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>8.51</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17461</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>3.73</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17462</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>8.67</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17528</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>5.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17520</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>4.37</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17521</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>17.25</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17524</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>3.47</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17532</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="F153" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I153" s="0">
+        <v>20.05</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>470</v>
-      </c>
-[...10 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17558</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.79</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17570</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>8.720000000000001</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17575</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.6</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17576</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.37</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17586</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>9.98</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17587</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>5.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17613</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>13.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17614</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.54</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.96</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17647</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>5.3</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18267</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>8.119999999999999</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18268</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>216</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>10.9</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18276</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>20.05</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18295</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>10.49</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18296</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.91</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18297</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.65</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18314</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>336</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>16.22</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18315</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>336</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18324</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>16.29</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18327</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18369</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13580</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>557</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>6.25</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25017</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>113</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.42</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>571</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13751</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>5.39</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13798</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>4.63</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13799</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.98</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13893</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.33</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13917</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>24</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13947</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>21.8</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13952</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>601</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>38.29</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13960</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>0.75</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13976</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13981</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22036</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>314</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>9.449999999999999</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>119</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17345</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17447</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>571</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>29.22</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>22081</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>4.25</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17501</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>6.84</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22102</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>3.64</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22103</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>4.74</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22107</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>344</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.15</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22108</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.71</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22115</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.710000000000001</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22116</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>12.82</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22125</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22127</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5.02</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22128</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>2.76</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>10.21</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>668</v>
+        <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22139</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>216</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>14.23</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22140</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22141</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>216</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.96</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22147</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.45</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22148</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>216</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>11.49</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22163</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>216</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>4.75</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22164</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>344</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>1.74</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12330</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12689</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12739</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12741</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12822</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17071</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I236" s="0">
-        <v>10.22</v>
+        <v>7.47</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18070</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I237" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>714</v>
-      </c>
-[...5 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18079</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>1.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18080</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>5.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18081</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="E240" s="0" t="s">
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I240" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>723</v>
-      </c>
-[...10 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17173</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17243</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>15.76</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17265</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.51</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I244" s="0">
+        <v>20.14</v>
+      </c>
+      <c r="J244" s="0" t="s">
         <v>735</v>
-      </c>
-[...13 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17274</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.86</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17275</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>733</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>17.23</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17277</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.3</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17358</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>9.27</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17359</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>6.23</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17415</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>11.21</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17599</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.210000000000001</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17626</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>19.79</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18336</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>4.9</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18338</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.47</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18391</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.89</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12947</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>11.88</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17030</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>15.08</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18125</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.22</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18213</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>16.09</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17348</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>11.83</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17413</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>15.37</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17493</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>14.64</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>832</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17555</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>13.68</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17622</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17642</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17643</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>18.31</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17644</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>22.21</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19442</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.5600000000000001</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19443</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.78</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19444</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.7</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18291</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.99</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>28</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18293</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.74</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18325</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>34.94</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18370</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.01</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18212</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>375</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>10.8</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17143</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>17.46</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17144</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>15.48</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17147</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>24.16</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17154</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>46.75</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17155</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>21.97</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17158</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.99</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17235</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>29.51</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17238</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>18.66</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>401</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17288</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>401</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>14.36</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17289</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>401</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>15.76</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17295</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17296</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>14.64</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17297</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.45</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17356</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>958</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>20.73</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17522</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>19.72</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17588</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>7.61</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17589</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>14.45</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17657</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="F328" s="0"/>
+      <c r="F328" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>18.02</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17658</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>12.59</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18274</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>977</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.62</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18316</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>10.81</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18320</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>435</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>19.06</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18367</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.96</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18382</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>119</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.95</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18383</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.32</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17097</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G338" s="0"/>
+        <v>649</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I338" s="0">
-        <v>42.59</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18353</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>40.26</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12248</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>31.41</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12251</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>15.91</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17536</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>668</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>20.27</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17537</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>343</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>63.02</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18269</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>1.9</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17164</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>28</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>21.33</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17318</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>24.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17319</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.8</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17320</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>15.96</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17321</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>23.09</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17323</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>25.95</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1043</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17326</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>23</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>19.43</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>1043</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17330</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>53.5</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17349</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.73</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17350</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.28</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17354</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>49.55</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17360</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>25.8</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17361</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>22.25</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17364</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>8.210000000000001</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17365</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>15.15</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17366</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>60.76</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17367</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.81</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17527</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>47.22</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>336</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>435</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>401</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...924 lines deleted...]
-        <v>1200</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>