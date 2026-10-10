--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3213efafb4d3d1d69bee10b853d4e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893d78f26b7e37a8ed210f69a1cb452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf153c3017a35c392c8180225de7703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69376c6a5f3df2e90847e53d3dea0be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47283610a1749aae2464406e4dbd745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394392f1bc27641b6d83065b58436da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169eeff33a2e7dc714c09e8ff980c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e815aba7c3afce97b39f7eb6a3458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2991d48937d339b3646cd7a009bead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ae6a97107c6f0428cdac42bc4af210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cd2d7286db04edb551781a19b99011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b270c6b533c108578ff08fa66530512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40656ff81a4d284b264a8a8ef8af4e2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c5a02f4b9edcf4144b821693b4d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e2e0fef737503c1b7e91345eef3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c2f497eac29a881bbd154a27784d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef76babee5c9541c1910c09ce1d4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c00ac890fe3ef0216cc00f28b10c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05616423ce6d31c686886356a0255219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba42a03aa799b7c00037a39f028d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d1dc4d15cab607925946c90a271221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a000fccb007c14efe4028251f0758422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d986471f8fa52809f2dcf16fe8b7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0f3d1f84058e6d8bc12c1d6114c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0d74ee9a5792f62c5fc9d03ce3e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115525f098d22de071ef9554c92bcd9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf3ffb756af7fc336d0d27514aa2e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29057da6e2e6ad5d0ee205780391b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae8426f1930f05a98d08122ac944d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5515b9800d765390f9f26dc76f8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3809d99b23c1a59ff8d3667d5df9b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f0bf2cd1f191744d37d8cffc690a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad4ad1b48cfb06df0bda42d824e8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e052770facde420d596cf0e95219934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c13e5dfa95ecbb4807b2e9a53fa2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec8dbff4ee359e430d4b4d9773a0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435900bc8ff0fe8b655111a6eca16f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921914a6151851e30add5381b3982d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a7259b8f9d001e2f7e57d4ffa06a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a436fe5d5d37c2f45c8ff141cb3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c725ce7a8f07bbcf7870243f0bbd4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9e59600625f04253e0a73e6ca9bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734c6665f3db9bc8edff1f697bf93043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94215bdd937540fde6271b9de45c58ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b163c3f289db5d185c5b0bf4a45ef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4a17a03e46f8d551583cb9607bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e375b8cd6e0e5f68bf2c9263d0f6fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15a4de36004d407622ee754350b1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7b6dc83100a88cd4be2dcb57b1b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd9fd79b9184d6e5188fa22593aa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0090d67b29f9f49f00c0736dddb1cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a68fabb145d0c1036d4521947c0c8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862dcba3323b1efdea577be692928bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dff4c55a4621525adf4f75bfdf97c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d9d1095352cdbf9ed445b739cdc0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad882a4165f3903340ed862d869c83156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f92fbe7c661bb11e04ea32077eb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8061b8e010bce01f27e619ec48a09758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16702ab1049d42f3e808a98b6bdb5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f100c62edf1e5d83a18218e4ee9e8f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a8c017a3da0e76358edce96c735d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf17c5db7f4085283c7c78a914feae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a17daf45b9665e5ed4143c520b92f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb5a9916dbc36ae2c3148759f429a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf97106aaf738e6e218e8e4da1c7a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075aeadd1e4610ec0012f26bf86c0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c1609ac1fad18ba4abb794af778d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241667fcdbbfa95730902f492dc87ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2982cf5bf53a5f1a9de4fea303d6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3253eb7525a1ba511001cba8241cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e6091050746a60a5023bd47805df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8966514564194bf9d447421c2db11372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816970116b06eff4ddc30b5094df05973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107040135ae8cd2b82e4b698b523d0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a369548e720169af521993a6663a3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b0ab82bfe576367896c6ed66bcb6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027319a37e4cb68fe7c40b76ac689e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14723d31833b3da58f0ca88e0ddebe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf75d1f9a8845a85df56a86afffb6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d898b4857f39415d8df6c6e4b0fe180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8470d657c5d76fa08557c6a8064581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236e71e67214cfff937f8def318fe5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae429fef4e418e585072da9a2b21e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdaf532d01e502a9af813857da559184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650b4596633eef70b32410ceb89e4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc7ea19437a042d332e890943683286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f73031c532dc6af39434b5cf056ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014348a300696620e265e76da9887ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d03bea3e2d1630370087366ec5e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de85642e5ddc7c26d4fb2888321bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a01f970c80089c73d6f662b19d22a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b4e9f83ce4393a266b9940abcb47b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7bbdf29ad0c8772ce8be40cb6c8a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0fa798dee711a7310153b05c3e6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f0a895e1580861a2e702bb669d4cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916e051e069f6e27cea27093a48a3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757ca1edb57cd5776f3592619dec8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21243b50614f482ac146055a4d5e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a1706b377e6e97a16657fb618188a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076716eb164471b7f723ff9e36edd6fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6c13c98f9dc8dc9e88d36b7d35c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17587fee5cf014387de5fd3a265e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b521022993d8cd1b1335506255656103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea50e26541eafc5fe78d85f0a637b79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e9fc5a34691c7587da1264414c07f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8b631c54182030dabbe869d0f06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951effad65c7848e6b10e319aca5988107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1b53f82bcc8405a435d01523fe41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca939890e9d275c4d8eda750cdf03a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d678b6554ea1e40eaccf0c7be611f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326e8d2c493aea7fe0e75725d04363111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c636b62ce834ff8ed28b40a5855c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7966f44b709c03f29575d386f5e1e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75717ded2a639529dc9a7910735656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196085c80c20183c52f9928122fe3320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca21ccfd5a40cf7cdf83a328b38e02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68aff3aff5f1e065b20eb87ce5498117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8fe5cbd889e62af6f8977abcdf67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed440ff24c8bd81ed6494a4befd6ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64eaf90dc83bc0319a8dc9f7c910c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923683bb48e15b5fc42147abeafe14c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf997af16c24f7c6cfd7c5d3abc485122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96a199e9c146d11cb288b8039035f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329dfdc0dbc147a062947d53b4e42fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7591f75dfa7e0ba02c9ffd65038862d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d505292ec2ba068fc0b2537d618698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358371b8a22ecd996ad9c784c96a1249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2112f51d0fcd275a74b0f0630ede5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf9d09fb94a89603228be73c7c1af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926547307babd139e2bf6b48e39c010130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1eb6c59caaf9cd02d1a0bfd84da1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6161edb030c5d62b7bbc16c763d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8668f998091b0e434a5b43b672bdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f1dd737925cdce870b0eeba620835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10a684b1a92b782a27f0765ac95c25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eef9fb634458350a3c88b2a2a7cbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714706244285c4bc5ca3878722a05ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b7353e48cd94b3c2e9c3477da704138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8901eee0a5e83958f044f415a839b0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411fbc7d2f9f4f9259617dc1a147dc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867116ade8c6ed3f14f6bc42df6747141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96d6b4366f1c61ce5fba64564c6dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de71cf26c80050b577d52de5b1f513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af523ac37ad00b209b0edb18fb9bbef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb1fa115597828764186e51cd5e8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3a79c44198a9531321dc08f7f68b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398ed4d40a976e17d373252db914bbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d92281c26cc6a3098b4712d689126148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f549396fdfcce3279dd7cf1fa20cc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fa8e9eef399ebc4422d06f574455c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36288534647b96f5cec1cc007101a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e571ba4521610942fd44351c05922b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57333c2951a182b165047bb70ee09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73531962ba867cc2717de840151d30b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a02860b9728c010c4ec088750b7e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403935c5ee23806633ceb665ecbddd57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef001a3b6e45294db2d9f8eb71601b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dbf2a3c05822802c43728ca7230b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03631a9bef22d31ed36b527eeed04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9f0aa0e33a5a5071ff13dfe7bb4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d6e238b7e11598dd27a142245ac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249f41b5bfe47a9330b329e5c8cef3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7921b8339c6f3ff36f34a2448f7782163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c72fa7becbd6a75f2bd15fd3f3b58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89675ad2e91e219eb6e16763bc144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50ecf775d1e64ff3870d4deac5aa2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67fbbd0a8eb06841806445414284a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00618f25bed6fc560975cc341c468a82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d6adc391e2ceafdab3a7d0de2daa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea69565f49d78e364596ec8aedd5cc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f159084275c85864fcfc61d08c8ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c142a63017077d64684bc9bb2b612a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e936910cb27021e9c332255e3ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3ea2c4b7d5ddaab2a54b36e4850b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1804408269e5247b359a9abcbe8d50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04dd4e93baec6d8cad116e7eba708e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d1780706ceb50a3a9d9b5b224629177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8b5ed2e7da6075df32978cc4a103178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e58dea26ec7b15d67aa603850cacc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2c7892cf03a82b49f49d53b2da575180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048bf659ca9e96ce8e15496a918f16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c74139907789ae79ea7a8c845ebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83942280b4783dfd235ace7c639d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419fb53e9b95a4e715ffb21d29c4a93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba367929a675b61f86e537cf4a3bf09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266efb05f1ad26b0a3e2adf6a565da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff37e9341bffa4613c2ae8dcdb747187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112754a0b55ad18a8545b4c1635a77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c902b032e3575ca6c4975df8e8e23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3bb90a6db7f3185e091effc1ddf02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804153e9df5fb374070ae374b20c977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952856c24f59ae693e2353f8b656d4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc738ddb8e4eba3588e85bdaaed56f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9e2b0977a47c9e3d2ed9cf558818194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0c08c3995482f95f1ad1377ec568195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fab5f04754b2a7bf14c507a76e11c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43821ba99976e64aa4a988a5f4695418197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fcaaf101394294614fbbdadfaa522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac990762cd9e3e55b131dfa5f96f17ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac75c129461b22a0eda55f3f4956232200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad26837701c4be9699a16bbad8e8775201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a291eafdab3b93766fa013a8bf6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceea38b1d9213a216da154bc3d84f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714262b499da780e094e211b21ad500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f64def69820b929a01786a4ee796d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87bed285c4f8e2c18af8c90023fed7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354eb7f19a0238fe01cdd421b259a21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4831a62eca371ff82c873d75d965ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e8303d84ad2c8cf800d091fc47ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cfa26a376bcc363dde1319d1fcba1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700132cae6ae12e5bfc6ede851c9f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c046c996ebf5efd10ae6d47cab1be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfb8680e3939a2bfffd8029a50db93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03d032b780cef242cd7f374059615214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03773aed2f10a9680775e568f46ab4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc7364086e972e3b4c73fe3ef76097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f304782c3420d63826700138ec44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a941e3ef8e52b621fdbad7dbcb144a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f28ee7f4df814c96bd0b460eadacb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082152bb59e50ebda43d28ad63ba88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21121838edab6aa5b72df291f9ffe2cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e900e65d1af4a61784494284b4c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a0c7659814ba966b286d766af2a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0af31243dc140ad31cd7c9a4d142224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82169e3f6a24803232e50db00669e25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c1aee04138cf4506e9738f66fb9c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a7e230e59a1e327b0f8c3ab746ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da480a44e08d5e16d279bce1c8fa28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8321c3d1b8445cc9a09d6799ee820a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcad8a0b37972aac0a9801f5aebd57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651cb3081e94de16b620bc318c1ecc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade145948fd8389450ab8e86d6b6a50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9e8c91d01fbefecd438876eb9ea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4a52b67e16e77e47a2482c92f7fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a465d4d22abaaee009ef7fd45d95f22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebaa220d976c9dd9f45dfd50f0949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894e6a2b8cb27773032e8d691e8233d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a98be6612748a4d60e6613ec0f33c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c57b198c818a57f9bd7e5d151c8071239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7481fa85cb37b0de2c0783d1ceef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0355eb80ae21512193d6117034a7b87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9af6993888747b3462a423f0fb9f44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e78b95e5e8131971d2cdb5b2cffd74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328541b8c8eaea1973a997902bcc84bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce5e0f2f9557e9ea3ff937ca3a1bac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ed64dc0f2ccb7d6179fb5ccfa89b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc1cc9f24b016a6dc66c4dabbe3a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183d0c973e0036e65cf98b01b378a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c60508b6a28272dec9c4ffceb78b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a908165679f5462ad6362e0792a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e804f8a44e6fc8298426114380fe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ab21c5a396562f4a719a673272c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed3e1fb30dffe74b37d88285589cb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588213db551239b09225b11f5fe95e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2b8c4875f23082b14ec1c586460c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ab72ae64312b13f65e8526dfd58c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c70fc240460fe68d14c96b899b592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d491800cbdf9e741a39a5b5e612f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170d95dc4dee0e9f857f3adea74eb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2559e91ffb8c01fa1b1dfc4ba464260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0a308bf9e4071fde1e060d75ed261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f1017d5b5eacdd438e6286985df3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ce0ca2cec83ba57a6cc6eecdfbbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f42071c51f8eb31ed9d08bb76f4f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9ed8934b5867c389082f290af2f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f519d310dfc6f7b0bf1656b2a4453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5a7032acb1888f2444753d602802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6952960c375229c9335ae384570dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf0cf4ff84185c645ec7b03cab7b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd2737174f952abf70996f4274c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edee6dd4afac2305357da8e3d470a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaca08ac24021bb8875d776082b28d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5c5b84eb3ac1996c0cee008c1a53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7048ba75ea6dcfddf163d4d77c94ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573fbe1f551ecdec658d8c3febb3f20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc94675ea48e837cf53448669c9c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3150688b2fa63a2fef32558dc5b011277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c222bcbfeebad4aa03754339f453a0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f2ab698da8a5a00214cf531c1903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12cf95de1fab9de7139b63e3e0111280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe45f9e89376bf16df60313c9c1d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afb6d85c028619a441a337520b04fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f05e61318055f9466df97f05d192c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d470777d648a83dae3a29b4d755b40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddaddd3cedaf214d2ec19fc85780e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618bee1bb0fdeda657ca0e492719c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec70498a29d72da8feb6e899dad6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c68405b87a4d4dd58ce145b33c9cd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375a47d0b694e131f35f5b4842defb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff1b837abc0b2e7216e4d12b4c739290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224d830a5bdb51c4f5e9c4866b3a35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d38461c5590b8fdbad79502a2bd42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fc6042a7d5af14034186751eb0a68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a6b9f135ccb1b97d3c34ff54e87a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ab3357691cb3b3735607d3d6e206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b13e95a309b605a26e4975f089dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32aa90809785f3749a247fdd12875e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b915384cdf7e0b7da86219e17d9e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6e843fed5cd06410b4beb7810e2a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381cac13b6e98a317758b203ff6575300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b0322779190145124b2ef849a7b62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8c951b299c2c8f1cc44c8169fe36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937cf9346334c6d39ec8424e4a93b8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028173242c704b7954a514a7e54db3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2b0aec126d5e17b7ab0032f937ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0d529361ac607da4b7169c9d66a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecece0adcb2ea11fe0334e31c04391307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68600b59a866892573857b5f3dc318a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38c5d69de453c348f730e7c3a5e73a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5f8636005482e1a408879dc46b81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fb491273ee4a323654205722e7ac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6491a9978597d90b8216e78f7ef5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a34eeefcffcc44965282d4abe36a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f115ee74777e380ddc34f087959aa36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a921773166a97f9d661f3ef998a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb36147acf6a39f5ed25dc4b751b5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de16c1e8eaf31b01aa39acbbec7920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c730adb78d24b6d7a9143270725f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9ea63b42f2d1acf0355dc1820e49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606fd144ca053c2d92f89efc32b4b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc9dba09bee1b138dcdf0274ceec6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357fea2481f0ac575d2a835c4a616b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca20dba9bdff144ff3cfa4c1fa6747323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18e3f3fe14efe85d7b5632192736a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7311ce2af7031f4cf4f9cceae6e274325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac374f2422f944087173e4d40c8a591326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e09f86f1ac14d462516c6cb20b0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443111558a10b652f8f0524114031b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234f965a0eb00b25b74f65e074780b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38312728ce62bbadb8b0d1ff4b0f3be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf11b81662c3932a9978699b48fad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6e58925ea8c37b2ac952d9a49b00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba98d24830f33c3f93ddc8ebb7927e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4536ca7a0c47cd1e59a5f6b5ec88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb65d0300388d952b6e0125e50b76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004409bec3f606a7c07b9f9c348e0e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9bbc1f27c98b1854bccc1e7465d08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4422d7c6cc3acce3aa96fa978bba3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ab401526740b2d97a9ff92eed999339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e35385e840a76cc4b07699174f549340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347bb9f863d731eb746e1a44b107d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7cc419263fcd5c3785ab93ed6422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37254946c29f029666c57bd35b596b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ccdfb7f19c902ff2b2a856174a29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c782ca439be978dc34335b192217ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6686310e514f15aa29596b32b233c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c5785b8b542199f9b2c5ad08de57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb34545c6fd71cfd8387cbc8c68f5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b42e3d134e7f0d6c06a1b3016363b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea233a088f34b8f2d924af3c93743f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025002e63f463a6dac862f6dfe0100b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d951aef37a88ce47e4982a0d67f6c3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ab2631c3cefb4a073bb59f57663e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94d30268a78b233d44f5242823769354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69089dc1575f10ea3e8a99bb0699fd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a44de206deab816e5f85be3d320a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99586ea43ce4379ee3686a53249d5a08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f73cb9dc2271296b59b23e4ed405358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6accb2d13d6faa393b46c3369db0884359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f275e65fa86d88ecb123d58d31ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c03626ac749fb97de347a8ceeb3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e926f3b95ffeeee0904c83b5467c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a82d47e19f7496e0d5a24bf02b2ccd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd83376d4f065f42ef0c92c772aa2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b192f3e3e6450155da419807626511365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b5b3e4d5b7f8f4bbfc6c5889cd59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf241e3dbf7cb83a20eeab55000f4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b332a20477236f90fbfadf1644ef1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f14d5d8b0e0e587d9ba3e865387b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a30e6f845c6c9259aa03751b7529370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973625e89f67357cc98f98799aded88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d4420fcdbef2c686e678498399cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260caafad8fa295b2db3abe0bd9e3bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8a4dac6fe2e3b68fb4bc9776b4a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa346305150140d28249e035e01548375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd21ea82720989ddbd18c119bf8e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61d0d6e9e88d25f93d1b0d1897762377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b36cf424fb7df942bd4c5fad9484378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18367b67c863891ecf834fdd3fa8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460214178dd9db9367f217991fedef54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb722f488edde60e7b1ef5e4f507322381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1976cdb2410c3dafdb624ce9a7f33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bad9faa5b6f91af1d83b684b5dc89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9dcaddc1a1a338301484cbe096fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513824214fd6720d5d1cc0d2f13ec36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc63b6f0f247983baac72231466fd12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e2802aadc9ffa330cba5a055ba62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4853ebb37dd8298582f9baae60c927388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e399c9b5afa2d6d9c03d1af35d1c75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea16a5e1622a70cd3aebce84aa7e24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617496d453869437e0b3e83c27b18e53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e3819220c0c9d437eb0bf7943125e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8762eeb778775905e5cf2b4b4f343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fde8ba35e3b91a0e9fab632d5d474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533ae6fbc4dd8ab2462e5474ee6f8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a0cb781b3cc0c2d168900bb5ccaf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad91e48ddb8bdd06bdd97b6a401d68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6bf90328249f25c526bb1d18a3465398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa2f80ecdc3d1b70f2bb9c59f12a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8781306ec49e971e6d5367e26188d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351db7e5bbcd6d04ad766fb82254f4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6ef66d4e382b2ab28038f102b096402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae97ea8a1636a9311012afbf3ead58a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca510210613e43217b26e59eea019189404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d06476b1dbf5ce464d24d1f84225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf29bd6f270577633e3226b5dd538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ff5f3b76e474c8e975a40d450988407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719eb58a68a4f07d57f0e6765dd001408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80759cac8d3b4057d4fa935637ebae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eed93aa73c1bf410fec0955e7a579410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15319311021a660f522cce5359c14fe3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfef3502bb9e55237d89965b543f5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a63a22e5c2f93d4d27250a36ffcbd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f599c6ed827057d88c4cff33c87f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42688e9b96ec9213d69ce15335c7eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9be2db5f50ed1339cb5d8b26090f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569123e12ed3b6f1c533aeb572d67ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9040342f53eaf2a53fe4940ef2001418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e481c29a3cb7883a08d7ae3ecfe8eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb044af1cef8beb1869f6482e57e432420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0acd6b5ffd51448402fa0dd900eef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780bf162f10a47c90bba12be7041c00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3956a05bb26d6dd8ed9c51eecb40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eae0510d259eeda9918df671e6cfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1906830265f4bfe2041beddc229f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23cbae37f8f86302a4a7f440448163426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055b8ac36076f41f6fdd479f5ed62d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987aa1abce2989a89f73477c144b8b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d802125f7e901de0d75b7f9388195429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25a1780b759d2e0fdd245ea67e68da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81606325e951f1d3a7d3fba1da657cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6623a552e08b725e5bc9274946db89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c88c15775e16c20bd47654bfa689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979ec68bc6d700b20f979d78f46ea5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f64af814f3b3af76639c9e124bc40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bffd792bf7a95e80b28134f9d3a8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d59f94b3cb6753fa85bd3a671b145437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2404c984ea77058bb7d5463e6567239438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0dfddf0d86165aae03232043ddb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94d54147dd97bdb293db7b23a57211440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ebb0cf6ac134eec04ea9ab7d00b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ccb51053fb6e44ff9f7d22491d64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28fbafe17116c97d34c912fff8666e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1cc9f4d997d552b354fdbaa7db820444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d9cea0e2c1c3032128cddbe70b85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038afb6a14151ae650b13c07cb19b05c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381db5f2141d95b66ff04cc98011600447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c612fc2650c1ebef9f9ac5cdce502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d89b22c449ac0996fa7ca77f84d4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef45d7ea2b186acc7f5a914ac8023d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618e728bebbfeaa3de7ec3dda38238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178b9893b1c186acfc69a98486e4d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85d07b412a9884edca7deb53ed7b84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522d84ddde3b0ed1a12d1b1fb6a2d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006e88c9cb835a1aeb95b644ddbc05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d90dd94df15d758ce4e2868173a34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1bc6124f4d4c78a6c36312a34494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9aa88f2b04d5294615ac3bef6bea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2f0a42a214594212a27b44c1dfae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d943fe9db1009fb225c786db90c2f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06421dfffa0135a499347fa46a9a7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c858825853cfb804da0d7297d59a28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c8afef4c1fd959f04733fbcb7cb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dc93c28008d46fad106f75310835e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0f99344b9e64a87161b3271f6417465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26078e5bbe8ad8ff8e6ca37c0438aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0acb1dd1559711eca910c2d3184d50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649847cef8a3d92fb096d5170545ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ddc4321a73b6855c1323ae2b32de9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f8d2da186184a978ba7ca60408f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb575e357ca75eda33aae926e74dfd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146698317d87e3eff5a0ea009fb77cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff72196a2384c8cab31f872b0e2e0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aeeb6fbc6c8ec3d46727d93098a98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d754e80beeb71d7d08b43cc7e37cf8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038cf7e977aaaf177f8cdc807874176476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343b6c63eba56a5fab76c370c380af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7499579dc3e4005bde9a0bfefcdc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27863e7e9d3da8610305d7cc18e7b01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660fc86698f4929f58b8cdee9aa1c78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d206ef9af5658b3eceac305c6b28b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2b2c4fceeaba10e7c126324d69ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ac987435dbbec33956c35f30fba7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36322c9f966798cd7262595e4d28d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437944634873bef4ef36ffc711e361485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f0cd74d581e11f5580f84d9de270486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d6996b9b5441471eb56277c74331487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4f9a835d755afed65c764cd7e2e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd7c279cb33148fc34e25178de420489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede2f7e60c2bfbf0aeda70f4260cba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f9da5c5a35cff2edeaab3891f0117491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162be99723c9490153291f1fa36a4f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2225b02a1568deaedffcce11abdc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f84c9b933b73b81648b6796bd77bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ad5427a8bf5ae2a139b2da76215e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26998e8d07099e30d65a61164a9993496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c5f2be247d5b73f463da8c76057c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c109bfe81c70ca5e6d92d08455b40c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea02fef2e65b3f83adc028a47eb8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d02e2d7dfa99d4ae6cc1bec07591500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c443d2e6d36607e90094475d65fbb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584bdec268249519879038013b2eea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4a0888ae4a0bf74986f618d24e92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc54d2d065291edcd940925dc1947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d5f9ed4a556eb0c1d8e21babcec3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c35e63001e6ff107a4cd73d87f56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a086a972d0afa069f1884a13e0e007507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a541393e6969851f18ed2a1afe04a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f562f3efcfb740668bd18a7aebdc67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4211137c63f61da04f43186c0b9b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8f8c18b29b650f1b2810260d9f1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3fb4afa1a6d44f2051bb072282df9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fe7f3d7744fc362db8ddba6b65915513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfeb8cec0726dbf61297290731e60e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b0a78b26851d0c3dfec5a5a16626515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab6588fbe255c62d07c966d5d65a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777934a42e4400835b3ca889c578e8fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3525a6dd8fd71066cbbc65a6995d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51fc9758127f017bcd00350d16432519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04265405e911f801baf30178a4ee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c2acb66473ca8e13e2edf945914e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aebb7836f96b349e777446130248e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d203ee371fbd36bc857a659184886523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159bbbba9ac3b0ce2a37289181d1a49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6c01561dd6d2bc63d3fdc7b33ae9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12cbf837c272c28ea561d9af54e7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe196186d5bd64eef0e61250be2d50f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77502eba46cc7912071bfba944688f48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759d0f020774d58cf2a233d4bedaf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93932f1207149206aea7a0274783884530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f001298275b4d76cf08115628e2c24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e874ed21836d314cdf1875b0681da4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be85a8b8cd0864d4d2b665fe839ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884124e5c950c982ddffd2b068f99a63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7530bb525f9684719bd818bc0636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0951c38631b18841950295d195cab5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f62043e37e24f6a4eed0876221ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882735b0002f8d38be0caf97728bff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece909fd65bb987e869243860ca1b17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658295ea8f5d267d4c6cb91572c0f4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c283208a1b957ff0716ca441c86ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef847399c22a91377a9304c6cd3cf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363d9661a5042c6f17e6a071523909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e5aa792d441d428f7acd53da711f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb845849c510735c74bcca3bae5c6ff0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e314499925d41f0967b1cc344bb7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc61c0f7a074e11425a73214ae3cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924744a0ee9cfc74514da769f93e1663548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf70113f569e6747f4e2b1e4800cc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76cc83d989e97f005f5238d0203e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539e5c357fa69faca171ccac2859cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b369426e0341b39b87cb97af2467eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c5645c8f216f932bee78bb8bc06b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35320ffcde90f59660cdbfc31f8d18fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506af0bad561428c38335917b4785fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c5aaf23a3030e673fe54a827379f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3a9a8a61267aef38dafba7926229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174535460c9b88754555178fbe9bf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2497964c03b2d845899ccfa7d22267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fcb73dcf978e165fa93229c401fa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99affa6525d69242d0685462e78cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238434ebe49dbe7d6542353334bed4e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35afeaeb484c6f6a76497a21c131a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d7843d852480421aa63036e44483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa717462e60a69a43b51c56bdf845e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6c35057ac24aa51e89df4a9dd1f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c633478023cfd260e24c0f352687567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661601b2196364b9c0549e2e53ec2977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8c2ce7d6c9b1f8f7b24bc7adfa5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a71addcaefb31977a277df5ad521570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b157dbe16ed15e5edd5d3d7aa81fde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfbc2862b71f406e943f45f967330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98de0afae0073a4c9aa55276e42ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af16de542423849eed31cf2940cfc99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c64394810358b0844f5e5d784414575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aaf85b06bea9531fd290c5b9ef105576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad9200d718859b6da48baa8d69cf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fbe08cba3fa5fe2b13167236a6dca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0924915a77de2c265964194d789a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d08330a41f4893c425819ebaa4fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f53b9a9b32b115b651662edf910d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ca9bb487281666d2d12b930b8e24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085971a57677971dae4a32360cfe4cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3608cdb83db981b974e6052ef77324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959f837789eee7e61ad4727df5e1d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d10c59d8aa4dc11f8ee5b972a27c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79ed7a85edb0278e83e49a2410746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048850d1470d6e2bf2ee46d7cbac814588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e2fcb69f13532284c5fad2918555589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd8d84be3a08a307ccdda83209eb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b711d4ea9a326f251402766402337591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e99cd81a21042a7efeb7eaa4fbbccc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f94aa5f17e518a9f678228f8043ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398557e529f5e5beb774d58c51f0a91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d9c0eb6631229040eeab89992bbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9d98e46f9ad0c29a922c4ca78b62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872bed80b4037fd87dda440218b3d2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e019c18233b23c769026f13dc8f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0dec5630650b51be54aeca9fc8d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c222258d97f4b9214d1b271914327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0aab6ba71895415d798e8167a22ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f327a7d68ca71e73147eac25e89b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c92b77b8f71622b0119b6775bfba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297047762491978dc739aebba23751e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3524fe9a5c81805043e55fa415cb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1797cd766188894117f8065075df32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b05e25ed2bcb13ffb7972ff2c009607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bccced475f89d59286a0e44892bcfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183d95e999f8e5fa7f2f8f949766c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f772337e96013e8a8b8978aa88fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111cc6619bef2f8ceb93bfc61a65d82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14404780c1e154c136d8d176e6d078e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb11a2a0956b68d9478df0c77b1f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509191e0e56aef3e9d0908e8b814bced614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f15d87ee7bde2a745bd82cfc2a57fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3eef6d45ddfa2dadac8e0a06500b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf0110305f8469d042c446516bb677617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ec4c99a61f098e7a976c78aadfd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce505d02f5a89705d218e62cb417faf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a086ee8a639b5e550e147350e4168620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff783c14e6c34c1e6b8512f97f24a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c0fa4c474cd9732ef4cdf2076a9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acbe3afd628d842fe6e8067abd3919623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7764a80a3e4ec92b4f919b898a6be96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dfefb94e0317b2f2b636cb61f8993625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66bfd6bbf119b9009966564af2f16f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a174d62f350fec1471864ccf30ec2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867bb22a9ddd28eac22810835946c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2dec4aabc5220067a8eb8542511f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148708d2ec54019247501103efec98f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598fabeb2a2c1e0d81845bd241f023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf5558c46b7c62e974c6529dee7e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d8ffb97ec1d37ef9c2702a1d3b5ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f05b7f35867b5f7b8573d955550a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c23333270d8270b8475210a4b7ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef46ffdb7267d67f0873773ba68a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819aa998a8f567b317931fc606d44a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315689f087722580bb5fcd94436ab105638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f912c1b7a6757853e98ff04dae0aab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a2e905215211920eaea399041123640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b5a86ba96dda0543e79fbca06686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e4424fe9837af97fca13dd7b4f7ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c7d92ee2eb6ff5056a256e73ba9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9102ed6d297e25fd4c755dc11d33511644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844ad3341591fb425a8e5598d12040645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fd47c902ba1fcc1cdeb78793852be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506d3340604c5dc67140eea28737bc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76a196a6d35044d3886136cf5519cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3dee163a8030628a92d9e24b3cb86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789509a5d6cb27056ae26f7cd1e956650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cece99352bb3f79722e3c33e931894651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9427af0ccb91e43953c5db1fd1ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd67055837f2b98bba3530e244c025c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02d363c8d2a5535225597653a252a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346730fa801645fda7a6a833e6a6732655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd3f441bae9df89f11c69c72c57fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b5567b942d851d21261cbc578123657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7fdfa3691343b5299725fe485565c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200f6fa85058435a8c889606882920659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8157b8dcf2b6b000a3ec69a7c328660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bef67a27f9e736802bc4c645f8931661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d3420c9e4c841a9d42dcd539f234662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e2206e060946b1e35ceed43bbb1dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717be37c23cd15a44ae60958b8c920664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a80014072e7ce59b09f16c6f6a65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739840c2b4442e3ff54bc7c95bb44228666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858be82ab028408ae8127e9ea2aae9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b2b01cc5931ae1789a35ba7d4510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dccad4ed42474438839d20041f55c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd296f878cee3079221e6df714e999670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb07f818f2d1a2d0165abc54b2999b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d94d89dd9ae532516a93740977b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a4ff90b51113f3347fc0f7c30903673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c14156f06d0e5c592d1a5fb45d6372674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b47906a6069b4a2a2c2d08c48fd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92657f128c98d78ac9bde6368b7f288676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59db8d5fe59fcd31da42f1b55e712b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fca211a3e83dbcf7152128da49bcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3481c293458b2c03c145896278127679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618002d73f883acd9309c77d5636646680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1ab86576492444e0284e1cd45dd6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22117537c8381647bdf665ce411cb01c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed669f57d273d58ac0de0f4fec78e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16961d3cb86c29170bce60eb556a762684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef3082eb9a3acb962c56a30f1311a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc52fae6a5c4e177082ae9ae03b27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adadbe0d6b8e4cbd21a87452f7d85b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3bad2037ca533050072e12f1cbb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17131da7750de6782ab140cf55289333689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62356b163d48b6d685f470369b29f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2db80577a04a8cfcc261ca52d617691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f3051a73f9d92999b3bfa0b6ae9d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8460d4a2c307e8f7e5198b81196992693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246019d8fda3dca81784ca123a8b9118694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1eb6aa440b5d490a3ed13ffd6c4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57374024068d1f89f36a2c9adf562d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c77fff9b664ed558bc53b40574701697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebda620850ed7f396ed051c396e7a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ef47aa001c24e396b5ed9d09f5b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c414be1a8f51fa5de752ad8cdf1635700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c010b94f27a768beb6aa89ff03e99a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c698a4735f9ff100c303edfad7ee32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9f7891043b1844b85b14621481940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b10368538c0c41a8c90ababaacbef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5807168a1237f944f91ecde9a15e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae526b3d6ee68123e4abca47ff121a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d8cdaeb306b9723efee88ab0187fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3a79f75fcc8560e4214b2cebbf83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413df7f716568e3347b79349aac70e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272455ed9cdb8db53d42fb36220cc7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f334362eb821c53bb40162c4b3c388c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd50b9f58aaa3902c1dcbc9da18f8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f069696508be127e8c0dce8f3c97ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a82738473d6b6e5274a25c64005b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d1047a9f7401361c05f34246efb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c38a7191e136fb08a78620c1bf1ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15edc637d2a7607661b04ec979a4fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e6744377860e55db59736b17f20a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b82e0874abbc3a9d43a8a4edad120719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c956d134f18b61ecbd05568ac7503a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5b73df7071307d4ed20b67db4baa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f684134b0e005c0416387eb59b78ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e9b008e1ab02ad44312eb96b4b4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264ae64231bd91c595900d59f24d1a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f142812b3b078b45e819963e7b378725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221c82848b183d7104f9ff2514dc891726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea152ce0000b491a42a1016cae9ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f3b8444898a5d6f007ce528059c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f5175299b8927d24009d2cab371c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609806396339eae6ea3c0e93e87b7719730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f788954348ec4ed0262d5fe39b94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873216508d416460bf08091acbe4a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291692283bae817bf2d5921dbbb91a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131f24f1c87d2bedda3ca2707f6f91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ca2c075e32eb56ea548341e5e51d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca6b792f82a6db92c74b3706ebd1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3a21780442cc2aaca1decb8fbb51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2132f006bc2c1276ed1f70c0834b9d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682173a1cbb40e9431c039498d4d25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c851b455f0ef2e4687d849113e86821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0756f3fcebf32248742a80bb0a716b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c18c1cb997f766b5237d9c108315742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5f88bd44759dd363963aa274bbe7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d130c04a61bef33545cfaa1bb15ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80db15a8330569545660ea18be7459745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a838cea84389668b4fe794319990746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ac2551e0683617aae59a2e130a94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ee962841af44ccc08df1d8b7b663748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c455ae61fc4ee0f6f777c817e242a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef4d605f15e314358c20f66512dc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae3fb67710ad1afa56955e58392420751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b1448cb84d84e09980a81e1cd23e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7baa8920fed669e30e0d3ae32a67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b693b1b26b95d49eaf60253871602754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067500bb2f7b5ecc4fd178bfbfbb9956755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73895404cbbc8b28f0e1a0400adc38d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6244ac707b4eb344046804667e3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7fc2c4a4f1516ddd03177d12ea58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32255ca674423f439b8c21f33509730759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21037cfa9c065305eddf0c1b286c67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76d6ed7a6aaa0f43bae9baf74e8fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97cd71cd583fb9221509a0464a4af6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4359c1399d83a0f9ed77e9ce8d1ef69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d051f240eb9c5fac8167011f178bf69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e990aabacdaaa089cb901503ab03765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0956d30aaa138c3b1397834f1f1c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35973be1834ec738a60f7684978aaf42767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529e1c56d8d8d177d465af10493bf8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a856181337dbf17eac685e044628a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d2a4b3ca5931eb62b14415d402c6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c701caa1b50876d3f1f134c5e4441c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180953a5240f81fb4cd6fccbd316f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a810e06bcbec65c47cfdee9c176e2b7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f1498b57384254b17921b38658d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd920110fae630ad3a91738bee42ad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48326d3d00333948407aa08091c67ac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e743fcc86032b4a7c1229727f0ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ca17e511db2f91cecb23cd434383778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e76ab6959a7b1e20f0f206d76d6b5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982099945833d113eb28012b3b532017780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ed3430ea21967fbd9588a8366dd3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901baf33c2c122f9fd6392ddf6e7e8fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62a272a8a7c1aecd0146d0b74a6d4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f3f5985e5cb9abced7e5ab1eb4ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb5b800ec6d7ca8453597cadaeae95785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4b3f6f2bd4ddb57f7c817def1cc7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6430e7b31ff5ebe4ad5c990e0e4312787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbeb10f921cd0ca183e305e1e5b57788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b255a99794bafe1d7f6cf209c8af8b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a678941feed37ab8a8cb838d8394d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205fe746bd3bd2e53f786c9c9c1edda791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5bc8ea3641dd78fb956e64960f1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187512d770ea259d6c6faad6ac68f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285bf94870a412cee968283302ae211794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15de8c204f3f289bba3c78a8bb44b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67fdcee55d0d8b8f1f177b6b92df161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256857d79d914369f53a47de61f8722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e809c77fda3c90eddc07d57fa5dddd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbf7b10700a48540862d414bb80fd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41981467517d5b84621ca79277adc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b18cdef5452f32ba82e6a9f853d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259d994d186f1627a3ec2b5d509ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f37706f6d6e3bebca63e868e9f8108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de70c8d243d0e5d8ce62a12cb8b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14164ff1c03379ecaf1eaf6b60a8f6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5aa5aa48e1a5d17c8ba2612c0428711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde72bcc3373178a2f2d0aeba2b29e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ac490cc66d1942f0b2925f7c1af013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277252a59f6be04844bac05a374d5f8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45370bd12e218f9eca5b2a5e9a22d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc818f8f77a12a1e2cbbb04a29f1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9015c29e4ae1761d16060a5d9efd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf533f44839940a63a352bae098eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ccfe6c95a385764027229b7d857519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2beffb99ca6ad3917e8a649060dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045506776c8f18b48ca29e033d14dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd32a8bf201958d8ab954757e8c7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0aedb0d68b7303552e39efd682e1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d1d827a36eb3f6950beaf320590424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6faa351f71154aecfc223d89a902325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda1de0f09acb09ba60755ae0a1cdc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77a0657ee96c87ab1560bfc3e115a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a08ab6e966254454692b9772f1473828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd828b55c0e6973b005d150d0a4136f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fdd8d7615d81c7f7974a453b0ae4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15ba7a5e645fe7d36c18cb6ae716331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd52ea0cc70b8e23ed13a5147593232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b660d54bb104cd30a9ffd08f09b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87a0610a6c163bb03e70d326e8f3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c43b5a228daa00daffe575fac12eb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c8ae382ebacda2d5be073a69ff4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36906d38a036e7ed01839a07d9596dbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75c6b5e8aeda7c9a3331d96a841ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7f5c7fa02e1a7e66c8841c6671e4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e99afc3e785e278a497c45ac694040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d3b46aff0b4db5e93fc0ba98a5d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c72df20dee374799e12172e4e7ea942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef4b8acbffa324d205012f65901eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1fe55c6de6a5c7910ef68c87b3b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a8170345307c94fd608388f0dfc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1d7cf303dcf1e60f843c855b531446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331bbf49d8e2941a1fced28061946a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce7f5ad35139604b8e68677a0c7e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3769d4da643bcd9f605bde0db1ec049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df62e110d386af6c93832be2cf873050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5d23b8bfb930ca97bf7fd7e8e0cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c39864fc99eee694012bc17120ab652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfaff098b1c3b21928918429b8a1a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755483730440ba4bc7efc051b9ac7b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03a4ad35920ec189c3c560a466dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72cac2a961dedaea4bc686b84e5cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efbcdb20d5b0c724ae09101c2713e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24842df02ee3c26ce838a3a924236b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37df692132c926e5e8e6071b5a794b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b2bef6a578ed0de83889cec2d0fe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019d4d990340e6529323b960710c2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305cfb12c4970fac5bce4570356f1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611658892d1d0abeac9d07f5b865a9c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77472f4563c91d91f365a43def8067f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ce97301878199c67bfbcace5f18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749d7025c8055cb62da2631aa2a73ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b7da0e8cde3a587582b101885ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa83c55dce135a8abaf3aad1470b3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97c7dbd650b608ae42fb0cbbc844f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7101bc71321ac1504746d3d9c4a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ca9dd820ae690487d746cb6fed4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b98fe713697c5a429137941490c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f85ba2c84ccb8280b46378efecb6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e048167919db197ebe56e8b28511d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b885c5162e00bdea4d31fa9725b0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d9345157d2687de2e6225b33e41776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975509bade193ffaa67f274227d3cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329eba3c771696654026d2bd9c7b01478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197812f4401ca2754ad5c9061ab4ed6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d753714bacd287eee722f0b6a48d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041d191a876b30ffb950263248976881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac04012e6c8121c0d13223bc21dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3731a34c8d8ca2b063fc0a64e041083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e06db28a97c226194d28aa86dd26484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0af1b651630d98b8e4aed2f851e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4086b17d4fbae5abc8e99697472c6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee14512b7cf3b790fcba4e7c332a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830c2b932cdc4c9a63b8a3c7cfde7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680034f4d26b87ebabe99bc35823d72689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83cc4127f317e168eec1c532727ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465745ab9e9e6891898e8e1940d176e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299da50da2185b5e749ade249c595e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602364a86b287814d7e981332bb1a9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb641f55a11a3cddb7c6c215e84fe2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ce2844630f25029a4a4a946c003d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cfbabf32b9c7e7a5c13c5f59d78c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746694ab481e1590372c02e77faff43a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b90590fc87596d0e61a90e01448a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f173c5de73dfac47e225df57115b84999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4fcbcc513cdd37a96ab9a37ba832100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e654618ce5925dcc6e0b6bd97fa76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7515d402f9bc759753ac7719357f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500a85b3d992d4537a2f7a8c9e671d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce37b51632746d6e0edafcf3444b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda95e02570d1dcb048175bb7a63e6c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304f286328a0071090af2c62af0e0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f2dcf3b631e1e9073aaa72bcf91f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de585fe247d6cd805f1f91b744528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4170f75f63575b7e22cb2be2f1aa460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f86dc2614421259403d43b9919410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27594e8d016ed1e5a5259dd6e7316111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717260612b89102dfee1fcfdefc9ab67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ec4d3b003817d7df46061c9b498c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650bded979889098f6db2aa042206f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44917193b6a2b43ed4a329f471c0a24a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8903d4229d973a6bdcbbb088c22d6a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6683e162ec47ba907ce4f12319afb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed86bd94a6a3d8eebb45c82a0c7e7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0c22d9b7de450b37a82599aea727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd3d10f0733435aab45faa436940e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498827636bb30df3e24780b9890ee49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632528fece716c3955f9d7b4f1d0bbf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6e8e11a0beb4a6da5e2f082d7093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac2ddb1475d3de840705c90d7afa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fc98e6f4f7d1dbe984f92c35bf39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dd2aa0c153fe47950a3f85dfc6fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da348fa910a415b863a57bb56c5fe8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24bea6c8dbef52119a1a6b3e71cce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd7c3a0a0b67d986ad10ebde0a53dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e939f26569030a9b7cfbcff7c794250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98f5bec29a6b1d3bdde0b8e7679a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d6ee8a0d1eafa78a395e760c2281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f23aa584d2843306420cc77520d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be883071a2bed868f490afd9b1e3b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9fb9b63c228ff8600b79ebf2ab9e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2cfdb7a9969bf026dbf443e41048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318355d278dbae3ca76b71460d40e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0db3887807bf18fcd14f05f8147c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b733dc3a1fc36db5a9210eb7fc334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1fdded4081272ca73b16ccf4c337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189db4ab8e95d66821877e6f32bf4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d1d61f23601ffb24aadab00cead0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995a5a89ca68dd7e31a85fc614fef7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c444a928e10040a3c9dc4680509ae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748cac56c9edc16b822bc592e4e438145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391ff44550c5808a719c73d9ebb6de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532824efe5addde939ebcd80d8b5bda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e70d3b6dc352470f1b41054618ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d1c4fc1895c330cd3e9afaf2673c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b60a63092abfda2692fb1459a4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c78a059105ec666bfd6a6b370651e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b196ff7b722f8454e5fb093c57724d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3d81be716951484a6e9688c29ed6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9a1b8791bc7abdbd0fda9db03977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec029383cef3589a3678a26218beaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edff32ac8db6a42119e028d7d512be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62518ef4912f2616be15cae24a087f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82107ab61972007824b6f201b3f96d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cceb4bb6d483bd6277e4248e9168d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b277fdf34054e76b706615e3d6bb64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9da23a65971f8cf8f632197371f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f561caa76b8821d7396adf966721662162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810925e8424af69d3d63c9cb0b9aa72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566fda1d9e7b44cebc5f51830dadab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0712dc16c1221144d708da80b6f6c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a5c9542c771648a22d1adc99b8beb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621688a8212fed03e24b4295c4dade79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4b493f230fa8a144f5034508625e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0fea3e0e1f7830c9d0dc354a9582169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451568d715077dd06b48525bc21cd32f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ddc891dbbeb66e5ee607edfc424b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2316108837c7eb01ad4e063c77ad2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65636ed2d73ae5b79849bae5af8bf469173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb61a1af6710d85e73ead4272d2648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5657b375a402235c73ab1c8e65c6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b549869f82f434af97d778fb68af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa14cee701cc9a23be76635a5ef3f2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b1ddbd991a873b19e5433001dc5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9baea598b347baf44f51f50e9a4a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c3be4d8e056f35705bf42fbf1aec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1852dd0597e370ea7ef1c06f45f14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d1553adcad3f9fb37b70f06f1222a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9c2dd2b07240d4d8042e997dc9d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2f176246d48e82bf9b14a794f4ffb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a179f22816c0cbca8fd12fa75b7b68b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244b5f14f3b850ad830a9ce7966124186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c27d42bd92013465cd5d9115e7288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078d57553de8f2690cf7e203cfee077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383ecb3f5006f32f9e3aeaed210b64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb31a7018ac125ce06ed658f43180190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacce90f2ea3c04d2f417be160748f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334d408ef2590637b287c19c4e7004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0311f1cf136b679c9f2c52020119e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd20ba7e82ea1166721536051a52034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7b0e1a186efb5c11ac5fab6e7f71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e02461f16b9bee28a5289f26fe475196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95310fe6681c3df4001202ff11f8b3f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f81ca606c9fb98b963bd0e828b509198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1e6e1bb4dd2092b0bb0f75c272d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ab904fc2c94d771bae0f7100ee9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e663fa15c45301a549ae1c971f39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2340eae5783c5b785d73ea96a4288c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75a6236544abdfc7ade079fcbf5965203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da98b661b84f9b1437fab20b377679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee611d7848c1259dc1ef3ee2c3b667205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a35216b57de36a4e6b8ffccb8628e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24004ae4ea56783bd67151cd6ea1a01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341314fe28fbad5ebb1c50a367d5d665208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54610c8a6d262e790ea79746644b51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181cd84aeb88ab5b3fcab81abda6da4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17cd752c11614b33b8c59e5a35063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8e28e9217cd840d4a6a000e1dad8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404608a842067c90be47d44e85d9f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda485a027d76c5dc3c060c968b674214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b877b4f3db716a089fef198a2b30b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e172969492e516b78f429c5f265f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce008dd36ec0214a63e155bd77b08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e983e97e3e778392c87ead186458ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454028f216afdc38e060a7a77dba0f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1752fe8846cbac57fcd7bd40dc7286220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78590681e772d2d8f3cc2618c69ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85193188a604b4e7423c20ed7a7820222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2d52df1734808e7d7e8ef243f632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a204d71e50aba3c179d5bdb773af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0a5844fb508f54e60b9eb2e2b8a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daa729c9b9c95ba5fb7b4f56bc1f5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9f8b90c6204840a68a92ea0e4996d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9eaa90d29620353090a522a3c68e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6caff920707be0227e8462e5d731229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594374939ac8bbad4e7187317a9b908230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2db7d064a8fa872520f55a422123b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e11a80582af6e3cee19ab785c596232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96099f2dcbe6dfc5085fdb7b19ba59f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c64207ab38f4b4e7afa6030383c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c58a3c298f84195422be616212b194235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc453b1dcc4ea2b354aba7ef3c30798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556900fe6204bf5ae516b2771d1b96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a4fc4f566214d252d96223e2888c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47cf9033537ae3ada00077ee6a864c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4142023569e608fb1b7e53ade66a67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242674c06fabaa854e67742607aa31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab707e9e1b8332ae5005d092b33edff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea566abfbf2dfbe682cddd0558c00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7ee1487e0030c73fd50e7870769d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e65ded48f4688920db26151c2d8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad4ea386089167bbe56359f6eaa9a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1649b87b68e1cf6d99cbf38e01695247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce2fbf7cb4ed745d289e8b7889ab9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c56981e32036676b1f7daf55ea01c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2b110a41fd67a07333a7698d08e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b3ba6b637553c8ce200e38307522251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc45052dff9834049a02bde3c452d83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978270e0f0d05f7d3fae010f58599510253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955e208add57aa04ffdddadd735b281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799374796ed9e22f702a79922e6aefe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d855eb390fe2fcc4328c3934a1cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180742236883f951f6c485cf0521dc91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a240137f4b9575e85a55a7fc6a9a32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dfea3e433f3f1b5fe0aaa2f0e833f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073b00a105917c4b56e8c3fa0e05c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a2503a169618bc9b6f1e9bcb0b0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707a1645d7518f144a3629c02a9e5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f458498432af3803235e0f985783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66443777167bc5eebbe81a917b3ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a95d2f209c0087a8336e3d67254ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f67bb3465602fecf30e36795fdd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710214b48cd305c1342b3f3428f08fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa83fe94ee22044f447ecdff22b62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311236a90f5ccc0b690a87bd52c2ca09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec8e0b993d4c8482cde1aeb8443ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef98118d2530a2435c9e73629f78e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948ef3ccc4bdb6b00eee63feecf932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28f46d747e37513ea32b0d9f31d316273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e8c247f8bcf534b42b21a38f7cda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a03598052b52690fdddb2ce2aacb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0676788b6edd0864029cb9ac1e441e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a36b5ee61ad73fbed71ed1109d0af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f46122ad5e677b3d4b99da8387c6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f7260a54b3f20d3d0404efd5069d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a8eee5f3cfbc695e4d9a06ac60655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1009abd1f4d0608896e8b8de64da7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9e58159222848dd310d2a57e61a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287e7a2d122966c3f9ceb5ad2a4265e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2af16773bafaf5eb66a638f895c3ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fcdbac0242ad46953c69a4251bd3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a0e5e30d9df70f1e40567ef29b4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442ae3fe80c86f146a1a177505d2f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0655b22e5f3b431c8d56c19e8a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb3160bf8e6bb636dd2e5ed672a8c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836f531e4ecf0bf898db966cdc6563290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3fb93d391c761938820fe398bd8cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1991ae5e98d1a2756ef836657c30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eefe31b609be2ddf3c187663cde4f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c2040701bf83d3e776f5e7aa5d40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a1c28035db313ab7e4bd6ce3ae31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ad263d428df06a56442e4929eb9d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84c8dc1654819e87b137841c65b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89cb7db9331b4bf2b2c84897d5a848298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec640924f54bbe8132bb0e92bc00c68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13883bc9c9f1000b9b345d0c440eb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea50d5a4377eb544d2eacdfc43045301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5471812d1ca8f704414fdafa18dfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f150533c6d3c093816146660d5fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054a5b525a7b8ead4d5fa95d9bd5cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9933f9a13696f4bbb3153d1b2372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e12e66e2ed605f9ecceff15b270a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b9c1ef420d49be195f5446056a98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af6e484b11fbd6fef692e95312dad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014193b815a2fec749584b9b3bcec626309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8ee9f35cd9746e57cfc4ae522a36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539351e2a32ffe7b36052145bf90ec5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf2e1a2e77d1c5d64f1e8d2533cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba598666852351cb233efa45579053d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68f5ebf1e3da8e47e2ae950950d3de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068e04f58b8395a1ede83bddf1d4da9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80c9e044d7fff16848ac1149598da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d68af181f38528136445276933d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add47a4b0d7ed4854b13b9111570386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419e36e1c8ecb3cd502713bc7621c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dae410827934a2eb4a4e9f89cb342320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83b41d1c4b56025810434c09b0440c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde8404affa5fc06fea9a7fccaa15b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ceab058c49212db8ba4aa279d98b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33277221835180e038f847943a60bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91438d4b13917b3fc086794c94fa393325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51d3bb2a58eaf7d1b4d7f02406a5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf1f7d082cc7f79c60668c3a87970a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc0a741833e7b456cf6a4cb1fc68b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ebf2f83fd11ca50211e6d6fb8ea2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dde03691b0b8dd8028784b7a4a3a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cba9f6773464e9d01725564108e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b01bd88eac0df0efc975be0f00a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cdb168e61742e9522f34c7be14eb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d500f9ac05b4b8544a117a3d8233f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4895c858fd3583540a4abe78216a825335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecdd7ba9842c666a99f0a851487b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f53a17f0d66e0a3cd33ef9ac6c780337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00a65c065132c5d8c233da42539fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315354417d9a03bbf74d67d058073d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a37d4c7c6d4c88239fd7b4c4f81c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19af0c26269bb43bc1ad1e516dbabe9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf6f16de59f8fe6ae5e7662b0a60ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec402843c60b9c6eae6d783883ecc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a922384a5fe6b89d70b4951efdd557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c826c238c3a95788430638754685a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca568814f562701e61cc4264585b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061c34cf71ae85c9bdf5e30845c2039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b5d20b75db58adbac84ac470751aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94f3b66cb4efeb90ad36831c2b468349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e313cee44caaf41f42c4c56bfedbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea71e966e5c3abf7f291e45e9b5cac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f50e02f5b5a4b76a3d168dcf942cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342d63ad0e82753f3edda84bdc0a3cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc79a190b56bdb2340e99dc9cdff7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650c22db60cccbd33ca2a2184722e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6789a6b90c36f1811ce8709d08c56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34156e8f3600aab879ed488fef9e5b2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f52053c143fc6e4abafcba4abb4bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2621a317f80be9ca937c5c120be9ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74a9e3d63543de355939b4f64eb64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9455863d7d6218c3cc1c72e2ea4a1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b57100ae9cb15ecfcbb3e09fb7118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb686bb38b97b347a39cc81989881a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08eda09d2078b85134bc727dc49d76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78757b92bb8938ed92d720e1e6c0262365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8cae6b44a78c294c18787ac52daf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64327ec86cff83d6ff2b4889d59247c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4b6887aac2bdad6084064e8c8eaea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b807d6d212978e6c680bde5f31ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29773908d9b06d53fe77637d389029370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c18219128bfdd7e579b4648615d29c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3ca867f3d55cf49182c4af336567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127454400c041673780dcb9b303885db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef965b182bf68ce25902d5aa7a3bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d632c8e28c3a3bca431e18d34380375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631a6b3cad6682296a4dc92eb89c6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e951d171c536d6006f60017a885c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079e87d228d8c19ae1e13b7968fe794378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767007932f06587435a738053682334379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7cbdc3c3b3b99c27e0e3b337afffc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31563e04d25182e5f98dddf52a2e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b46cef748f7e275076e161fb427a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c107df36a130d36783c854bda52d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142479bebc1470159207a10308be50eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6942237ae63094e20f2401fa4908c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbfb94f838806af4cb95d8de23cd3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4c9004711211dd8d4a595c4fb0e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9bc8a1525631b39a82a56bd4f74e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda13fbae2649884d6ce6c98c768900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efd1525acd66788477bbe66457915390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce41cae023ef893ccbac746e52eb5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13575edf3eb37ef5f5d804662952870392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31b92d82f40b729f6b82dc5f372cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eab14f1e9e50ef606971b19f58ae9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f941567d1dd56dcbea635904e051b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a13a77e6fdbd8675ec669394f9f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6356b4153a282469c9778c2dcf63a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c08553642f9545c35153ddad1e8c87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8815512f61150870ee04bf39d22965399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c2325d4a3af1fb4e24c7165c9fa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f306b729a6b440be1ba4c10f06354df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa68cf7e71f2f7f535b3bb06099820402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a4d887eaa5839ea363ef1e18f52e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afe398963dc9b230192507b8147b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc78dce92f97a5666342ac31e50ff4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc672713c9d2eec69fd7eacb1ce9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372c35c7827b7620bb6fc9529ba69d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea36b16a3c8e473ba28e608d3be91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc478095ebf612b864436fa596fdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e86373bc5a748c9a2375e1d80328410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c321e4fb44589af7dc79110619a8be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cdb58ad1f63e488a257012894523e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9c04a25ea10933120196d1d60b38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb4819c76d0998b9dd1ecb05a4df45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af18aeeecab1151ff228d81c61952f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c5552e2064ab998c9008f667ae022416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfef605270d31b65b24059a0ea5555417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7f74f18638e314d4a21de17f1ddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04342ced110ca50cb5287df65497c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f02d753592c69d545c0c3a6984e6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ec74d79d86a4ffbf6e594fdc0cc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bdb915d09c57a1d83f2f8cb20be44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f3b26220281d2c3c7d3f8dc161528423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b4c53796dbd70c8b5609b2bd3215424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ed36537c6d3ffa15e5ad50371155425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f67f73219a3a404afbb26045d32793426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab36376d32da1daacea795e26cbd8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be26203c3f4fa61fd6240ab42bba5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657c908b062bd33a43342cceafab5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265def451860e6f1f43a389fac5877430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7b845b43fe97699092ce995b0abf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e5f29211b70e799a9fe7665cc33c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a8833b1bfd6e44c87145e432d99e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e2955e3ba212ba93cdbcc76f881a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf8a7c8caf05a541195697aa8f44c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee008814c57ac0573246748f7f14c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ca46e16753ea39fc68087e764610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b60bd497faf1c43552d9cc33f586e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659d757fa1a8398e7cb15fa12130a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afedf4c489fc7a57c0ecd8bbdaa0f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecfa508983eb558b2def0d74d466a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11b96c9b59855467a4863b989c1e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b75a9d15765bfb5e0a894cab1928443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55911450c7f8c4ca40f1628724ab55e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a05103a17d63acbc1f16c0687287a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99538811facc61e4ff02fccf884af49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe15c731138834b758192241fc3de6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ff16375fc74f1fb0b64f819ecf61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d6307fee4480be0df79a34a5ce772449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb096a4fb159c28482a0a9c066c55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a78f0159f3e8c38309d2bbda53e3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66846be34c9194c93bb0231a817a4ce2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b36cea112ea6798893ae1c490f62f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2874c7669411107924fe29ce205c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbf36bde3c70bf15920f0db6b96885455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48026abad65da396b300f7830a5ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb08342c0ec8a493d45f5ec1745cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826a92798352cda3b93cffd48cabbdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c707072ee4f25838ecb61bfe83b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee67b58ddcece9be972a0325df5c29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674014ea83b72844e400caa426c314461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf399dc09525014a277bf9ec9d796f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a685639be2fe98b9ccdae450fc0298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a6cb24a23ecb5df68cd304f0e1d64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a6ea35e921e57c4ea633ae29c4f5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985d887c65dadd0b4b4326bfc6c8e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91b2ca019029d4dbb8e43e7ce8873467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217393a66e4d54d2e5e3afc152be6bde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab55738a5be6caa91137e81c0cb04c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f6d122d44ac7356d64e98e6d2404470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d1214df964bdffda641fe51d064e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc28add3c1f9d4c4dd6ebc88dec6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187c15034d34ffbee61eedb350f4a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989c16e0513ecf1d86705b6659d7817474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291db8aaca89d47d114e41410b1ee5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853a0e098a36f11d5d4c209076ce877476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9585553670cdce2b77f1966191df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac71223b1875eb1394bda8dc95dc82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3660ac575fcec0b3905f9b394bf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d683b7879b4217c4df29ec0f92f9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c82e1102dc86c49680d3de4022258481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d711b0754da314715ef9830093bcf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b179deaeee0ddc80e8007695fae72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94762b45af3288dccbe80be4341d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e0a1d19bb4897f1cc8701adf5b43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c37d03e35fb7c888c4b2fc10cba9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d7014caac1f43bd80cdb7be61bd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4019d206ba13caaf8ed8cc3edd003488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5d62252b2ac237339ef898f43262489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00739472159c77e48ee8ed91dc49e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375455d96dbac8c4107165662550ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf70db7aac92b3cd1d7e046e0bdec4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003b0f61c5206570daf6f05b42ceba9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101e630f522919c0636fd93eab5abc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d170bd3de195f4d8e661d72b7b611a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98f406c93acb95189874cb520ec99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce31f9aef3975459654f50638f43c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009a5ec391ca83ec862b4ee2614fe0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa6b26413862978c28a236c6fa34a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af98540b438c60d30e8cc2d80a088500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbcb7f91c727c6e72dae7724edcf2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f00116c7ec8113284e169b1e028af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6845f0fabff80921ab009e39564f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311349bac77a630512e76d93e0756472504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06581d7793802a63bcc47ad588b343505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88545a785616f176a62b497ddc3bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f57f8108c5c1b9cee7d34c690e0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf8d9a8ae2f3aacc342cacd24f76b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0792a696f1ef00c0d6857d724b99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d0628fce74c380275cf91aaa92838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82016ea6d2aee96028c81e024c31b3e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea7fd5750bf06eade1249569e3320512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25175823b85f95f36a7ce0ef86146513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0773fed3d0d7a68484ce1470892fd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0a3f97708e68422428ba4e1a104a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a56d889fe338a93b01331e4ad328c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef387b178c444e3033f8f7193cf310517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c299fa44aa45c877c144a66ada4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec514cae3c12e9ae691fc5fd766f461519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388b7534cedeeed8fe18f16e98d75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e45950264e5096dceedbaaa209e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f3316b8e52ce1bd7a9f1ab4c7341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8458084c8c551bee1c88e9bd6b3be6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215f6d7d7273736cc20791ac7aa05f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70839ad297733dedbb498dde50e28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8680ebf7b9226226ad1c380fd0f03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80dc7d64eacac6bb6dd537feb0915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94c7483abe513c2991884700c1d86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407f05c17c0e1e66c7e5cc8e03be132529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cef2010b2ac786c1310e691af7f5fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c04fcf872a8fa5523f65469b671b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca2b5d6cd803051de4e0190c10ee2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf18334faedaea67c7a3f4c91da1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1d5161632ded8a73f5aa24d5b2ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ecd2856934a038e9619c82a81b93a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3dcebbceacf24d4b483a7de397d3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db3a261ba9567f148eef99b424a0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17706e2ae9f4932c9607adb0596afa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f60727aa67fec2f52c704b0191ca8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ee811bc56bc6481708b897d041aae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78de11fe10e502b58543693f6a876541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6417a0ad79755a63038a1522fe8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f4a5e7ab2fd7b82f982ec091469d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa2b3f3890b1c36cda75155cf2b0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c4aebed403fee1e6e7c8df4063ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d053357ee0f07fa9a3981eeb0812169546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63510bde67dd2625a428952459be4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c45855ff3809d570e4cb7e38758b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618cf6b6d87fcd75e723cf3717a0ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910954e718de4c70a6119fd0621e863e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec710ab20dfbdbd5191d58ca89cc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f79f1baa95fa8e7b2e9f109eb552552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b879408a8f7e79346372203879a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9de0c7e711cb26852fb43705affe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440248f5f7c388c9e914ba129180274555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988467d103087267fd0b6e0b5ecd22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1696332ed35968a405d9f79a03fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a039fed9349efbac6d1fcfd60bda2df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac79baefaa18b3322d7f16c08fc0a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48884ca4471eb8c933eb159a10ce2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873649698bc50fe34b2226c8b68be78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806678d820805c91a09cc82ce142577562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff865debbceeaef27913c37ae08d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2733ff5b34abfc9d2acc2610c65e5cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de67c07b4d783bd9fa681366903c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b425eaacddf1947ecc72012c36ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84d5135e0ff5c7b4f2a2d948157171567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513caf936ad78313bf866eb865336952568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74430b814c1527a8cdb4fdead694f3b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28b99472669a927177dfc0ed41195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bf44afdc74bfd450572cd356fb4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312f0cf47a3bd1b759c3142699d783572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bde68b03106fcb8d6be73202de2a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5db19aa83e5499449d61611af7c8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ca70e207000e7db9ea4595e8eab4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c4f0e096484c2c6491ecd36802032576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb843c3765bdf2b336c153f6ffe9094577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35617a14d5efcbb99965b6bad921a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd5c0f69ea62219e45af4d3313b6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ece1b53f9c6217a0c7a0488b3d6fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb695c76244fc29eef6e84848bb443581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa2ffd76f2fdedbfef391ea0e518e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fddeb87084ee4d3d72bbc601c1a0e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c7c9e768f1ab6450d4d36872fbb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff719d52aba8e628177bf4724060b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314701565445e3e71bee98140b9c1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9971d755f797a52a80cb30ae09d610587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e400fd61ec08103f27f0065495e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01900a1b3ca4e4aa4daf75332be2e980589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15650e8cc9bfe39be85965e002c2d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0b31042bde4231afd0d083afffce9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d4fac345bc285515cf267b39858b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e504cda940fee719a726c744fe96b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668620b8b4d47a7351172a35e4c5b74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50e66a4da360e1afd88b3bc1b9c79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62785a6a0814b171a244f98c0764c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b7431ce90b8b894b35c2f7dedbc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d5e78fc07348fec22898cbcd4a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454d4b184623b4b08a0724611790d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad0b483adfde7f11b10c249da61c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359870b70bd769cd0d71db0590d6d3ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a2b2e267d954bcc033f77064ef28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626f8d952fa73c7348add817552f45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b056b4ef86c706aa093aaffe46cf68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42f6f5658afe189d5ba8f45ca81bdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59abe9b23eaf29df5228296fc58a5e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779630556c2b7d21dce757cf71b01bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba606b8a52cc1ca50b6fda6632881f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06c6becb00cc58029258a7505be60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5df5ed1352b81ad6bbf6f7449731f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101855abfc03bae81fbde1a143ffb380611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e20dab8ff4f6a921d669202d87ba38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66496001c449b9691e38baf6ba8aca05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff0198e2e58d5f84bacd92c0e9fd0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d32271b5ab417b61d40e23b7c8f90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8be1db51529d0e99b9dd605ef43aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c16b25a89aad068224fb2a403b69b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da157f27f2d1f22ebfe3bc998fb3cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3b9a4b168906a89e14f20d8e463e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad3549f48539734d0839e13348694620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e00e037841d1293f21f3c5a3106a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bed8bf16d9e62cf9633b057b78bf0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f7fe00c38cd957fc0d9dc1edd9a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9776a82749a80186a4248d8d5f55b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1699c9d347cdf2e8470966bf40086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0259d8b98448a6a40aed7effcff49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb3549670d66bc5ef9d30183b688c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ec8b6235965cf854753f157bb5be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18fc5089f6cfb6612a6b2a75cdf305629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e85d08067221e8114406fd39de45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93e04834b7712588a0c2fb8479da9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df2fda4099a3afecc82c21189bf4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b39f89ab3cfef628119d1c8351e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d91e7f3cb935821fb6f0301a17fa7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45de8420d1f57d01efc81bf3ba0f37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd125688d213d09d16c31b9c605beaaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7bf0bb343a44cbf1b451e66dd543637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d131391fea1753284f237641ffa88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb8150020890d0a162d41c6c19697639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd7618484871e274b2a84b5d88b35e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f45e10c5e4331ed714fbfd59ae27ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1168af8f2a61c0e50c7786faec05e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de65db2aa548cdd17f26f46c2b7384643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d77dc3f44d863d8a2ecaf7217e2e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106cf340d37b8ca2be4d0dc7f49bc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb5efa81424b0efa2e3b88c43bc8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb028ddc1c56843fa42b1d6f61a3869647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7561dfcf76463f1017a09ae588dc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb02c740ab79ac976fac7efb84a467649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36bb139b756f5385c04a4ecdae6dc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff0d1e2599ee07fb507c8e45e4128b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbb86e78dc37fb985579ce4e1adc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d6b66b437e859f143d428ed7eebf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e0da0c478c4c00ff212dda16a3d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69477f8a56c7791fddbd68f31b9bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e0ffc153808391aabca1c67b5907656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda46d6870bbfe7015d831efe453435a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d363b37e78a8a317b9ad69eadd461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd859a35416b170f5cff1c25ccc88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f676074a667fe94660f8fa737094e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73bfcf375b43d799de8e1ce862ca30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9f39139b41c3aa4b8c43da32630f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d91ebb25a2ee3b5e2f35f557d7cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44d3fb1f11951b941367b81c52c85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64c6750f28828385902546eb417b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f2a408ef94c06be97ed01542e2050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f31620ee55abbaf0e6bbb1746fded667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30e5dd7687102771baf2af490c894668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a6e2bc91f2b730ac1596dfcb576c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b271749a0bafe0b404af2fce7b2b8fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199feb53e53f15752cf68a952993547671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429fb5f624243799719413b88e69bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bdf5a59f36f0dfb318327e54af906673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13a3a67d0baed0c9e9341dad0aae6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a0203922b83755894e2facc3f0fea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b784b620f6e5d1911e0b86662ef39f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0cd6fb87eab99069f94f89819b86e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d502e1fd957134f70f305b4ab64f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e2c01393ff44c5a49d8de5e40bb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a3a7e20d383df328f5bb72b569e4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a2f5105cd5e405852468c624f5bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fd53cd9a56cb811414bbf9f302d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6526d5eda51d6660eb509fde031c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef34c7a3ad9d3700e65126d626c8a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096308973c030e84c64a119966d6fcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1eb9ca5cbcbf6202985b3e8f4683686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a4eb0926b764666dc11d603f73047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd223a6ca088e797058f5f8cf48b157688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4357fdab4b72cef115c62321f422f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c9750ed4cf834c07876fe95b2aeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2642d0b9f23b37f1a6a35457c6a0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cdd3395189700e0728b3c08780487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c237bdec466562326f3a93f903d9ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df3c4a7459ca5bc308597980bc9b4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349df6bce4b3cce62c38190257d9a93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c00ccd56a448400cd6657ec870787696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce04bcaa1b4e25ea3a8d37dc5cef9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14b4ed73d9a7247fdde43284006f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470ec382da7427c998149c95d9fcfdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc584fd1d9222efc5848fefb4d0ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492257899d88703a2c76c71bf89f9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71f1f4611bf19304ec5cc69b77afa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3ebe6d7467955fb8dab01de7e783703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122bdac62fc0939221de258f1f5070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb372907ecb7e85eb53c18a791884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6eab802aaabb25dd1305145b03394706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61a04d55c833bed0c8b5e5858e019707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6469b2e8862eb855878c91e7e6daa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c18868cba2f084ad5ac1ac7a1854f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbafe9a09c6032e6247c9dfdfdc2016710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ea94df62f79718300158b32043bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14ad1a81754fdfd046e48036fe52d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1cb0a986a4ae22a2599665e06b744713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4d28d5e8011fc211f4bcdb54c271714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa3e8411767485228efb401739244e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f67994aed1911bd99731e8f460f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f103f4d09ad999bc08dbfb5b842ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26db176c9152e1f293105ac4099e69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a3c240f17f101bcdd0cbf53f1cd2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f9a00ae5b19bf951be87a1235294b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b35baa0c52ac5590b8feb9e6f83eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5c241d88178e6a6ba8bb08957dc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b19b5d31c437e956a082a108fad35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85bcfcfbea5ac076d3842cd9f4504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc77395c2eeebb6041b669d1aa9743725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae791bbaf4c9ea2438805eb520c8bec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ee9f1edd7ef65b28d2a8889b42e98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58354655f9368d17c7c58b02dc0f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0d627a7aa7df29532ae6cbe368e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a56f6e40e196f8c797e63bcb2d491730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831331496f3e139d71a0bb53bcd07cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867a97fc3a3609826b9b4e344bf9985732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e1562effbb1d6e81eb69f525cd070733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218825fec46f81fe3412888ba1d05e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ffa883cf559f574e2789c4c4bda8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d740c03495e0505031edbad083901736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d20799abf3455a99dc09bced58c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0dd0877a580a78abcf2850d28849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2da49e92664cbebe2a98a81c1e52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b95b36bd8f9751bb1f530f193722740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd53ca97d51099f600ba1914b4ff3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb073fc901751d7360f68c50ce735742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8573d66060bd1284689ccc55a524b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db77762d5b61c3355a1dd8f6d31a7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfcbb4cffe1f5989a1329c6528fab9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c6f9ebf7c70a2b4632aa712c4293746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f8d74a853390a6f6b76d602a5ef55747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>