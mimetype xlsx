--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648148192d65a9d03df5bcbd6b0c6ad61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165d90e4bb6bc5056d55836e5f99d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c6be040d6040e6a865e8b6bf16273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68376ffa17b57063066a4ccf8f14e9454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ee125fcaed904c3fdaf8c725671a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76222c4e4377eef364620c2d32d1686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3ae27af0e7c81e61c523357d3c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d890fed8ff462d08564b25bd284ad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6999937b1ed2fcd4ef72fda9eecdd3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d4d0cb1a4624a186f804681a5df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065e410b59b4f084f8dbf969839861c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b4eb1571f532c82566c054a0a519012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d4df3b65605f3fc824d530f993c4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a7e76db4f21a382cd13b0ec0f70e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee782f48390592f1a89d2ac3f2dd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5782089803d078baf98629aba81d68816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73e70adaa05f97eee9864470c0f3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71931b3e87cb63adf9ee126f6ecd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289589745020c43357fa7e6e7bfa8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df32e9b9f6b674d06c0ccfd909c03b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d36aeb41391d505f88916fd005b4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf076548910862a6455c0d83e315222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e3f2c74216b8045e7ac9fdc5de5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200bfbb05367a78edc5654ba2ad32924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1742dd3080e0ab06c99157bfa12e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95959fabc7d23e5e0e411924d0d44926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763ced4c182048b1e2acfba1cd3a9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f8648d8e9a515c44cd002d86d55e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def37d9aeb3eac5aa7391b642aa552aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fd0a2034707783dc95a261b357f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253ce0ffc2bf6db811a67ee182e00331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9f2cd85fa3240d377904448589c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e2b8a87f59faab9029f07ed0947333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c4400a3cbedf1a47ba36cd11fa0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9250705888091e58c10e058756987435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496b046923e40a60ca1c7185fc4fd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e803ccd07f410b72d265828b7a94a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c1480f40505943f8c0cc0e2a2bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93977b8eebf3a5f77684d29c88c6a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ee7845ed403951060528c3c736df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f48ed72f3a83fc0bbcb65ac5713841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472607cc727f13afb0287c268cfd672242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbca6d9c039d2bc7e9d26505e8f44e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0fc3cc5f86370f6c94e64df5b62244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea558d33efe86fe9e52746727c6b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968753d496d5f09d1caba856c62ed2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3067e51fdb940b0dae3a928325e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd4ffec5bd679f510454f2ee016d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0cbd8e20356614f2babd0d8e39c8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7ccbcc08dd2d6940b67ee0ad70cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec37aff0e70bd0e01ac441048718a6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4de3ac0c7672f0b728cbcf8a38e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e8238ef1ce3b3d779df5a0e127ef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91bb6934154bad5c8b3b833dfca0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759e6bf566c21d6d8d110357a8671b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d74d813f7a68d0660d296f0f4aa0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0b50833ef8eb4b14de9ba086407757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d23f60e1a4f29371080e1a91f9c6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe434ea097127301fa5add1154c1d96c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af538a224d492815c1f0bba2424f3af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8b16e64d8b76be0a792c6cd9ba97961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294821f0c35ccb84700e103a2e03a32962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92beab1a47fc36eee2f8212d5b72d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033d4fcf9ea0f608b1d4cde90ddbb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925ad98cadb0d174e9edee01850c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dcf390a512022d693961cca58979566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e9e5aceb1410a42ac3466ed544d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ccb57321aa2263acc6b1ab5d53e7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e73611a8549e71472066ac40a3fbd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411730a35d7f3c2c37eb16a0733bc3ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a1086b378cf325f7459d04306722871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198ab44ee2cc284112938147ddf2f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af28447950be448255f16a62f9f61473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769182332fba7bd21ccf59821f35fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0f66630711a6892c1b53c303583675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008cc7c49dcac4ebe5aa9190cd921376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab423a194ec68c1c2935d70baa6197ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e4d023d23ef0fa55de400fa7ea7c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7f203815c4c137b89947db391fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e337c7e598bf50233f9ac623f4e98d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc3d409ba00d55ac932eeb4202dcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e995d88b182d490a27565bc4df34882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef730291800e89a3fc0353291fcdc3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702e7f8cc690042ee4557abf811e6dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe832530b8447ac4f37bf8b2ced788b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a6df367f04d2603ba46ab7dba68e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838655090fb19ab542d9fb23b86eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b689861bcd80658d272b05caabcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e22036d66059d4df3e1e2423e34789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cd3c2ce71acc94e132bb2444423d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38761bb14507c483f09a7c3acd0e8fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cf1eab4e072d2ff35e0b862aa93792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4022d3711005938caacbc155638d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9623574a4694a54f2c7d0bf2e9a5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690cf64d8cf6f19ff08ec14adce4c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5261e4b21416d5ae2fc4f3af7d5f0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b9bdd74608b172ac3d4ff8085c5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443c995932099fa4822430691f40a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0307dd9ee9035d0fe4f2cf640b0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b9222db1b98761650bbe05b6b402100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021682a27d7f4bb228761f142ecb010101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c0c6bb7d9a75aa3e30d1069b3b721102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8fe1b41a5346067cd44dd146eaf5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f703e0cda6c77fde147fd0e9afbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23921423aa2a48190c2685350a842d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d4517b572b4771e2d47ce5c80193106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595b0702dfd2655e30cffe8187d3f7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e762f70c1c9b8515e725288684151108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b465fb2ac9663c952df4c918af600c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6981085e51f7224ce2db7f6dfddbb65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a592d28d39716832706df8c82378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe624d4c923414e6a6af1b73988b4a71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960f713f46b5b28186d0d06f1f48aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc18bc7621b6b31a9bdf42657cb9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b9ed515fea8fd8a5ffc2ad139000115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849d3b3188ff57231ef498f2e770233116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0816ff3cde6b07b536c4b734ce4504117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4bc7336f52405996e01b78bf06ddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599074e3bc672cc79f8e8fd5f5c529f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c9eb47b44ec0229eed632632bcdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1b6a0ef4684be7ff6463cb4094ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764d05d46c78488c4d2351beef7f510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de5767d39a09a7c4102a5a61caf56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bf7ac93cbf7cf4d4b0b32e7f0b0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec4c457eeeba33417bdd50df7b5c77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffbc7d02e38394653896078ca8b24b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe59d72666de4b00b739859cea93602127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f1255ac5a76fafb22c3e5a93891c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2969d8daabcb7f44005dcb524fdb9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8eeca9ae32f3c7c7f0fe5f1f0815130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90b1253ebe87d5ca49debee25df3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590c425e9d9f828919f677894af8037132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfc989d19b85fec87937e59ff44572133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d865f52085a9904966b5b9ab4cf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e57d0ff263a354bdaf2b10183a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab51d3efc875d9588011a015a798c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a022c5a780c34757d54a941e8b1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455b8e76fbdb4feb55670dd0170d81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616515b7219c359c00562b5f28861d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115931b67ee3fa6eea7e37c73d8da7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c4d25c20a874a90a073c9fa2845cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06031ad33e041ee38e5e7d93707ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593fe5d749ad66ab4be02f93cb22d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf446b4f581cc24f661e32c5d01bcd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f180f1b5433fe081b6b46432f161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88dd14373845d254b3a85db7374adc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e266887ac3382d89c3b1e75e0962c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa78e9a645e7d3fd58980eed8f8ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87156407665baba171a569f53f9cefe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb70547bd6b806c7064cf58fb7c4b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f32350672824229bec8a297a3d8fc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b00b010eba51cd0e096bb4640babe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f7b54ae666b6e8fad063e7baeb545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4b3f0c6a9aa02806d88fb0158f93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574dec1dc82a465d1bc156cbba0da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb18d9f110ca03463b4d51fab9349ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0067decbc4e21bc39f2904c52fca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7da5770ce2a094cb1bcb003d62d0d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc77ee7ae4b1b41d16d1db13d86be5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115531374bad2590fd55fe42210d359160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c43b7e2afab407ab04fdffc90a547f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09484f29490dd5b56909071c46b3d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5c8af99eb8ad98d19654c16b92d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32deb461516ceb97e7b7d2ecbecd033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12dda2060f28c890574da50cc6de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175b5a5049771472075e7e4359f167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3c709564ec5ed6d9c65e0d64d66e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f4847f32dde76a1d6b95bb97baac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9dceb28fec5554e05050b26e7fd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9ab637db445534ab46204758c819170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb947af3743a802120c5df9af2bcba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4217cefdfd28b430ee0f4cd9e9d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01061886a473fde53e37cc9aab1d8165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea4bb4f9a3ec4abbbd7c0e736b841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32bd580be5694eda9d2d8df2f53cdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac955c5e372c66ffa416e67c5c6c1ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689be8ccc2681aa2ae9ec8f584d32e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a718910a71cfe2df77c7748c68ca41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7c43e6572b9e896d9b7ecfe47504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae869b7d20de45a14fe7b7b4b69f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5cdd792e71ca3bde8243009d047e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2cec243c4882cdc0e30b717f0baa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa21f76dd2df69fb87fd4d8824c707183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059369b805ef67845f687211cfd9aa5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f628f908783c01235e5c1e0165b37c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d38b64936b797326bf13867d1de52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b82c4f6db47365399f1e3a99f2c86c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d28c8c7af229f8aacf06fa41ebd0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1902641138d503ecd9988de859e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952d1c62a8d8ca0855ad72071f90ad7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355009235cb8e369b5d6d2c7f93aeb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582b8aa7b89776b2410b04dd832627c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db39ae56a3f4e3d6a97d213c2e547a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ef2caf065e13007d8d63df75e842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6fbaf891db76eccd3ced17e19452195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0126b85891a1582db8d00d7ac0b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf406bc6a6c370a0ec33d4cea80290a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d977137b7778911bb9e1f75b9623b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2d5de3927521aa0e3e2b87db8a68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa8b8682cd249171d99630f592ef4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b29edba83dc5e44fd611bfd8eb349201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c245220aff3c55e433a8906924a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23bb2c2a736c773fc3c569b7547527203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d503846e4ebb71b4e9a1b3bfacbda2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a47f60d1084a47316b90add4cc37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6716ea530bce76d5d9ba4a7ac6da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c1d7118c63329a8c9d9ab326d77b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00006ede28da17d5e847ac3a7ab9381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4c56c60fde74f4ab453b16c63c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725334d80275b002b4e1395489bbc248210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd0b6b109264eec78005e8aa37642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add6cfc73bba68a958e952ea6b86d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c906fd076599260c551c944d15f59a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee5bd22d09396aa40fb18f805fab4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426908921ba649bf2a77a42c36cd7f25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab33451447532b8c95c6fdd6131b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f705ea99e3b662b8d1498158b235bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b02442f6e6b7c25bfbe47073cce3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805759e66600756640c131d18fd890b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7de9dd619ca31ca32af42d62d2b78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ee0f4f21e9c7437c67d0028b918b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da552380bb9a4019f929c35e43b5d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e41dbd7b9e0a5648dae0dbd727e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad48122e331786e2dc59b5de4405c82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ebf50514b376ec320b22c7458234225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af464c8ebb8fe333942abc0dac9690226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc6fcac9bf08e31806dd37792dcbf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499b696b2ff83d3676987195510021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271e5eb719d6c81b9602892d6b48bb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf14c4c577cb32e72b24d9f68d1656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12233bf44a36fabcd64a77a4864197231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872b862f01fb5f31f93e4812036356a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088821e3e708849ece8212ae6f16c1a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c37e93bfa08596d81cd6e63cbf96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1afdcd4eac23eb3afc70537edd90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496fe1122b1170f3745d74d5a8ef40c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4faa8aa66e1536de3e0378f5d319c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfafa1c087d4012e48e45599b3a6941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fe73d1f1bfb800fc8453f6acc912f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a1998135b5e84c5ec82abebc4bc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e3a2d7b4f986484c8d6d310693d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e08851ed0c30bc6dc9df1eaf7395f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863dca0fff2a5e3b506f6e1fe0be220243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46174ac06a6ad1ee61059077bafa2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124deba3f409145254ec18fdac2853245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578b5fa33346b74c58b250fffe1459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150b492c5d900bfecf1d8dbaef5853247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea2a4175874c454aeccdcd6b8a487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702f8c2d241da130f9d33f49f06094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a647ab6bec62b5a6fb97fd766ec2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340731bb432478bbbbcce4e276e49ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c94ff4a289a5ed698b0540de924f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bf2ddad012aa89dafa83f6b70285e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506148ff8640b1073da99579f2b9f24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b312c8c3a2838ae26863d2d5057ca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20603fe786d21b40fa8e6b4011020a5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ff283d65e031e6514c248b3d7c03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375218f6fef9125c6b2eca7e802cc87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce82e5a92bad0b1bb62bb3011211fa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5043b43a71a550a6c43e5475e461b00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7f5c38d598ed206fa75f3bbc984a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c9eebe1e165d83d95d337c00dc2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a280908256ec6b64137b4296f4f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7cc6e8e32256815d3442b1e2b121c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb5a713f55dfc927972e81054cc814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2bc410166f4af8d9b046ac1ab2896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425d5c723af04b31d52db7c0c439e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451556215a682e82c2f948cedb8ee0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd0b740165fb048e44094df740465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55a52d20ff01cb75e79f01f5fdb62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd346340b03f4a51fbea51bce67435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64154bae00793b8b226d7d8fd3db51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f39985557dbb3f540d4a0586a5540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d800dfa759db8456e80c9b2eca7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d0ea36c7f1d0e575b789ad4ef7ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a5c055c71ca9aa3287a6c8e10d30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7629d4e4dab355a552930bfad1afb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42748ed45b0a25fb0c51e2d97b0a24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c287684c6bcbad11e08f2f2d5a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008436009bcde7f1f3b2796aea113bf5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e858b0e09219bd289132de05fc4117281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40a3db74d95f3958a1af07db7c2726282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e72126eb0508a366d6e60bc320c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e51f3799bc85200ab8202fff3bfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579eb06316e79309d5ee0be32d4c9bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d04859900c0d2289d310ade846d78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c1ee79264129ca5e9fc53e3d1d28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b19af8d32d807a78d7b61b63bb18f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed9101f280092961b31ac944ab3c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cff5e85def9ba1d31dc693985e1691290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe687bf68a1f4cde24f40d7c2ec67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210082a7a607e4452741dbfb9aac40a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524211b08aeba97bdbfda5197a999b98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ec4655c15ff67d4efcb4f306b6261294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9f80c5b11d3d9c3aa52b61376183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa67e440b0d4f6e36af351455713119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ba5de9ace4c794a4a805c424aaf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409865d3d1ef7dd2fd84a1536a97829298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899374e7b4df63851fa1e9af61f4dc91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d54027203c96f19a4dcabd8cdff38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c164607add4a3c2da0ea7274df96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e26333bf1ddb30fd586038f73768302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd56e592c359b343b2d26962997822303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f862487e8b56c922b91c1a580719304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a8fe763489da023067e33965019a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f63a460841e6fa308008cea65c6a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ad817667ac9ffb73fd5783141ba6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982e7c685ddc21c03d0aec9d67e7c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f4b04c69b8966831c684206e27154309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b97cb0edecd252684edd219e2d6b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b2fc41b60b1785a5cba06d384cc7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6030a43ab20311863526cc440672954312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340acb86395051b87c1969713e8341313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a511ab9c5c76cc625fc8b7c9d5f7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d36364f90a94c2f9d0c96c5bb2d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4da93d8649be9f34bc89dd3816df4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5df71ea1fd2c82954767f5cfc3bc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226cda5bc2e66ac5158bb0b82031ac9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acceaa267f9e3bdcf318e609c0705fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4feceb23369275ee8c481a0e4cc22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a6871fa21dd814dbd052ed33a53d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa58663f467e33d1edd612d570d6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd46df56e92812a12b6c515d7c198b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899546959abf2e532104933b1ad025e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114ec6c85b46524b76f64f7967fbbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dee8a0de16e735487704160c86be5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875569b4419e7983b2c2be1eeb9a003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d7236c8b237b39807bfe73b3323a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77db6d70905870217f6fe1b4be274f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b77e22aa5d72c5d31df411f7f6aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e616e08604da43189831dbde5dda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe02b43b87331a285b3112464162f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc96d9d28fbf9b3c8cdc4cfb12a45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc006619353ba26e540a2445a80ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbb375e2170af9f9371d8167ea0a6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799e85336db49df7bad15a27a78459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6417561550f7a12369f01e53ee6034337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea1df40fd12c1c84c6cd8afe8de36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f90b236b793285ac3d2cc1322cfc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31229676bbcab07c6a1ec1e95cf115f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba289e7917725b952ddbe7c4019eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94894de6c06e071fb9b3f02f4c029d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55e8a8697289506288398b0074888343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb84fe48e40f01eab8accd1346af2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77211dffa4fc6493771c247343ead25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf93be126dac167b62ba378fa30ddd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497d4e920d55ccd089fcd37ba349b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6f40fe1e18d779d272336ef1760a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05c6a5a0d6c5cceadeac7a6b803333349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3de74c7b61414e1df317d5980f452350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e558f055c35abfcf572d3704b3c90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a36932ee18a702d5bc1d68624198352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abad8bf3dd7812e21ec39e116678f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a454fc20842b3fb345c09575f8747354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a380f6e0e87ed65ccf6b4bcbee88bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730121fde256b762c93c55c8ca2377e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9f4bda8c1a4c1c11504281b4dca53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed19918f6cad65531682c8fd84be1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ca92c2f03747590491d6eb661e1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25f9daffa649ac91b63b60d42d773360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a0737a12b7b3dfb969fff27c86704361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2345b30a6fb839c4e70b5274c3d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e39d86baecd3ce76d7e748b71d43c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10fcfca50c50afb21f8a5828818c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cb03aae4f01eb0516622882c8bc94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7ce39a927756d84a09c0d439f1e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014062104d576d60d413f6aad85c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75702520a6c000f3d1e08e4efca30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceadc0ffa42bfde8f571ad4ff5e8d47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2793710c6dbfcf258984ceff482f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c814c83bfb9242c8b59f46dbbd52c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372f6dd1b6200ba24140ec39b7f9fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65014e704eb61d545e49dda6cbb1d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05888d71394d4dab6957aface314dc69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffa50ca2298bf0eb769e83ddac61d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa758be64a21d6de6dff3ebe8550b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183ef57ee3e1292d1845e079b16be13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca0348f0ce6fa46fa5848644c50d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96bb5ebef1a896641a35f1441f4c8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e5b2082b37f057914cf7f3608bd44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8acda3b7c204d530853ed9bdf105a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1c291795dac46a278165745d4c59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f7046d5e636ed251a7456ffacbd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607153f35eb9533b0821fb1977af3298384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ffc7dd8920b0501fe84892cce3e8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d481c7a9cd6f64798befd4d151799386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024074614b4be4420489029afa8e4ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c93fa8387c6b2e766bcd492bb44c5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505602b734f9c44bf3caa85627a24b7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb8b4040f6b2ea5cce1ba3dae2a9ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86df0d2eb87b8a1ab0b348fe6b41536391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517eb09165eea28ad39f5d0cd06dafe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d9d707d7f792dc5850d5580fbd4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bcfe4c30679611bfdef3c573b21c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79d6decd42273ab4b2ef380e796e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031f94763b991636838e76e0beaebf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4d8a33fc237c721e6f42164b26ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47f045b1f57de0e1e43c859d405c64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e8fe436c6b785dff39254e8b9b5e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2abaed641341376e0403f095782934400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3ad95d529db6ef67a365a44bef09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2260d03b0d716285a26fee5618d127402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b78ea703dd3c0cb43f94e05e1da3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce86c972ed0c79511c0c662da1168404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a10bbfb0632e569fedcb026823cff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b425edfff79eea7a7d223f30beba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebc373fc6074237b517b4e0752a8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe84c6081cef25069b2f7c43f8aeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebc83e09ffee9bfe8d3391a5382115409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4101b6a402afa95d725814ae4dd294410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba20097be10807079de55576e124821411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a56b0c4236fc1b0084b58e908326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e3623c584161a2eb7c70593f35a61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e66a7e0848463f8ba6dcd836e982414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1be2a622165867de338cc3c59e070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcdba5f0e30c5c085c7f853e904bb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a6cc4169931ab7b5e1856978e275417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843cea68c74be120a9fe316978257f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd202a60c5c4d4643c965b048702a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df704aaaeaebf143a6d58eccba972f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea069f2b04a0616337076fb8a09ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7a3f9a6fc20cbecccb7060759a96b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8644f2764dedb3af6c0f5dcfe0ab82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc652427d9b7b5be1a043d78532879424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c517ad30e6f8532d3f59682bd7c2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9de294c25248cb1a1ff2794d4ab10b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e26ca96d6fa4db0b4670aa9a34d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ffc6a522a9996e5890cf91825764428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5727e3a6434711368b8a4ac3c9d93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d792992504b8ff7a8007c37258a64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eed5dd93483ec9c0486e90497f07b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41ddc87b7e1c5483f458afd09eab8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d871afda8a956b532e7fb5eaa861433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84e693a53a8f8f4d6ba5bba7a3b9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b503981ca7307e5544928616eedfbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554486ebc301dcc2eec57df2a212f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9748baee7e276b90135abd6cb85542437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eceddd46f6e3d8b7915626b7d904bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdaa90fa0ad414e1975eba99ce6b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417086ad03ca789b8b35a1b975bce4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49195811c5efe3cc09e8ea421f1eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550126c50978b53cd6addb1007892c6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576ab5bfd9c882f1f78e7f101a20fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b57af4d6a0183ab1331ae8fbae50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6cfc8b49e8f869c3d2abe9083b3e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3670252cb18de9d1c974584e6442446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6594a65c3e1578d85cf78425312756447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e847316686ed168101b57998d3667448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd01600461e50d5b3545671bb58d41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d33cfaed508a237e0a29c1a439127e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090123db8801ed9148d5ae45200b2f7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552fe5608111d3fcfddb66844943b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48793842a68404df42b9dd59959afaa9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae51c71e45568f8a1acb2a22f97627f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284aa751161093ece9a4960d22e36dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a1f4b741740ad985d3f2265c04d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2482c3f36a83b1ce96400de7ba46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab3463203908fb5d16e82762911eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec8a7595add35b181c5672c8a109c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ac4c507622bb0304d140880855c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d768f0f8569b188b8fe748933eaf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9065dbcc8246b87bc6abc1f67dd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed410a1448eba241322b63c4786f99ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caaaac290f734d90643a38a5fea9bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ac726b3038a5f2e3c5183eb8a82a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e5e963b5984ceb6056cd7284f99f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd80a1c29c38a3881875f693aa6a23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc503dcdb6b74eddaaf096036af194b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68240735620d6c3437e178c82480d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1355143e019a0776a76d16d5a389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647e813ff0aa0d2a27579ec891d42b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b65ac1fa74d02efaacea10b6f1c80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8bf1e0ed7334aaa3b103f0afb6af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d597af212f4eda1ac6160478377b221474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96516e9eaf1d51a21f90f9d826934ba3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d8f57f5f1c02935512047dd761b60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedebb4720c2e67b0d821125a224938477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec724d5c8e500912479848bf3f92814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f1d04884bfd36a26a49b29fa24d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96db393651574af638868acac6432a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501f29ceed4f3ede25ff08fc2f8b728481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0c436543bb187e20b388aa00a5e67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d51646fe6d7ba5a9ea48448481c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffcbb084d2be1690413140502a86a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13019e8c47cedd23d4e7b4353291015485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e218c896f6045b9cb3f642a11fd8c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d90643476be6cfbfffe4d981a4a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ce2367d73674b9c9e8757eee0974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b99312d2d24c410d7a0ce42786f87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46732e70087c6ae1da7712b178d48d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429e3d9ca6fcbf3910d234c2da9e60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185af1f25e590b24d11b836dd130ede492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228e11d50eaa822a150a36765855258493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7c981bcd531ae03cde6becfd0733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80144b443ad2c27eea38380f14ead70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70564620e4bff0bc86d306d7444d88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b172bfa4f3f573528170c69edcf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4fdd5da2a554e61e974d37777a45d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9876bcdafc0e7ae52e6d2c1182f1b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea626e0bdf5e2dad72674e087782f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417494661b7c81a90dd3ed599d5b1ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc159e22453e35c5a52cbcb88ed642b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208ebcf483f392755c180b26c78bbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f176540a44f1fc9ed997a0f315b1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36587e9fef0940f5fa631f865767b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e485a2e6c81c867077b0b1ae81ef98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695746901115bc2b4aa7b00f0d81d9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb560acfaab4485d652284ac6bfea43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782a41a0af8566c29382475e45d2c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7dab52c155104615249c91a0771c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35557ceb436aaad76d97da4c4b3d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14769d476327ba1af7a214f2c9c946512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc050ab724fef5d27ff232a36007c2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38475b12d6d536506120ca71e619e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d989c5b66846a8f3a6cae2a82a6bee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df05e2f090c71b18a25d346ee874b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab17515d1d34affa2e20dd774bbf23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cfcfc299b7b1bd5da95d286ca5d09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2972f6ad362bc0bb5bfc7f8e5c8a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723c6b565328601c7487a7bf6fda99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff2fc270094627314736a32433f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f22bccf9be40ea9616f8002e03f5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23e94c62b85b149c1c43218349814d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930eabccab8b2a6372402dd4826134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda6fa1154e69926a79e96213a74e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da4faf556e211ee0f5a3b30739797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076408133c77821a5fd9df91ef0f8c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595982df27ee3cb28f779ebc11a5a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762668f4a26e944332b2b14937cddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02dbbaa5592133caae28a05543c45b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781e49319e77d3ba67b527f404f4e5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb976e1af56035cacab95e8cb2fd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad8bc5e43d2c77e30529bf3b1635d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ade98b34d987f1057b313adf8724534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a8bf6b5181b94f18653bd2b2db3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc375b4b2cfeed1afcec2e6bbfd84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381931d38494504ab6a43863810b494537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7eda55d8ab430a8610f680934dcfb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40d9b043837f6e4862da498ad6329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4834ba62c6089f4cea9e26942383540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37eaedc70205db2072e769aa81ba82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2af2aa4abf47403ad4f2f05cd7ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f878c808c55842d12d8e8b9ca46f9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e4e3b582ffc8c59b485434ad4ed08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6feaa8cdfb3a45f2a6bb3f4a935f3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b8d7297fc2f1abf98f1b5c366ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df61305e6435105813e520a202f88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30fd1c2d8cb59480bc689fabe4d67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26548238e7df00d616893a19d8e0e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de133501159422db11013802a8e09e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a331b7f58020975cbc610a2b36dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831d3c7ff6bc68cd24e6eba8a9be9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f3b64b51f0d8ada5e6c8a72fab146553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6969105ce500b99e446839e2d80c45f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e2a0eb5ac06a45991a9fcaaddaaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6cae0598c5c70ec89227601231124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b7c98429595d652598071ab80412557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d77f279e60c3b4173b321cdce3569558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0daf485007764994489271b063327559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc9b012b8d1e49d66d589a67874eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c976c79642623231743f89194ab3d08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22bc84418c60621f0dbd2619f5f0cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd646ddc25086b17059aff8890c76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3707f2e14b24c0e6aea9d9aebfb46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15443b247fc2537897bc5ae7fdb98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db166f10f4555b2061a9a83e97d37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b79c4942b5f9c7017e9ae14fd2fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04698f9fa688acbea837a293654389d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d57520e12ded98440cfcdbf79197d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e601a9f0382b6351c8d009a97e7c049570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc6a5489038db399f8e7883dc2f18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a1b2ea5b534a86891ef6136e0dc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c793c456761e814e726349054bcea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f48e4b24114083020b24755256866574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e0e757179d359598d4c204342062575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbb794aea8632e516de12e839ac4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360dcf478a7e4a743de0f5a965450b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5fccb04b8ca90c9ccad9a870b7e73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b913e42b235ea3f4dae5115e1ff3a11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1dd79315bd71da83519d85574dc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4bd3199b8bedec68da9e4fb1c19c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b946997e59b2e5b9e11b8bb448b8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ae4fa69a808adbdfb583b7170419583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0852d7e68f2b6cf0c69de7a36624d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab490053ca1de06203b8c9e01f59e8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e752c965bf91adde5ccde106bccca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f438f55feb2f76d6026850039fd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a264bb85be5abaf5ce286549b68a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ef9e261effe992624f804a7e3659589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f99587e53a623de78a555af56ceb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefe31a37674eeba65e9dc0eacd310591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af60397343de393ca7aef7952828a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0d65962a98284a35de46a8f1461c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd32ba3c2c0bea15c62a815b0f002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b11109d467c1d0a17c03c38e2703595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e168309706c531bc4c6b8d49e50faa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5859c10c470daff56ebef55d24763597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481a99ae422b3348aec0f321fbc1b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007396457f92e7d2f4c9ef94b0d36105599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00a40e68ba66f36a85e6c84a925fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810f6d5f3ccc9387c7766b8d964988601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a92c2b3bf49a2ff4bdd73795dd62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f163f6a2349863f9975a574172eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ceaedcf4932e290123d0852e06c76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900980bcf4f5559c4b94d3888d942817605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b601012a3ac69b2cad07a5dc9777606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371169b1fac1319ae704232efb44a2ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a255a81b3ca16a920d2c364cac0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132d01901596e8b60e9bc08cac7d3e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2aace523d2000713dd1f99f280177610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbfa78f14bd3ea73ec1a2eb68a216f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda9fe1db4b55256c071faeb3197f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e2178debf6fd0503d12924a9d6de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeca31fa2932620ef0f507bfdf591c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff39f028d5e01e4c30197a0114767fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04456ee5c96a5062c1f7a3b8fde3cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfffece16ce1f758918c61b3c07aa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8111b07ad61ff281ec4ca3b6bb0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf7d949d3a7f6d24758e0f513d2cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a7419815b0eefb81d854bc13511d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e921563fdd14a02b81f45db7d495137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d4da48a4595f5604b57f67782785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d5bc2204cc17fcc9926a81ea8e474623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe5f4baaa8d05e4397879011555081624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6a4d8289fd819df461269c09792f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb7dd376de74b63ab38a2ab2470cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485fd436e391fe2e6a1d428bbfcd91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ebb9af4991309f6a3f89499233217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af94f9086c674e10e85d6cc685fe1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225c6dcefdfddfd2f886e6de8b53cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2bcd8e4af50c4cd97a760b02f11c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ad958c38af9a0d31d077ecaf5f06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781349de6e19c1422905840f470e8a3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232882f226d16bdf0ddb34bb4e303fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd129e5eaae07db0471b64d8561bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986de00fcb1184ae71802805cb751b11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f89b071f0966ebf6c4273d93ba0b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e2f04b533ff4af2e83146a887cc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09691a7165eb39cd53af661130e1f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c825b190293b6943561b4075a566fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5f719530caf5f1e49f64a5e9a02d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c32a16cb8f13c8691ae2564b9895642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58db2d4b7cf8e1e6e7a6941c7889c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8bf57531a1a2f1c547540b00c05f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9405ee8022cf27fc89cc6869c58a46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739851a57df39082c64880d12810c6fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1c487b44b1d8f4409987ff8dffd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182a2673b4c079fe6e63bf3ffdd28b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0095fd1578944824c7fd59f7f2b725649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67920409b8cd7091cce5454462d93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089edf94da6e33b9b349994bddcccd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d0e459f39e1fd905f91d7c915cef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a363a3c56b29d7a05d482e10aad4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517593d6b72a9595ad2a4d1c131ab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0165c87c42f6e189db72318e61cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a7f7236f4e5de6f0bcdc823881c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a357b493e3a1fc790aed5b2504fce5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7479cfc97c8948ab37c1d3ebf9ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a643e02b3d21fc625ed461c57068659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be58344d5dc4215688c7eb169ad23d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce50886cbb4d90a4ccf662295f7f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1df4eaf8841ba0cfdd4cd9193317662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba7a393bf1d50d19113d5f70ec206663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e494e7b281b58edefb2ab79424eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5cef661e06157d2d64ee7b9f71464665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380d2e05eb5ec7a1d5932ba624dacd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff7876b75506e228d000fd9dc451c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59dc2adbd4298fe7ff32dec1e2a1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd057d0d46b4eb7bbd4b0f137726a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d64c4f26d665be703f712744c84a65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0bd9520b848d5a406a9d0af26e4b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecf547d12f8506be0f5bdebfa2417672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c6a9d3b86d4099cbe289c20d41a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02e062ab8900bd43bf85ec5556de4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09964743e27ffd3b8d96898153a62c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6d4db903e93e9a77674d62256764676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d7e2c9d2f94350861c8109b90a03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca94b534ce8e8205d2dc65f2061eee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc935e1b961174b7c9cd1a4fc0bf7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024169df6ebfbd20def8e513c6e63df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d1c3d720533b2cfc222116876cbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054f67e54585601383296eea949987682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3f29e0662d07b4f3fc4d75dcd465683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115093e67c3726472fd9f494a9df3b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec43720818acaee3e548c45580f6db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a674c3e2bbbc6d1ea016a69614d7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaed4f6e316afb47816f21fe83f9eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7bd2ccf1de68e840dfc794b8a303688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f067c440cc98221063b2c03b32701689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf112abb53d2bfa35d6e9e0899752e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa0f2e1e906c5bddf90f8eadda02f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663e4906705819b3f6cbe5074125fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b81bee09ce2d58dd4b9e9bbd7183a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee86167cbab40baa7fed3b02f307f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785a3c8ad981fe73b0c2f1aadaa7ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe03f3cdf785beab390ae5c7070136696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b78d5cb3579a85183a4a8915bcb3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb629e03bdaf5b04a2309536b34d84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c21df20f83bc42b3d3b7371b9c87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7b8347da20f80dd1abfa091f4146700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a328611f0220f3ca8a860e8f47ba8f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8aac916a0006393ada8bda84bfd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64742d1d817c09864b58b3de7824589703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84eff6d1d6f2fda2d67abaaffc635e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88ffca864ba6f3627fb6cd0474877f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0779d858dfa3e567c6af8777087289706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e8e250f96851dbc0665a65c4fa9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d7ab89b3435eb0ed8815e9bf5e1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acece4eb82ca20e2ae3ebceb789eb874709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d47e9bab136fbc3cdc63c0a9c39dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6767df90ec1dab017219c04dfa2fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5347d9cd74578d783178c70b829bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c11da639ad0ff9cb74cf0f87017d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c7be208d13ee8a9a7564c4e0b1c40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e54f535fcb5c3b2e5751ef47ed22c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633eb8e40c68c28f5b5813bbfd2bd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f222d6abcca1f6f5c40ef564f8243717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178449c0638365e20ec6a9d73f15955b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce835da796c5ea381d113da5d883f0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a27da4c3d9d597240653e509ba41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5608237d13b6f7c3049e93135d8248721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dffb06d8ed442173a7f0761ad45c97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e00cd4093e0856d13129e8179a9e77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59aa5dbffdd26c417742096f46b36d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab8b23a904745e68ff1de481040c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af6c4909d25390a259b6aa88a8f24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad002cfd36ac3999cad893a672033c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878918923d67d98ffb90d18a368a008728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a123ad75eeaf5c57bc9b6cbfbbe73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc344775d1f1eb9d3445d95e6615a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b761753863c417bc7e61385773832731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec5d3a40a75a25ec54811f5e1f5530732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef127ca79bc0547372927af04ac7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6648ef9437c38af53189d9e90669c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c863ae837b808f7ea822a9cfe44eac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5439dfe5108cbfc4b9e83954372f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e51a645950eebcbba86b0d465e9a54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c628ce7fafd6a5f6c83b9e72aac3bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b350579017a740d7133c3e7a61bb249739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c4d8b74941b07129d63d9ef0545e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f9cfaa12166fbb258fc82e98b5a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5523fe3ea11653a15046915e83cd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b600fb584b98e864470404823ba9a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f7b12e07c37cef2f6631e79b5193744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc01facbe7fb8e4377b7db734de98a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486e6eb2a0869948b4ae6a5c61e279f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df3cf78134f4909563bd9d18602f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275cd53c0ee9ea7b77f15e7b290bdac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5303be61fda3a6ff4fd13cb7be8e18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545c36f71f4c35e9eb4bd4b4249980750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b92ec3347a0c93409c98f85cf4229e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c9b47ed84bca9832a248314ab578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280bcbe1132dea51f7aafe82121a3f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c94d9ffbf48d27ddc9731154364f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612a70bec12f9a8df0b5cac3d110b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2152e3d5b83a22d46be8d036418ce8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923a77c7a0bd7b8bca1ddde9f915c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3b9f8ad65c06d276ebb1420adb08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63dd100cdcd0151c6b98a288e214f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ecb2419b356d297f0d7a1cd26bd0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557642dfd3e4c6ea82acca3bb099b007761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbeb84c0e1d94d486e717293ddf3de762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cf8ce8e70671305717de31288e233763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ddd6bd0486b274aeddeba87bc0e42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede4d9d80cfd5e7dab8f061fe435d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbcf7540751dc42c83f006d37586a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9c65929b3fde555a3247e4e540ee1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470377f72780ad3996585f65716f4475768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb32c5338c6557409b706d5ac96a040769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377843e205c9471385a8a5bf1cc66b1c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fda7453c56b66e94034cfa54ddc3d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbe33713cd1373ca7f23483f099d5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3aaeac2e9fdd852f54f5af0b492f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6fae07639a3e04ea6223643c18d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c10e0d898bc9a3d359b239ba14983775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a3f7ed720fb7b91236e394eba59b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ba16c2d83146e72fc6333333abd8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d428efcd781d73667e995af130f33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07482dc1e0ae36e0f817242e1137b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b19e3cb845d8e9aa9c38323723dae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244440db0b89cf13bd6e8fd498b1dc13781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11a35f1edbd717b8e6d8d6894b59a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24621c156cb9d930aa8da06234aff3be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ce8177470cf9f9357360ce6ba60c4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bff3bfdd168418d349f24af767a96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e1a95bfa41aec7ac85e9e89458e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed034d3a294931f44a4e0e94b46c1f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09738207425d0070d4cd40031640f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46618199d04cc335f5e5d5d4241c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc8db9fabb232961976b5d184d68c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f06635c2a7fe2b7d57640a5583ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0b342dbd8538b43c810fad75c9aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711605fecf2db29b2c0e89cdbfe38675793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f532a8e8226158bedcc8cfbdc1e7b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749041097cc28c989cae5c79e912758795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b8dce8e92072c38197eb21d5ec841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c129eb3eeac6b6d06b8387034c5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191300f4cc5a8e52c8f5c2f50962243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54427ab0b1fd63ec108f4e9f237da634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295de9f0737baa469de50a9229fd4d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53179970d4c43bd8e5753aa9b7f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b83c2ff4912faa166c89736bccc9ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4fd893dc8df4a6f4936f0050e4b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063137ffb2d646802273c6249f52fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960128d03a88f98fe2d83210e1e0bef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a1aea7e3e715aa290e9114abb59811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c1cdf4f56017f3d7608c726d1d9e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915d2b08453110dcaedc25f82cc9cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9a3f333b849985a0c5300846627a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08741ce8c096de6471d7ee964476034715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408dd96f81ae3252aae7db0d240dc4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ee8e3b7486949131d633bce2c48817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b902a69245ae496b619f7c7ad8a45718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f860fc222b690093d6b2335ef126b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5838ccb52aa96faa6e339d104de8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f6ab35c09d1a04037fb8ea71811d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff80912c456285fd5a568a7293ce2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae98b2d701d8b871e6be68465900abf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b876e368aceee8dd96965dca0e2e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c49645411c2839bf8551c45163d82425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29109e0e5ac3a9778a88b77dadfd98526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d2f76602811d503a24ec1ae0f58d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a5de7c32c23d08a2d1cf2531ff1c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6436f68adba983e992a445039596a4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd585160c49b4a2e53b2e6e18c3273230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc43ab3a894dfbd4fbff8361b312a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba547fcab4fcffc9ea328cddb41c29032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd0f647f2b0a4ee04e9c6a915cccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56d10e630be2ae0d7e9bf6eabb05934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35eeade1b7ffcc2ee949b7bcaeeeab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6460e783f1e86926630c07e46042f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335a2d854492071314b3b78b11ea3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f787a613016c2b60ba6b8cc77e4e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8c512fe3f5a248fc4416e17aea9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475914eae1ed65f9e38bc26efe283340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420fc6b514594cfd11c14b2851c588441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0249fb4d5460565ad43989af9a7f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7faf6e7d90cc7b9ed894317a20c2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942e5b71e33a3439bca56f5705c3e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981475529967673916638e2399c720145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9afb511d7c235006fe4e25724e908746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead4e427152b20aa77a91aa0ed3c2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ca5e2f717f361f0801e2e8682e5f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d7787e480cc101d0e83e28fcc85049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6591ed21eb9c69dc10c07022763820450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0222ff88fb868b09218ffbbdc9363051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c5f700546cf144dbf37df2fbe4e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c5bc22503b995f24414c9e17bad053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731c86ccba90bdc3f8241ea431113154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842bf5719864521c76671148ee37ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895983fa5e13164c0096b01599519ee256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d85a568c2a5ccb4dc03cad1a650057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a9bec5872d93df434abd7e26c59d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804baf11a55e5bf0e0957073b8db7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb10ece65798a6a6276319efe518260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c468b382c146a0cd682af4692f327461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d124e8056a7d7de332dd36e92501362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e6c68232d1dba67b6eb7fbc66f0bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee02481f133964462480886d6e9fabd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bcea83ecd23ff344b16e3c3162b9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fbbb0020e8f0708674456f83b545e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a6f61b0ecd1b8a0d0403fefd9f5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193efb1889ada8d1ef4a18c2c051249268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17589459c2344334474f4c266e767f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3df1ea98246e53eae1d1d03fd86db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40fe8e688b9353cfe5e83ccb75540f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33adc3be34148d8bfc38a9d6ed4bd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae0024c7ef32a91b40c096194ef0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26ee501a047ace3b7b76cec41e61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37812e6465d621c1d055c492800db67b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616e8d211d107122a8ce66871c7738c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8bede8ee04d904eecfa269eab0d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127c26520dbedeebca0af8c153e78078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b7ee33264acc4f397e9fc2724d4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d88f9782255117a69c6d3de6cd80580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a693c58ac37f1db5a3a6a8ec17cd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63e0a911491b7fea4ee3aa86d482982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2114c049c2a41ee4a3fdbeef825c5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c89717a5806e9ffa51564d6e107a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1788eec26b84d3e11310a5a7e701a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ed5823ac747405b1e5dc37aa6e2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5984c55c78b97f81bca193e371982d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec0bf33ac9595ecfced781146f1ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f413a7a51a1923ee79de2f1f1c89689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3878ed8943d68afafefe5e275173df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68bb3eb890d00ce2d1a9a16b3a9cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d4eedde71f60a0b62ce2e03c813792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ce51f1af8a01c6a56e2f8ce1536193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d301a77877bc2fa69f6d9879de7f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476690fd984ce482026293fa97ee0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9ce81744a045f01fbd8afa32b9b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccb9a56112fd89eab416e98a21e38597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f608156b64025b00d6b1cf087647a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362179e98384fade32ba7e90c1bff7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba5d7ab0ee091d38a25db8b2f71b03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad98963ce11abfb1042a72696e2a5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb070844e7a8a403cd3b0b5558483102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea04bfe07b351af06596c4a5f185a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d1c599fd19661e601d0b575b0b52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e2b8ba07f72da6e4a628cbefebe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7eaed6b3dc8ffbeda98f690298e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaab9d30b5aeed1779f74b467ea0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e4c6ef8a821ef92bd6aa4b66d6678108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d9de0551877e353ba1bda66caaaef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931206949328d4ab29da4357b769ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068623164c20582c958b322740584070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476140730a7343a81c031d9dd0f09f88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27fa9abef3faea7cbfa5f767d0b674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a11618b9344ff1d29685f90a6de10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c704c4d28ce977730a1121ddff278115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57238839fae259208549c40d97ac7bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16957218a1222ea807384f0ec0a90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c101a978a37f8202ea3e7b3db055ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccb6d6b4c43aba6a51b0ca480480cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85e2b40acbed877a1daf6b8efc662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78befc120ad138fe3ffcfb84dd8b95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf19b546cd349601ec51a05da252c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d129fb88fa9307385b592f2ca21c20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afd21a9257ff2c274c244c4b00503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec99412301d54eb8d7eb3de03bb76c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57f4b60516064298119b962ba8e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f36b72680cb45e49cec650bcc71f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f283b6ee4a153ec02a0e8fb7d304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680f678771b978a1c7698501b4b7ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb9c921f606b826b057b02e29cf2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbcfe8ec632310cd35d0107e7ffe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b24ad349903617c4538fd39bdc6730132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebae08b94299b8daa750520b1d975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14743193335ece5e638eb2b83eefb5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d33e46e7f3d0cf4a9b4b5d00c18bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c118b926b51cc8432c51323a0ec194f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a35bc18ba3a9476cca29cd8dc0d403137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7919c792d01a8f9881d01391a5e73a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6836213f397b2281fe18f749aa3bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a0aba11d7fd2a0901e38c25407da9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032ff56f042ff3c1a13eb7cfae85c8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaae13e7f04c0af72267f15bfc1047142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a341e53a76d596d80db32b6737cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46628cc2370336c503e41a59e047938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be66d7b375c49070ddb35233a1c8ec6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bad2039d80e9ff4acb15e1cfb9dc4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db37c4402c93b6effd99ed65f4a8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091a92830c48d7aaddfad8c97851a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb53140a319ecec6e6376e28ac991f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda22156af104f149531e1b562555d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6500387b371da56d02b993541aa87f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d996e69023015f668bd667a51bb9d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21486f5baf5a21f2e459b47c4b2a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565cca24743108bbb9ca9f7de74e1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ca6911f4e80496506c4eaaac12bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02279f1a666eb9974a60098dd8f739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299fad1cddf6f7fe3109f5aa670611157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f357ff904d0042d90f2399f837c067158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7366795daccb52789d824c5eca09746159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c1d7bd52dd1167a20296027de53c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a299f695a41f310d0fcab14471ce7c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dcac08698d9ce1712866847c9d012162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb306e478ab6ca576262393560aef93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969360a3ba34b5de2aa58d7d80dc70b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f9bda31c2ed5cd04ef9eea37e513165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d1315931f80b5da94b2f8a995bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd54a5dc1f548528f9bee698a39b1a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14121a5a0d947f3065aa9e8ad89ef76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd5b4f558dd326bb313007d06dd0ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee3c2733fe6d0f6604951f2fafd76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada77dccd604d79ee9c8275986966cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c674c5fd1f24132ee3ffd9e4774f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660128e17ed50ba7f9c98dc8089204173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019458409c4904bf79b9f9baeefc2f74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d78050551e950a51bd7fadf43fce9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0736e386fa7154aebac2fa499cfeed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72461ffaedcd8544dd95ca5a0aaedd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2c9985f417339cb1df37470e64ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982bdeba90de3f2a2afb4bc21b0ccdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6434cccee3670fd1376678dc35859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235737e53917a8ae382ba966939e525181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787592e720523740b8c45e67c021a98a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b7d36485bdb28033755080c90623183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a4106f5659c8c3c9105acfaca452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91419eefbd51aa2a5839a7ad2ba27d39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fbd8108a23d198cdcbb279fd8ce28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c11cbca79f4aa7a466ed65bbd876187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c875b263f1b001215d438dc4c05cc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dda36f808ecd87036753382cfc7ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb6216af9b2bd8fc6b5737c29b994f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da09eb8d465da31459d61f3e7b4142191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3c6969f27b0ca5dfcb18fe4776fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aed77106f61a6cb76a054d0839616193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac80c8498317afe0d628edbb3fab04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cb49e433112c361859206965e10a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac4871e5d31da9ad14dbe8ae3218d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df30cd4f7cabf7e95bfb84e1518c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312827628bc6c52c3f5b828c14aaa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409415563a76497d76d565a3888a1786199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6271600d6079709a077cb0d0788c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a326462d2e7dddb27af6dd133fdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5305c7351d9e0db9e5ad30211bc745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39388d79cfbb5cfc5e496f47714b36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ee5e7f48174e91f87766e07ecabc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19c93949df1e3fecaa3e3d7575191205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933168f893abe5e9e5deae66a752d8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b2c9357ccc6e0ee96c5399ea21cb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9c6a6e78140541f01ddfa512cec6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797623d398d961fd63bd87ba0300161209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df1ff6cff5966a52b86aeaa4471a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630250852181c4c29c9542158bd8e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c4961bc28dc4321bb3050736bea1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8549511957d04ef8af2824b579f8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc772f2cf1878a833756c230722c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fa3c99a4e76bc24bdcb4675839169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c034b9974691385ed7f32980070b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286600dbf591e985e1c6630deccc1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c036a138b067a790691e1d5baf437e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b9b797cf07b3feab1286e820a699e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8db16512029c699c22454b7daab99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7e6bfcbf0b4f50405c92c8f5c6af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9e5bd27580f962bd40a7f77e5c36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73518c841e4547b87db08889862073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd624ceae3715fd39aec52162fa60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf30037de134d5c4b5964ac1088bd69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076eab0868e4029dba48169c262964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2be6c9e62d8cf209784e0cab18f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454beb972fa4a2ed256f1a32ee92bd3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66c1e86f108dac7b205fd9c9ec6b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0976830b1755d69d1ff153071153a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d3411a921db22030657b47769ab68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21682705e7717f0f4e6926c2059c8f27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215af5dfc93dea9031cc3739571f77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044aa1015e9c92089d6f5496f60c3be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653cab74ef0290836f3f2db8bc6e01a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c15d55b4ef7d365063f6265d444b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9601624d8aee162743c0b0c06b652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d0d3072106828511ad773ab5de67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923acaecac59045f49d79e92f8732a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5c1b65e6790a129abb6e76f89aec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf27d4568eff4e32c7ec4f1fafb48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50acd4cfdacceb64cd2ebae30e77e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fcbaaedd6dd364d84a237b7813fe5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8593e44aa538e06f408680075dfcda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef737a6a2ff13062663f36f6fa5d588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d58d1d4581b2ecc13ebb2a37cc4621246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc19d2811e746dee4d56c0bca88ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d9380a10f2b3e10990302b8d84a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f416aa43c3d56fee9cd395461d0cd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b257712112a40e59e23ea1334740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4da2237785b3ca2977cc6f9fcee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4b63bcd63b5b17be02198567b742252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546588b91f4d7ac253cccf7d64d804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c51da053709328829a8caa883936a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc75053e21cd5af87b212bea88dfee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bab8224e939ceda5a5387e9461f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899708422f85ddd1b8cc6458bf30581b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea4761dbc6ed97d8e3d9aaee4599b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0907b7aa61cc7089f4cd4dde21e50e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db378acc0db8ce134b244ba70d1081260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0678e9e915afffcde558eaee5c3a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c6cb814c34057cf9794b29beb27e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0fdc5778c2c95f2b0b915eb448d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f44351a066be078d5934a85936cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06433e9af6f042cd24b33cbf570e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad624677c5141fb675b630b35fb4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848608103192a45ef15d4bdf3dc4de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd8055769c2916c269da2748a187a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0697aa505b1283fd08f86ea6094d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277816c58f5b3ade9a5c41b6291fa7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b82d37a10fe83566e3c273e4b557de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1fbf633c93089b2695fd4551ce54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ab970a8b3d9c1a57dd7526a0599b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b29aff3d4002b03d389d92fbf9f53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c00df588cf322e6cd007ca341120e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985edb56d967822cb469f99cbb996071276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ae849b07dc0522ad9c3e0dc10865277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682039894fcbe027cd61ff59b6324726278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c219c55437ed2f4ae0a6e4d8b1f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25041b39ffc6bf86ac21fc96eb9b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038a431ede5ff5807c751dd71ebccd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256cb37ad946d2e577f3f51b6a2a1c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a78117d320553580b4b9f3656e0bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5981dc07f6fe15b44f414df53962ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24043dcff2ca30f3ce22eb859a3cd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb340c072a412425604da9c8000d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4baa53fac1aca2d6ceebcb9caf3d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184106318901487ca2d6358f942c679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da238d8ae249b83d792ec0edb17d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cdb6098eca2f21c2a0901e7564952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe007c2a42e22cb07182d422693eb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7e894b028784c164f13faf2674f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92126ffa42be1aaea8b316a2d1bfcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0cd7ee6850f26f6814e1e14756432294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f2ea66c280f4ba82ebf1e826cc57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d092bc5df14c2ce315f344ab5bfa83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7a1c464919914295fc5ff9169ccb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50b08d8b32e36090db03c193f8bc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e06bb0aead8ded9b0cd4727573ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c156ef1556755e0b5477490874137300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06514b886a934d0037ddb97d07df8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f47df995b58270c34be36d03ce85a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bb6f7d76e0e42dc06e51589e3b26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6445f4c54d37097ab6c08e89e62e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f39f5f38bb9857fd8182e46f641c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5897d0a86abf15f5aa983240af77b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e285660cb90d5a22b51c6c5b4051e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5c281d1e425a6be1a6298c910f31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543852d6f1e2c1e09ec3863b5c9b7fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87ef7dca84ab39d1a5abe419032e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e9626a93525a4f18451cd125478b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da361fa1f36dbd9ca05b4d294f90b4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f42dd001cfc6099c16cbf7f354e20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc4f137034fadbbbf8654df1d9b67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3e7e364021101e59c75c254e0136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5fae748272335fb6d9f7ca1359691316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9888d8c14c1bda55b141c4b98cbb1a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a3739060af416f131f7c194a96393318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c3c74b2fcead14bdefe5be2c1b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7596b1c1f88008c8c939626bbff1e7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e43feedbdfc4ef3ab7cfd4996bc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825cabcb3395083e7114a9bdea01da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122068328e075e4662e5eac55463397323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa731f713152c4a048aa789aae67b9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0318f44a6c0ff50ce21ae752807ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01617caa1d091197959d167c9a86f3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0626e7694b915ed8e69ff6d8e0b45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf74f4d59ede39394866e1a4263a4cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e0780dbd3b566d086f9cdb60b485329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac067c9c7072fdd1d85d01fcefe8a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52114c06bdd1b5de201f2f25de97842331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432470e624f3c35a5da85d2e7c9015332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60130553fbe8fcde474a34161b7847b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf097245099a6a9c35593ac1d570579334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444e9c62103566abd66afc78f7a3e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042deaddeb3e0d40cd4b9d6c3409351336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618a66a47ccc7213d6aba38a39c09a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b06f29f4b3bf59679f2fa39f512ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455b1689b6adffb17d3d4ab3c29b6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239e9f459f1c53a620a5d24221e496f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847c0a2c7412f5778a73f892583b7ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2605f1056ebb567de6b190c339af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eebd026b45aa04b166ce03d3b65ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43914964970639b819800dec5be0f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0696450030c178fcc3fccd3db21ed9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e3b058ea4db52809d638063bc4dce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb85afb0b583957e08b3fe0005495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e94ea21044c7e13bb86a93bba5d7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c0365cc6529d441a24af16aa845d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bdf063b8d6ee5198818e7f552bfaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814888c3c7f715105594ad0e276fa2bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a782dac5bc13796ffe0a548fcc625352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3f894f41f0cf0057126b705c52d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91a76ee43396cdeea4decefc79838e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05cbee262b775111688c3c83189a72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bff886b2f9689006ba08feae22a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c07ba5bac2629a6a7f0f89bbe1bfa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1563169da4ca82169ef72620b5bdc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3247c36f8dd7cd517870cc41ecbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edcc4e857c4441bd998c66c355262360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a51038b15071a1b5c7be038504a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b3cf27d38e10f0b5a6516a8ffcd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529ed9778de29949c3190ddc70538e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9317e8b6958c0abea7d144dce89b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5805f29be5477b18493b8439ec050d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85cf4441b7f43e22957198340e54e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5156119f4bce853d87c56fe7e19cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024145a5047951abe5e522886fec8744368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e27d36c9afbe4de1d1015cf2664d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fef725a37334d3ff1ab5f633f677e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b56c39077836605331f1a6593ae12d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e474fe70471a5f658b7b1e3cebc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f169c8c53a2051684378a830f2143f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cdc1b05d67a89c083244b7d635c12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873276e523b628a053b44d6745f9094375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b833157cf588b48e5c4c28c55926376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e533d942cfe2c53befd8c23ca3611d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d75f99a13976d7387ea2df300101378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a691c8735acb50172bc286691ad18b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3dfa14156cdcd63be3f007257d605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1033e45edef9bf78b6605dec6a8048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33c3e536ea314d25a2fdcd94a5e46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c69d9d6cc86e9d5fed5a8a3debe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f61b856b140e77128ba8b9fe886a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f367cd37255ea7c6a009007139ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782c2511e2074c49e52a24beac949dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b28073e7f02aff2c0888e3699f2794387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067706c561ffd9956510fa728a7b212388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea51f905bf8f4218ecfa9c5faf5744b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ecfe1eef61613bc1a612ee34e5f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d22d5c24fc1a4c9a178d4e2dee95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0977e6090150571b2283be9ed81520392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e30a2aaa41ebea8d937beeb8a1f69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96fdccf9377c76b69b3cfde183c2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c53cd4d9ad79df925244c3d4fe96b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168554b094fc9b6a1934b7d08079ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb754579bd50edc5c8c05d02f5bfaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef84abeee4cadf86091024e4f5486db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444fcf4e032ea78273bf7433ea2391d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3987975ca77e20502ac395871531d4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250278ba31677be3e1f514aa4a016ca9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2b198280d8e8c9bea785bb8600aac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa041a9389cb212db3cd7af1ee76740403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10db987775e4db12a0a8487ebe1ca5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9246bf5185fb6ac9cec95d5e356d23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c20fed9cb34294f9578b6c59967cc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416238d3c09ce96e0fa82ca2aecbc6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb658d5de716abff3348a5c98d902f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf67b460463ed1739ab045d1f8458409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d1537ffda4c298631dcb9a3d9cc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc077af2daa0dc28a1a7086580e3b61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae6616818498ae1e99bbba330c8b2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0788f453c182a7529f269503c3207413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122176a4885dc1e1773d08d964bbb4c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea03cf24cf864bdeafd452d9ee93e6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430679bf184e2797d2d02488541fbd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9ee2c852608dffc3a7c554c54653417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7d5b8502918593612a0e2af7e77e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39450ec7cc9a1ddc44538e4ea9fa8fb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490f88a823200af4303ad9c2fff48a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe65cbfee950a59b636d3b823a5f7d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3320e783276c17ef32e95b05869a25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4f2152d39dfef5914975ebf129d25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c79d44155eb0344bdf04f993d25b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a708a3445f7319817f68e3585532e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca136b2768eaed027dc000a70aaf5bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d6dc6be3918d58c2fa1053b13445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85658f3d7b778eb9fc5181ee005f1dce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0dba81550970d0eedc579333b1bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984da0872a6ca7b16b43d55ee84e3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42ebc0607989f0e16ee85ec5191a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139fa853b5b19d5c7c9bdc7e590d50b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c6d19da392e5124d4f1091feae99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf59a18a99f04b623b01d038e364a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cfa2b7c1e257e8f9c84ca2fa03f98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9b38c90b23dc5122c5d95e309944436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5711bc3122a4a097293e75069024437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a348a9fe475a6d5a0b6c7f2713201438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596501e4ddf08e127a3e0338f88392b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6f4657bc514d25aed75d1386b02c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a0d916a14f7c468e0175c9b365a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5883b2ddb862f88607030b07141481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b105411a29ef4da9398a1ebbbbc3c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e043ec1cf3440cff3c640d3d1529cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf9da37f45ee8836b62b8bc189eec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc9ed84f728d906e3a4e4a522c155446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406c53574743b7cd2c9456230ceb7da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc73581921daa0dd578960e91ea095448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bb71358c27e3d30d3839037e58d31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea94b807a68c673f4ffa4d3e4d4119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c46ba1d52903ab674a15629249310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69adf14e884db903e1d6c5d697255a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce576ea1535a541669092f7dcc6af82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28befbee268c7aa9813c966c3f9deda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf695cd7ec2484f7bc461ee99c9274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03669d77de985d0d5cd0ec9400ada4c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc81c1fe994fe54eb5dfc24f08abf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8f6a8d7f21208b6db6a3218a09df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d938899e761fa28531758835b56c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa7c2bfa852434a90f6364d9f8a4ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a101583612c27665f7c09888805a30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5455f97be3cb9b1035d8a0ba117b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbb15a16ee39a875854c947540239463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad894ca1a039be419675a5056e58ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa7d226535c2ef684b3197e3977cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f877f7b26e332eb619e3ba87385f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb85471865276402ec79c8091e3d96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59856b1ab6f232a1b07ea7786297af23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c7f23191efa397402c460af7d438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684524d9e0f4f5c7381eb4bb4e3fe215470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb073de9c3c8bf2ed6d84ef7f6946b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1128a3b82c0f55b0591bee356681d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40e36764b1226ab118c7d74b9db0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b7498a3e94b4c96399f4649a4519474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3e5ab9fe1e8c9955f7c6a07c1be33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc498889878cfbaa553d3346b2d023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b79d1819cd355b435ec2d11eed12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce60649b9eccc3e7fdf48f80d5b6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793d13da6da0803abab315acb7fa1f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f749099a50bc1982058999d1d67613480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77f90899c58ec8403bbf6b60b6da8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23103b49635e848e0b0d836e3149e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362a60cd4b3d461969fe3c969fcbb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc38fc90b533509da749aac602d572484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c91b70f4a7420515d12f5f8019bb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc62fd99a5913b97a4910abce71fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ab68e3a09379fc8404ad9beac2b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a7205e730fd474751fef518b30f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e08ca7b7dd70d9d1ed628f4ea1079489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651edec707c8c67bbce129c8c700166490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa62cc18e26de18008cac59d54ae72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d58b227e27320fdf7d6a5966de5ee6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421536a5cd70f10588570246d16f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d3bad9e11eccdb752eb064a52378494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3cab4c3fb20c5b99043c793f8578c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458362c28eff1c74b406b5989e83d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4634b755b2cb9356bb1a11b5343281b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939217a20a99f16cb7523d84a3c472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603287745aeb7ae0fbd8bc76a639086499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c9d4f4e0b284a063e17c841401e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd31b4cdfb652aab7eb916960333fde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b78dd190cd377d062abd43117f5a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a19730d96db319503f63aa6625921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821fad764940aa3d4a9bbfda1d5905a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada1a7ff211e440b42b51c29f2a806505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b480c523ad4bc5296c78ed470a82e66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9936759f75a2f961a7b88c3c29bc0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b520c3fef93a2c2af10c42f9dd510e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d900d569d0494171a38ed7d45b316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca702048686bc9f55535a5ee53911e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3801d5b37973670d28a621dbc97d96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdebe08f3b1a557dbe3c997d936aa82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16cb3840d1c656d4632e860521b92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76aabe7d42d330689db77aef70299514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c080cdc7ae564101e1fc879a6f5f6b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fba1932ddf2b0c80f01e2ba231488516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219847eb0b2d49fb36a5ba741339b386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d195a08b8154b1c8f5c41be63731378518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b6d0fc8e36be7bbc8136f5e2372c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7378d11c31ea8cc18c89f6b21de4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09ccf32e41fc3eb41bdcf516201ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ddb7a2bf59101e4b376b5f159ef3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a106f86b63f4a7f564188d829d203523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0957e6c45fedb56711c75407d81d9dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd607afe5526e7b2f9997fe6d77fb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965ea28ac110c9f34c73b63292fab3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e86f06773fe8cc2d79892a3b6217527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed984d4b434e693c5b7eeaf89069c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a72ae91a14e3074a2900c015d4aa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512fe2ce5590a898061cd9e643cd79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ed5bdd93d0befdffc9f76227c318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8589bb18df91ed7a3c788618a74ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173b8fef59f5757bd2fc0420c4b6fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae36ebf8d446539e7900e6b848dff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7895aa9a9e74b1956c5d92b6135e46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96298766d80190b9a11449660e8c79b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312d72e3d43a0ffa20137e48c6f5400537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1e340ff0bdbc789b99b823450e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427e5b5ce8da474df8a6af6c9d27e34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f3e36f38b56e5ffb94268f108814f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922a8d86b63999a87b71bec7cee84b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f928f4fc39ecedd465315fc44416542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ce098cef31d7eef885beca4a2f1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56994bab8a2fbe1da86dff922ecd1067544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af9af378619a4fc5cea92b023d0399545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69587dfdb72bee2bf5d16efbf97582546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f0bbbac14683c3c6e9bb0149ef0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3cd8749809deeed389f64bb4311ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b1f21196326ba28b4fa75f1a9360549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92739920cc9104c43ad051350801fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe5efdd4ec237bc845eb5105a5ba1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba485e023f67c3cc8a247b90de9bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79573c4b11bd498f5f89103703e1ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad5112b28da74ae5fa3849a811b20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15e5ff3e153f1b0cd65100e8a7532555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b4ff4fedb00bd0bada5e27812730556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43ba423df8093eb0575bbd434ea076557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c770f2f49e39808e2c7ffc6fa0a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ecbe2d75f30d92d240ba88cfbbf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669fe91bd37ce6f8bdec804db1755e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca5d137cbd8fb33285f3d0fe242d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2b0b7fc58c278f304183590426da2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590797652ec41b76555572542c4764a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1e817a07170a9016137e2c2b80a28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff84b755b0333d2a67b35538c621f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964718920b26742c143fb076f09cd29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138df0f7682910da51fef5fd3bda0a0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135419aa094540bd3ae01838d64d78fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a46666a59a869662364d1e0657665569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947c64540fc63f486688fc8ffe9d85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c664d35f2671e4ce277435b94d094b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5162f15fa30a140727113f10c3f0fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaec50e7e51b6ee34a76dc0c96d81f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058990a0d2cbef128e515594debed3e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472168f65fe53fa364157b9f3df5127575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9cc634c30ae17c511cb98014751cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430abd8699f458e2b0745d703b6f139577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759d44f450b517f01525256d06c762578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3065ecaf23194547d95da13b2c065579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64778844916a523cdaadb0213f1b7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5db8f0e757b1495feedf663e810a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad8f0167a6960c3f89d093950635b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d0acf30252f281e26669971cc09e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a84efc025470d2a1e57ac7b23dd6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766bef7b439a4e4bde925eac4660a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354cf47e227457f284343494a051c2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca013aa9b3b753f2009bb1cd95f37c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751baae8d997ce432abbe5b858e9213588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd4e4af0c49e2d0df1cbe19e00e0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbab1c7487950d593aa7bcd3baa207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41514a008e01c8fd7bbb36df0bc3e983591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1ea38609183abefa5bc69401d1baa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac266d2c86fea7ed8574dda8587e2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ed466e074cbbbf98daf020110576e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281c0b6b19fea866b6fc953d8738c79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b49a21b898a002d98632ff25f16bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f35e82ee451c8458c37de32c21d20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b18e9d207213c89edb13ccf70f4ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc72ff336dd0526093ed580ed34471599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656fa67935152b039142ef0ea183e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070955b3a604e738909db69d3f8e6f1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31c84257fa845d6c83ec70a954ab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed95f8d97330cac702def5a57b5d0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0e33f69c7dcfe37af2bb6b7155d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd80c00204e46e2bcabbc48e54caeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee30e3ad44a84b1b0cf64f6fc0c165606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834391f2c9b25912b79f128d0ca5c552607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fb32c75b4e0badd6ca2f173b8dd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b302d735954074836908e6e4eb9f71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e4ad59c8c801b8960e01157a2484610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad883ef4dd98fa394ad03bafa479cbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb284243acce94d876762991cb6849f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b336a2de3d26a8c0c0a7810f57338d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec7971437d96e9838b30d84c29e7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2646679b7e5a931e5b865eb79e4577c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47a5f6aa88b0449a4881adeb3cb11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe365917cd035bafeb832b8d76c5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75477fda20aa3eeb05a039d4de435c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139b57a431d9922123396257717d8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac78d49adeb738dacc56721b8add46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96becb334d46bef689b6749f046533621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ef52102fe2a153ea1615b93c3a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793159d1aac27d6ac164a1c1aaa2239623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8973fbd5f1188f3d67c96a6f346ba5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd7173b3936306482cb4b98f2b1f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5799629da5518a9e8ec8ba7f664662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c1659b80ddd9bac9fd062c99567f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c6294441f85ba8614fd01541b0ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93857fe028c85d2786a420b7c32970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3afab426c49e627b108c23c0377d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c3a380f63a3722c59edf8dfb1f8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8c9349c2e162f5e0c0edfe4cf56fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103471e2b78f6fd614dad9d21fd18751633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285213083a9fdbabb093b72fe076e9d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed578d7526d05139a201029ccfb8dfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2b574e1539349aea7a58b5d2ea27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21027ec26d2d2efc2c8d4638dce76667637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f901baf36f7ff51fcfd5d1de5644638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498305b6275b7aadb1690bbc4001d50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa9fd056e38ecfbfd8f67d6dc46b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf99a2e50faf33616b23fb19f3a31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce1fff4864e3768772ead81521d40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd697a447bd994cb7ff1da961b8f133f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d90a9fd8e4960d677e24eed153ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c530a003c9acdae9c468a9177a43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7033f66245b0a58898775744943c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603573f44743254036017d2edbc4cbba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65acd9cec730fc33b10de8882bc14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38c5a43f66aca93be5db8aa0ee5157649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cfc6aeb3a8fe4213b04a66b934a04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687b3b845f00281bc987e78f30675b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052e9fdd730f72d560b954cd54161b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572aaf08131b281cff83973a84cb27e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29092f37f158b88f28d049a8a364fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2bb48d25606c8865f2b9f64afd19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad51674a6f57bb193f90faf69f2b6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513691a18ac0699a9d5ab886053e9f64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90b94f72bb3a6f654deab01dc91f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daa3c349098f882772eac2401d66b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d6d504d4d6ab78057bfe89a64d02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd043ae58ee9bc19bf4521a7465de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230326512816f78f872421c9d092f4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3a02734d11e8e07cbdb02db2af20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0647666c18cdeb15b176ed669ca21a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee71f33f89f918630b9090e5f396e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7ae7cdad6f14e056da8c070f66bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4aa87bda604c755fa7b3f07214759667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb6d5294fcc71365fc50335e871c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc6d97dd797c9cc8a128ff2a8c129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d2fdfaa916103c9908246ac19a00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e4900ce78360563c848831362e9ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbcebfb0436e7271fbb5ed38fc0c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531645a8ce9412fd5482447a0fc4fa92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c295eddaa2171a55f4c1e36ec3cb4db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17fedd64f1a08dca94fec1905af1a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6bed69cf690592edb822da3653b2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f23633928c8cc9c2655aa0c97fcba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a247c384e8edde74b70cfdffce1e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe16034a95ac5f2526264660816762679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58209bff95e31b4291b9493acbb86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeef4cc66474a99c7690fc1751ac8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8cf2bb2ee32348fcce9c31a55b72d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69e8b64923527c07038c051573e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310d95aaad9c645ef266e6f151e432684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab8c209452b3a5b52384f1c0ceb28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862896cb05382ebfc99c9bbaec41f3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc7270f0184d004657319f5a014553687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea64f69034d85f81ac406f48c46102b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8ed92b9a288e906e91f933af44c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd321bb9d995555b9ff453d12db4d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0db8cde10d6418a9cf0a203808df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf0231041b8412840e8a0e998da0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd9524f59b44c13415135efc778429693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adcd8daa89984518c60fc55129ceca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239376df6e9ec00d29f114107fb0f88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9702f1cbbcd1f053d040dface5fe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346284bb3a9b56643475fa52c3e95bf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c05682255d7a20a6339f17105c996698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b4fc94cffd8e17b0e2051747766c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707c411d6d326411faf6be9a242c4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf211346f2f03250c6d5ae39578f097701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91748b4dce4e832baddade06f95127702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a4640ef0a36c826f6b98d1547e06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26380ac8420870b98f403ac126a6f0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708961d14b64adf7caf533654bd6268705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e67b923780b345311605a4c946f82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376439d7261c3aff2550de36d8c8d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82944f051a7e9c5a2c38d9defa194708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee02d57570fd7b1f04f55bbc89309f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b5d27cf7607e15ab8a17a45fadf1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83e46d1a2e8fb07f5c188eed5fcee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aefb07bf11bed3f64864c973f72386712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9498453d957fd5c4d2fac059f5a6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e55d9224dadf3a71170fd9818ed7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897aa7dbd7beaba0a23aa0c1c1cffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd1b84daa7f38c73b4ff706f042c2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc645837bf68e48bfe6572c28aea7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dfa3ad253cd8e8b15b667b17c2686718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546ef87b0ad2f81455a8480f62502a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea706f81e8750208fb8fcdfa95b14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e058d367dc29bf2119be15b5644a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f6a56b62c45a09ae6ee71d220114722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5f15e7b0a9766def78901d14784a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad299d42343e48a49daca185d20ac5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccda38cb64803498c120f4030088cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843516d50c9f9ee7a8e50d5aab4a4f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1069ac16dd3bdd5257c89e6990bdda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd86f217b0ad3acb4a7417941c51db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffdfbec0b41fc7ca471118dfef64d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2455c9a6698e79964ed5957fe41da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d538c1b15eae27555d074227f08b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64f86bb8ed2a592acefc2541e8e590732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ecf9b34de931a89302c1db1be1ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4749b9766eac82a905c173b5e0c74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f82243b1cbff1186b2aab40a199c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d1af694a8ad96d146b5396a08d766736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c75312ffb0e0f689cce46e592c1aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30dcdd40454f739783a4e00aa0170d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6a7b98b0b3f7614b03c262667309739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b50a2218cc573270cded5b5990b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b89b6177a682988e1d1b27aac722b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cfae0192a1e84e654642650a08eaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4b0f3841dfa67c34ab0a37a4cddd743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>