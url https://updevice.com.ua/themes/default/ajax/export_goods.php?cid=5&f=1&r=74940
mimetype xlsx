--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66f81896af854d97f7a3768d996c4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3c39d31fac26bfec71983c218ef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad885f52f744af8ae8dcade0622d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd251603553bb53e4e996a3834180e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a466c102a8dbdc606f5a644247e34a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bcb5352e93b9d7d507af5693116546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948e943c3036d6cc4f24f5375bc92e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697827924a4a0b8ac87103059b94c7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b656fd7e1decaf98eed206c087feb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219abc69062b692c57d62459358b0bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef34c052b8b4898ce455457f5dbfabb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bade06be7aaba00429ba1e3803676e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070fc5a0c2c455006bca815b39802d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dd059d4b938de9caa5de92fa35e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7764bad0d8422d1e3178b506e17c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b69a26dde4994ca45ec396e661a2d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d99cb825e2e28140b2ccf8d81e44217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383734e8d9141950b455dd151eb0c45e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509a8f8eb027698db35f886aab78ebc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535ecb7824dcefa4227c9d99486f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb778bac05531d4a2b52783a99e344421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58b4e849bed47eefc78ec8f4561bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812b0c7a7c25e685ce0bb228e6c98f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89165cedb33b0910465a8b57d0245f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0c587e186bc90f8be37a3d67ebc1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50e4941a0230228c6a86066f5ab1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223b324c8cc9c89fdc1816f4ddb26327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77dd17e820429502006f8497a581e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96023f23607079f6fb2781104b77f2a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e344b47b1ef9007511ecef732c15b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34c752a19c6dfedbd1045fe9e6b4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde67b31b0224b442ba1882810b04932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe812dc2f8a8a2b5a55a0f50335b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e796bde1f2952a636b34a472cabc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9512542f8dc2466f68f7b16411d2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc92c57ed4609dc5dac1c2dc910d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9efc1c86dbf5719dd3788967ab297d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121fc1439af19f918297fec3b1030b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468826bac766b72e607409542a2432ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811413399303593d85ff0a02ccc2bedc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaba5aafbcd56bf3b7bce56618695441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735163cdf97aae4fb62d245cb817bce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e4e63dc765074b776efd9e27354843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8818a0119ca7d41218eed68e6490344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c9323dbfa9b13f520196450d711a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e19dd1034bb72db24dcff3b7509bb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000e686d70eadbd14dd7a313bef55547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119c1fc6ed99f0d6447bfde2ddec8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9cff3dc48d6f33802ccc2cb32ee649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91e990858facf35a480b15d83559650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dc7f666d17f4e457cc35f6b1a0c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6e8339b09052c0c90d9cc29481a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e365eba5acc8a47c53815aaf55a7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb73ee1e21b7025f3a96c6c1fe5bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be910af18721a024dc0196f0ee3e8e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8315067ced94063e93cbcd49bfa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a1aad5a3f5c77aaefce73b711fed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16084e4d0c4436d46dc837314a3ed158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b1f0508c60bbf04ccbbe16a2134259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33eb7d7a280d5f36e1fc7a4f065c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233d6615ca2f491e720c20f87df80b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa8b8c01e6d86c37fd35e38de15d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4913543b1e057b8377dcf773353063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea251bd41c50d7099f188caee1642d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159278f30472ad273c8a48bb27d51f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e9df93030be1d389142cbde7a5d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279286c31d48dbe4f8fb445f83602267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22578abdc8f77693967d167fccc634868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5997eb327f9afcd72bcf062a45af5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc007ff3edcd6163c03946853561470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557b4ac08d63944d581e8b9212fa5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3039a30d5e2e966abf278eb3f58472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3cd0e40eb8784fd687653002d544b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d9e81f6f3a2a4f551a813008d60c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca56f1c174abed0a51ba0fbcfd39c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af60e65c2261066b9e3d51f7d06d1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9581612b8b8e6fb37b8b1236dde4a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef3ce5f4f8a0b4a810b66d87da38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f9eff4fee7825c3c6a60fb656d43679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373afe78d2d0f1abd2fb08dd328b6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10966c7ff002333ef23536fc57e4d3a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c7f0d681fef37a814d873bb49e0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c034f3dd7872dec28908b8f00669c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca8ab1811e304719e990f9c5fc6cff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49638826c39248570203ec2fc2f779085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a40fb6738fb207d69960e587fde286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232be987095031040085081c9fa535387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0402e32c0a5cec7e030bb171b2f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bad6d37b14038f623e4a6083c09189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295b265d23874e80905bf90a48963d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925f0b0bce9666ce8cf2f90ca187c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714f108de493878d3903f9227b474b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47ed47c7c5d69146a241a6412b7a5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda6a3cbdbd821003ee58898672064994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db3f90fdf2648f205ffb615402d4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb753f29a481feab9a8b084a7767ec0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf4547d1002b90110d9746d98f45397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db7c7b5b52ce709e25a3bbb42ea2a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e0fa1f95ca8bd4e4c57f912077bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9961dc60bb4cd7f781fb207652f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff83834617af91202c4ff549eee80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb5f3836547b75042f65a06a2fb13b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990586ac8ce2a2f9397a273bf767cafe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e2b72c9a2769b222e362188594a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ec8ad2bb548b44ed0b470963b0cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e998e55b473215a75121a59764b4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf764adc988ebe51b13ef3b939e9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441476c9d4e719ea02f45788fad632e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672356863cd189a70d9a8ba93ae753fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da886d3a0d9ab3cf73923a91f744eba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4bec012a3dd2b675c558f7d0948dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150445f328163e1d24a0bc65a1bae38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7f55919646cdfed8e87200d6ea3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454fe20f52efcf794a3fbdec17e5ef0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caba2bc577d1e96c56099a99e15ee6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadabab8e9fc559158a9245bde41e1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d080fb40e3a6c04b0af2a814b9170117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d54308b5e16e310623fee54b6063118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823a1961351e35975078b5ae044965119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6621da3c4bfe13d344f602b51c98fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf0ad1d456db08cb0252198a3f916121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d249f5850110d4c58ee0ff4324a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2e982cef4b03a48201bf38b71c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8176ef75f53e67ac1e5b735c839a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056deb40ea80469a3f560ce261a5764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcaded78cc4172738d56618ba58732126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf67e70db92eb9c7cabc7a3f64fa416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa76a8f11a8a018f501665c02e158b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17595fa53038bd15f8ad84cc0443c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5409bb0246f2d9be22e64821dd7e4b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9e2a299c3afecde46202703daec36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca902bf1a194c748f5990e10bb1931132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e142a30ea7662457015015da4243f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc91fa684646ada0cff049276f5698134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8806e0e20a98b8a293a688f065396135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6a81e74edeb272e8dc28014d031a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065259b8bf3c136fc7c89f4975215fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ab3dc6dedd953c730865d99701a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b996fdc984b30bed129a08dd173c60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c83c87b184cc18165783aa84e67c38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de43e8620922037fb051458e0b822d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d26a94ae9e1cf8b999d9e5a33f58c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abecedb6c3641b329d060ef8b31259b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc88acfdbb763e39bad5906cdd447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002903735f7f343eb01103001004cbcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c3667acef5fb5284efe75c374dbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1620880ff1037290f59cc762f1900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd55b12115f4239fc657571ea1038148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4780faffb58fd8d28d47b06590fcb5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36798e5564447429b9f48c834efe80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538595f651d60a8ec7f82bcae697b59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cc0a507605bc86b556ff0a0d89cd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ef7cc94b5353854fbf866d1853f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e79a9931f09800ba95c0b97c3e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838721f4992876c68aebcb5a1cc984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b62d8514f4a03e91210902b76ac7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cb92de2bb05c04f0059cfbfce3c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181febfa5250d3eaee458ef71e28ee8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e534a83a6dd7baa28b2ca7bff2c77cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8197b696f258246be78a1aa530a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ef4029b5e60976cf25620228b52d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce37570288fbabac278116976f4cfdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0700218bc01ad4f12a34799c8e9299163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbd490b8ea8f5437c08868169615a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc587271d04204b1c40bc420b44917a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d8dad13080f198ad7d148e4fdcb08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06ff835da297c88fdb6a618b6a8fac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831abb70b189202b0f6f60a1cdb75a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741bd575150ee902e5a9adc98305bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919190807117932838652363a1a33a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dda29ffafc1c67dc5f8a262816849171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ac3bc115038d02630e6d100a8b25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8e4c06ec07e91a594e28b5283a20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc418117cc1108ddfb04edae116fee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54bb4bad7859d88ed9e061d8039c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc90bc5107edc46b98fda710971c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131103eee86fb7aaa6ec3d173ce60650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e408f744aaeb9ddffe5cdb6a179ef1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69179eff0384ba0cbbee6f6ae2bf14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf578194ccd9e1a7aed5cb64d5940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf70a2edf5da56fe8763cd0ed5963c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0be284cb5e947f1f2ae1a35ac86db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50d5dc7c411f4543f9d75fa05b7fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a5739e644ca2d2b0a65409be26be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e640cb0e677f3a1221831be2f8c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aceb0f52c00fde5b1bc0fbd4c898d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaeba8f5d85021e09ac25ed55158e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af9fad2c6c958906d033fda6ef4ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb9bdb4af3e93b8ef264e204cf4d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7fbbba2f707fcb0588b8e5926d110190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e9f740173111cc6e0814e3b0cde7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456541a7beced5d361e5ec8545dfa0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7add2221cda3021bd5230d6b68a9e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b4073071edf4bdf96496b97ff23a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29a3b12667046aa18c25f706fe677195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741f5e58e9451c20f04a05e1b3950ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a1ac9de0fea289211cc1575a3ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b6ab3a46e0b93f64da4e0099d992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa309ee0261d3d7496a58536f48900c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e912b0931d576673e3b0d81234ba0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ddd3fd6dea7261f0740150a831bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b6598dea949fcc7aae283518d002202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac37ef24874d4a569776e04f0878f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec75cf18295446b5804e6ac3770548f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35550613bafa4caf0f59509ded5c79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b461c8500df4a95b907790efd2e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee202942ae047123542016c93cd176207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e4b2a2a91508f744280ce612cb9f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc01a8a992c91a7951b8c011126164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdf686dd88341202bfad96e62578b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c33a8a276ebf27dc7daf00704871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228453ac80e7b896adff14eb279a78c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f5837d93989d9ec787b5a73cba2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd760335ca11d178adb71209943a7230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3ffd6a71ef33fca3c9c2db86d9bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3f64af4f8fd993ec767f5526ed78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd92a1b66a74a54b35859d6d46f58c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d24d99f4f994381c395dbbfe882b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f426ce36d7af94d3f41dce9a0e36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b47d075a0953c09daa6ce8e7f1a23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ff869cfc2d265ade871a217eaf124221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe691523f4dd78b59cbc27adac1eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ece1050553467da0860b88d811a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743a94e86f90a49304fd36b78ae56a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1f03ee954c7de6a531f84bdbb746225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3fb7cc19f855eb3e8ab5169d88d98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935045b986a58e483434c366195b93f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0981b542d4b1b9e179bc74f3ddd3352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafccf672b3b9d310974acb6e08e4e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af244840475af58e87a5f1176e30967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805244b61ecc29ca67f98aef0a17c78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43217d504e280ae55f44dc0641d2880232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cbc9d20dfe3163801a5112c98bfeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb1d268f60599d47e084dd3133b31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d1430c4b661070d38762a166d1dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b59a95c7e8d4bb48b4f1b1f18cc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30411b126b7161b57f0eb402fd6c27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa4f493669367255951c6645264a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b92c6e24e24c5e4cfc6cc6ad37b2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a4556fb7d1bcb8808068bfbf09be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c77d79c38fa533a68828891770a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f004a05aa985a038b0657246392e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9d46a0ae3f1f4055c54ddb82fe81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2098a9f4744bd8f0b6af391e195f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92541f002a9266930e75dc71fb7d58fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ca6b644edc0a6e51db88438b1251246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4861d62bd4acf8278f2aac6b406c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4628e36cf0f0cf9a6e2eb2b00f8ecb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be7e174082af5188c55b552f28e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06464f17e1125b8bbabc7b99459e1e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626c02f50bb8899847edbcbf8a5365251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f063df6ce6e5e45afcd0e58b22adf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dcbedaee629bb25acfccf2323e1ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1158e20749497e056396cd7c19f9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d8046a39dbfe8265c07eeaa8d066a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42eb05323036c163bb1b245aed9db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ead3cc63babae34abf0e7e3ed4e53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ba334dc0acd007053a3835e7bbde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2b5a741370e1528b5db0c96252ef6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e47924be67a8edbde1aaab509d03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c657ac6ba3e549b3918f4670e48b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413060fe1aaa234399302d1d6cc26fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e968a7b39481107904cc6259fc201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef584e9e712bc904e5f7252f076091264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609666107ca70a59dafbecf7b955bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081800ffba4e806c7892fb4de01a74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d247f327c62fc9456ccfdb6a61c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617827a3daeceb8fdbb94d85584a04f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d203efcd55600546a4c5ff884b9fb48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1221fbbbeb65dd702002c1b478cf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab01a5132fb7f381f86028cc4327b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc420316fc331fadbbf8fefbe2363272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ef31db788417bcd9d5596accfd35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3600332ef594cf0c5202294111621274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dcb9ae0f6939512f94ae61763cc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2fc0a20ebaa7c144ae7f973e2a4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd6c1146d0a0537ddcc3d1b199d4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82361a0eb917b33e7fb0eba361a327278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71b68033be6e4e6d1dace57ad591c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853cb60d5ddf77730a070cc46f926ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069921030957e121e1f0aa3eef60a267281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f6c73fbe1ed87e4f71821975da3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995819674c0d3010aae99c26add9a533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0096f2c6db442af6506e06bff9c467284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6398d501562bc9ece0cccdb68523285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9edd31b765b79a8e8705b8d61e654286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f4947cae9e2b4d089bd403943da0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9afde4f70956b39ef032102343d9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adcf28bb0e24ed856e8ca12ee23e1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c831bae267ce27182c1224d8d538e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954aaec542b3b8da5b0e56e53a5069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58e911df19eaeca98223cd29c1e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8890071b3f03f0a0a0b69a59d3a36f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4835f324e2d757ffe8f620aeee2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849449cb2e55bf1fe88947cb8bf77b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3a7f8ab11a810df9d364e065a97ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6a7071f80ca869cc713efb9d462d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8bd51261cf6b1db75122d6d7bf6a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273408f92e83a4cb5ed83bc596c38259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee3fe934c109e982b614237f2b3de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a33576d094902c5f3757685160d98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954e7a3e18ec0e03f8b26d3fa0cd35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed3c7255bf22d15018a95377e641d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616789b1b19f59f9c80b7ae74627e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c26a6411f505a2d2fc6e480fded409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384eeb7f1d902af949e781c61959edb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371a3b1cd6c5299298b2e5c51e41b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698cddbf44ec13c8814e217d3a47ae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558afa98a230869ad94e0a5aaf70048309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae59dfcc81dfa0de51a5880c8e22c31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9239399e4e7548e121500b08d4172311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac9c71101bf53b6f3b0cc67c9bd68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ca55497c268a1d0ad681494fe056c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017985d4469994ea124ddbe065708f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f452d4a25a08ba592090c28a519cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658dacb941b76e2eb915aa7b08adb56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d339a4a0629d0d7503056e05e92d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c726673f8d1b838d1e0edfc613cf90c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666497301edaa11d1f6a47fe041887319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477526e9068fca5f67f2e2c3e7809ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f6bff447c9274dd05966837570d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcdccaa1772dbdca1003b4d5060ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f98db6921a087aad8fe23626f7c9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd6726d21fc5d260de34ad18edf8cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5ac23a0f31f986079b5ade1c076a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b86b15490cba94c99684fa966ab6fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a829c086e22b1f7f953a31805f6454327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e92ebe7df0292312b25bd00a04e7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472894775cb0c5a12e81e31a5e42db2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a062596069d5b88b6c87f4526343330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf982dcbe3838e2929c8c0ffd48886331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f9193ba1f2a5bb77f22346035ac73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ecd1ea5d229722f224e355f869170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76daf9891b243f472a7466f79058da5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acaa8bc0cac7ddc28f1f01bedb519335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6042f21a4be5ae283daf5d3e2f0a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d85e8948cedcd7c5fe1f0631fadec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d06608dd9ad9d8a689b145a9c07f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220316dd78158f2afa00e366ff1bd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8b546d7eda9fc7d4b2f3e9686db0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633631b479df564b0128f43f79ebd8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb8b4c518316c392757170565d220c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b64cf4e2b908f469edafd3801c26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae6018a38929b40232b249e32ae92a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359dcdbe5f9341149e089ef0ec9433f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339a91e4ff71a3ea6c0cefecae0ba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2fe03f68af065da54d1915fe592c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8583c674c9e4236a655dc9f23623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780f647559b68de007a9095d119feb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f5df999c55e19ae706b60356ccd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0613d5ed38b00cf062c2c5679de4fc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4e1259ec37699a23406422fbf8762352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509545acdac362b912ed25f08c3d50a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447185af44400aa550311c2aeb1d4da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5412526cc9fb4b9ff3e4e553c30a51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be56fc62ae02df63c69230d655b5c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981603c3a575064faadbda4750b956c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3394ae17189c295fbec2c1a659df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ae450d435d17eddb60afa3a4f545359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ec100a248f2874a42752ad97dcee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769130edf97f8ea532acf995c23c3641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6628fff67012607584352917a5769cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d425515f27c9cf53af43dcfd63f34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c53a4c037be0ebc072aff1653e2ed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363867da820934decbe6a953ce55de5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99b88ad238b61f92b83878d945fb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165435c62fcd24637c874bb2e6f15aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177042899c2ae7b503499387567642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1abfe4b1dbeb3d864c4ce25f69e8a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272689bf80cbb765ec6ef9005d534b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbe55e2ed07a8a602165adf0a4e1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b12b28f31155c6c2627522f5f1fb4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095fd0eb96f29bea098e225ac104c1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01de43ff6b6790487ef94b3ea9c057374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f032ccce39faf69eb57dc1c4bf62ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eccfe6803194fc23209f72758101c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b18924b8f799a779e415f1641cc6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8cbb7039c45564ce42a403a57abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a93bb76e02a97ec6c63e23c9658cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683fcf5420d774c04fe50587fbb680380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159be36a6c1bd437b9bb0bee55f7e57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fcbc37ea5852a685cb6a0bd9d4130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554e1874dc840b0ca74711a804e046383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc5edfe3d43c7ec13a19f5a9906a09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936274d3b5a63a02d4bf9f864d5c54b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959dd7746dc39db372e651130130b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33b3d5c453019fda34bf91101d3195387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489292b1f4d17fc7fdc324f93eca26ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cb3c7dea4265aadd3d80b2ea5016389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a4a778984eed2f5c8182c97d2996390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6988233e87bd3ca2020f97317b69de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e8c66040eea175fb07f05c510de6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df13e9c31ba9229fbf7330392e34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83ff38a7a73fc7eaf201fcc72c0d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fefd593746701dd8d1029633d45854395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ea04b8348f7758847e4f63ae7887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72aa2632c771b49972cfa35bed25dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42be3cd4c3ebcfdaa03472cd6aded398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278012ba781194296a50602d0bd456c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43dd8ff8672e3e1b4b7c9ad4e204ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3481f93e95617454640053cf56427401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3f6c00a06302ba133ecf00993fac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f67e4edce0f90c24ca9a9abb6d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f739d454b9f53b70b0ee39a76af0b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4dce67e421569f041f69100169c09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86441b891a2a53092081f2a2dd6d55ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35d9375b823230ea1a9564a3a8aff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29599e79480ab02921caf3aacd2b53d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dd4cc22e59b70839d93dcb60745df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bcc63b6f214af0c3ffaa47b19179410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d76d3546aab42580e7b082415a112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1b88a5c0d352969b0fcce1c05c0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed52ce4ed5cd245eaa53e86d61a5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1605c535a3457fc8ba136e525b539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f9810482ac3235e01d5275c447cc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8314f6d308b04289f125bf30526c94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bcbf3ccf17909339e9f42f1783d0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf427fdd35f33cf88bc1d99c6ec9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488743377d5f6aaf700867c7d64d0a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686553c0c558f78d5cc0f7f5fcd5a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aeb953ad76a61378a8ac90b706ef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d028c90e7cb6b70d4f73bf811521e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017cb1eaa6aaa0307597528b75a4b15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09443bd2b84bf342e9af9e2caf2521424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebf0579ee874d00aeca9e76edab84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa405de97640e829ea22e0ff77343b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc674d1ea12528f7756345a7e3b33d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271ef4821f869f49d27b452d5dc4d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2e019f18efb9dc38189e983478ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323b17f9a8422d8133c4339a5c7fca6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e15c920920b43774ddc3211bd6fa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db56d3e00c6f3052d106fede5f285432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd36e45c187f7a98ee9c0f2945a93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934a83dcfa3034af8ee0d3cd21fac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01bd64d978f1a90ee8886bb859eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e91e2abc4d774ed1bcf860b7613a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7aa5e579363444fecef9c49e0fd22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c9d8873ff104f63acfe8d1bb9d76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9823dce443c5f55775973ef47bccf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c6b73d59a1fb71e864fa1f3209c75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d80f42d42aa6d1e26ef3a34c4130441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c510b356110833db42c2292f59114a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206533fda20f7594437db707c97a63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8cd27cf4fc50ef6a0b4f337f07998444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f5b31952cf76f43ba55a88322a250445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee94d3c7bc0a11a42da669653a598ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf68b1c73022d3694d3956a7566ee4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9c9d798adf4ec063ee1ac0782dc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a5986425b467aa625e3b393329328449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d01a8b4e79a9c6d27f75f4a76b03e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507036a26b740fb082bf4c9e074be06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34035444240eb101c53a1cc4eb71e465452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99889c0d7e2b2785cc92b410ab50d1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb08df41f4d47afb58d3fbf5b54c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b3f2e219ac1966e7470c204fba7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbbb8775a52c699e4cc098474f43d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8555a092cf97b5bd1ded24edc0b9bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54b8b83d6b708da07690a9c6af597f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ea8f3051606e4563aa636d5b3c46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d76b57c481151abe7c55eb91cf6fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155db1c3b951d208fcf86bd8ba2cb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba5d184e8bbe78e008c02ef9da754462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df6f6092f669623a9b3ceff97a939463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcd37790693078ce455eeddff571e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44882493c694dc5ef655573fc0f103d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403772f851e306d18035494618c0a478466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0202b377b6d9c32fea789031f08698467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c0094a5c138e3278d5e547d7af5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865640eb2ddddc3e9f0b59501e394ad1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672bc9057e3260510928f59c473041470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba6301f95e04844b6fa73e80b489c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7f9decb451c0f2e0b32f57500e10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a826c19b0c20326de782da80bf89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216301e59973ea5a6e52461d70adf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f102a0b0d5fd35e7cac9a357d4a454475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3c0b3f978bbcb3ee7513bc8771dc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27c0326c526ebdde48e00c2314bd8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947cb82dc7c3c152c68855d62ff873478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb263b19dcb4c5fd51a420bc235407a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8da7e33516118550db521e887ca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a6aff302b6baf249cc13b714eb6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1969087a677801cb72b9b479dabb7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04863da6723deb52c8c788b9c0094b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535c0ea4691394c8cf83483d794b3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae836837703ee6cf203d97b3abf41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7e1a99de218f973a3a1b39cde7dc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab52015a465a532bad31044275ef1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56e6d690008529330ba463a9dbc03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca18d623e0712850e1463ff736fb45d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625aa80e47dbb60d4d173b68f742d94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9689479878f6de31be2b72d5b91b15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183260c9cf538b0bb82c51594a51239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef7c6d5ce816c76bc914de869dd55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41495eab7879dda1ca317186b6a3e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf73ed603e4431ed64a72d2c550c124495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547276517503415f4b2e8ea5d3a946f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3248e2c85ebabafd3314e090dfea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91996e3ce2562fbfbd796cc2a758e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04eca052c7e18e727087d0d08f9f44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb362857007d4fafff0b4e750c9f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654713bbc828469ae601e7eddf54ac9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4823a9fe69170ac0e48d2b329909bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df091711783faa730e267f6a87c223503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf63286de7325a4c6fb610ea3807d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15548addd21ebe84149617493e876e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d67790e592e9a37fab88b4c30fe9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc5ea692c20a85c8c8d7bd144d1b65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ecfbfc12fe59ba9595ecab000d8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa13a42571a07a29f41c9b8521806a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7abbffd9f4617a15162db98bf6a21d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8cd97dc89432a44fb0b2122ca588e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d1cd5e33d75c49b34a963a7a099e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f74319d62da29e48822780f78db9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85670be4a8a2756cc1ab49f7e92c10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834bee55e63f6cd74ede76c64fda5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366286085486648a537ff0d17f69c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457d499b2f3c91790562910e3e5254517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e68688845c4df00a4a0e9a1945d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f5233f583cd3c47ea700ef2f4ec3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde52ad8fa2feb8b9cef4d6a17caaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a49e03f07a6c9548f151debb0380521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a2d051d409c1b7cb7c067038c0fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f040c449806afa81a5099350fa33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc18c1f9ea9c755507b2c03b6be29f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be56aff931dcc864e9a10f3dda02232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84105d2dafc73d0cc47672e4e48e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6822e0f4dda0077690b2d3dfe45c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07da904b5f0901e433efce9ef706ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038cd8dad7f8c3a729f075ad91ec9c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a29716f37b00bf918fac142927d65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b09730c3c20617236ed603de4d2b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c0329f369ba73834946a83e3e0d84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab592716c855912da66553bd43910b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc96697f05a2a61e7341a514020c4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc7ebcde54746c6ccace3e57349b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee112c5b519e29f2f54c30cc60569053536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073647651dab96465c466ed04531a1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ca806095a4e186c66afcbf39827a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216fbada88dabb191bc3a37e2b63d93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67b79d006cea1b24f1b51fe14f7bfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3cbc4264579f393c5707908c56753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29f1d6bf80f938b4456f11fa1ef6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b092423942b484da1d050a0b0b6ea0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c707ba988c70c1d8b0ccf6dde55c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d6924b7afa2f4be8d600c59f9817545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6fbf1de62bd4d12c83a70d7b0c933546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b079865247f5f8bbe8e2d4e6590ad3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c83bb09349a8d2700e2ffaf024294548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da188609237ccca70f9be8a7a91e0ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343894c871774189fccd7f207b1344ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff38cc4c4df63a230d3d459463d0ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789090fc5c60db979e1bad7e10755e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67d392c9cd44e24bc075ab237f304553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b35433b75bdea81efd98892a5685554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564735d1a43417ff514a70e505b0ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7bd6fcb3dab4005e4f78ebb3294b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f747d83b57a3c9e03ac19a78a149561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158492d34bd01fc37296c76bb04915c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d34be7bbedd9962f0cdb21fb5eb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba519f9cd5f042c0754a43058528ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4599e6d7cd64093650d943dff5bde5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a79f65763f5a4fba2911ff570622562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cab949044c07d5fe51546c19d227b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dacf03f7a03b65b76235775936edca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75360528cca997d299dd93147a9cb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc675e33a955bad66f0c43b82b200606566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad6efa28f099d66ede757047ec95c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b54c34cda9d3171f54bd732215e61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc997cea7cefff65b58f8c7db31dbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8353683e555e955648baef4a717d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ce19651113eb7bcdfa6e056b7c849571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea22f3c2808ec8c5d61b02c33133b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce90593d84d5c079cebf849fe657f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727119ae9dbab327b3ba59a0447c3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e64423aaf99c06b01db8a27ba518a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2b5cb0f9522fc84dd44f80137e67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809638b6226458b03774e10a495a47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018207ea69ba1c56d3fa44214bbdaf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fed96258c6c2b7f9fd7ba4a955433579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d15e7813f33f76e4cd934d1e87651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a69834df3afd5b8367cde21ca4f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228416d00a262c9026b7c7c0c913686d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193fc006370566c5402a5ae2b73870b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524391fa28fef2e9e07309f1242c96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee484a3d7b2b8cc183fef00900b25b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030653fff774a6ce4cf67332b4cadb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101d443743f4d78adc524f3f06a165587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0db91d683af906b5521de7c5eb3c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc45d71c51fc6c9d3b7753522569a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74fd982a459433fbd5972014e55f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f18477e281be30f1dff84f4d955d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3e0d0132bc774caf28545b2489314592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b198377735d32b7ae961e4f6427665593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c792be48d243d62942ef5c02118a28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b804b8f2ab02ae76e4c80c539843cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad9a49c9754724ea9e3cd5fb01502b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654fb35e3660adbedbc04ce57fc9244597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3504a53b418b0dfa0bb6f8f466df8d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f185666b928ea4df4b68b0afa594d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0efc9d3c204d1d908366d73639c84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847258130dd5c32064dd7437b0ff22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc803d575912ca390c6de9913d3419602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c65362966fc9d0fb8367c6976b1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e6ea4a3d76438fa23d0bb4095a1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270446074a93d4accbc1e3e537446292605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fefd7b0a52b51f32f1eedd0a6a3e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7ae9c684dda56281fc66accaeb53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d756bd5b47ceb7731eca91dd8c6ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0960c9091c9f1416ffcbafa8a3085d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c8e129feaa17df675fdc975df3e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3c20f1e31045d0a6b54983903045611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f45b592dd9f40e03bca6f9c2f687612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a8e95fab515626f220636afc80b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a5dc36f2f6f30869f76c4c35af3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e7c154def45aa4d053ce7b1867b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7787c908a8fd6cd7f2338ea1cf044616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5208d0bff0fd9e097b9ebb30cde19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846882cb19de2e153744724a71971563618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a0f1b5318ce600d4bcbf19b993d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3052e419575199ab3b9087f966a82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae006f29253d713fcca9eac724d1f6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a7f26d0cfac9c6c47cd1c87106bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6ad96ded4c636ac4f482ce76de4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd58d43d1fe0b6ab8bf4274c6ee7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19840ee5e8249707c23e733888f7e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15e8b6d459d1dd80e00b55d5df52d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496104c2f77a5a8198c1cd230d5b2011627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d71c1331e1c7cb18c2dbb6cdc15b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd91db408434ce49674b7075209ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b486c8b7378931a6aca284a2b614c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db7cc7778dd474cc305c48bddeef1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bea4e1fe0034e66fdf360ecf5de72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950fc65929b5c41832b4686c04a807633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ad0bd23838a25f543cbf6e4cc8b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b892b1f4c9817557308a68418407eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a0eaf4814fe82010f8c40e7db7ac7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f14b9a09ae2581876db48e14526cdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889cbd4d593a213b4da595fd8cd91c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5099ce4136a7b1205cab34ac90f82d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ff703aa6bc3562db95efaa959211640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d15b8ee588c166793114b12ff7e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba90f9d6028df8584c66dbb3b2e40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc793ea9bcf6dcac74e69d0ad1549a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492214421d0e796eae1af50663912b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8078474cb03f6de71e82c24ca43bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e8a6f02ac02309c860ac5c80431e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2cc184c42dde6545430ccaf3903c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5412aa79e693d13ff782ce2a6c61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cac7d3f877661857df79921ca8df89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5c05970715c37fb9650d702272f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9def88dc0cf895136b9d52db7787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551278c2a62f288c355f52999aaa783e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd467d5a94f5b299a201e272d6c74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865afc903d451e3ed0adc50da1b6cf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2ada69aa1470bb5bcff03b46aaf84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0a29a81a7549ec524d3703211807656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bec53752777c2639f007f0a575f3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0e9c84069b21afbc8b10b3d5ce1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715c618d3132a289da3751d89be1e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f299c7d0b7df39d16b1dad73eeb7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa8ed7a88402a39dac1da2ed90576661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f896f54e19fb77df1900669b739bbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016554b7d71fb9b6b767c39495c14dc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa96968cca86087df6c5fe6067e9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801977b1b1a40ccac4523f80e7681ccb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0a2ace625f2c22eab3f873200def666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5451fe7b968cb7f628b7aaa7be37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1e728d6ee98463be1d0483540679668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e90885bb98338038636a02a18aaeb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1bb629847e6c0c32397e04105917670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56872527002e89a53c9fe9c1805ed67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c07048e18a16acb4b7c1e2c03111c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fe703eb065a7d2fe03e359dc99f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5abb53a17e7701f9516929fba952674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f095f81b3238f13e5233652b37cab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260ca420db8862bbac74de734151c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee12bad69d62e45b2f1ef48e453c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae20469606b3f515e3bd442f814f1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d9b5f1cb3bed98e773b3a16a5a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccdaf88aa342b180ad2e1d1f12eac0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7eba370a3597d9c2af7193381643681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c1639d3a9874fb088cd90c0a22ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafee60f9d5b423716e1eaaf9c93776683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539fd82198b7e0a9485863fbe9f98b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce1dc42fb120ca7de8fa108f579ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f378be6952373d835def73f329fc17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b88ba5cc9ed0eed8f6682eb5711a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db956deb3ad03f50acfe47e3ed77f0fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0455563892acb788990067bfe5888689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100c034c1cfda21a915a6ddb6a47e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbf902def3934334b2d7a42f54cdcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ff68073e7b8945415d72d85ea117692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa5f206ae5842fa6ec6e5d18dbd81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2109f93044726d3521799d2deb8ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd6d1bd317e5b420992df86dc6f96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ba07c0a080bd79c72710bd52073c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196c1ca59b2dcabf9eff71f716f605697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf4034a718f812950bd7200748b50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777a9279df98efd7a7c7e318a3768d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6409ac0f151d3fe054b787c400329e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c8e2a82db515a8f9a5f65ab2a820701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a778009ade9eb9428cafb358dddbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8cb398414712b19d7e72e680ef670703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab60d2620ee2996f9ea0f7feed5bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd3cabacec04eb14c3c877bc5b11f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552ef9196c5395c81d3dfc2f1649d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b03ee395d134cfe14cffb502ff3e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd74be48a431c1a6afd0259a74ba66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e3204e7e35a93a305958de1de6df2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ba758717018239f610943cd6a620710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e260b396ab3e1fa9853e97e2d2fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fb83f33fe734319614c0ab65d703a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084c4d75311d95904c6773ee642913713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a037e7aa3602e74db812eb9cf6a593714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f0bc99fce673a68aabb815060ecb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573fba9cbcc612edc78d53ad7f84bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb269b695b2bb394080a2607b3f307bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14f779e963e8027fc139222d4968c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4809b4d98e7b1383ecfa34d500658b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c905ebaa680292834dbc5c3b72596d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b60b345561716549c12e49791dfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4603b5f8050320f67ce440c90eaa66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2353b94073f159ee156e106823d81b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fac9ce6e4a02bd2d95a7432d404a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c089c937e028de4f371c1a992eaabe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f202e7ad7e8b1149424c86783fbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bb704cc80ab10d9d1a6540e97343727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f89f9dbd40df0dbf1c9d206521534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03ed2bb420f152c6bda0e6b96e9e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b459e8671f38c69b69407f00f81b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5e98f11a13c1f7561f63ce6c8153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194b2b4933ee763c00a2519f46efa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38276820a956c33628377dab90b516ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8decb49e00af0bb79803dcf85cf100734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a909b1d4fa867e53199879af0963735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06acc15293b5ea64798fe80da8d62a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098570fa2f6c25f519cc1d18156df8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f692ce87dd86fc6239ed0a94b006d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890af983cdb8262529c509c64693ef3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597008c27df0e7e2061ab10c23200ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a43690566855889509b391825f84d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482413952107bbf03a719fd2ec798f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed9a70fca3da431e67d3a3b728657743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceac8885be1ba4e9df9c0110b173ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d90c20123e94620b5ca5b819f5ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cae1cccb7b578df2268998dc18d08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0476134a0df29e3cc5e6ce8b8920fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab3b07c4e16f98af38a1b94047df48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495c6cd6ce44aef9c31e2b9e87d661749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c3b1d4c2326f16d3fecd9ad471d86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85ce7246749ff9fd5249d3c73361e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852784c1ca44961343e46cad3de1dff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4f9e387d5fd927e7b88f7158298d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94f4c531c8cf86ba29596c427ab73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dffdb39fc7dabba0d8eafc1d8bb2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924d0b8fc6e5b2fec119ca42e63e87a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c85788d674b141cf3d10ab698e59e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06563a7e161623bbef8e06f2d7341758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6a6177cd0296816a3bb8b569312b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3bfab8e94273863930eb3c9867e35760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfce463a1d9a0de38d73c029cb753b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25c4b63b93b2d0bc82fe387c295a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecdf8ddd3c58b26b546f0d4b6bdd71763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519b0c602fe5e818801d19a64d2a6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7836ad4496bc6ac386aea818c05a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437881bb257d331a08357555c62b7c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac36c33a280eea8dbf3549e72a7a2e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1dc3aa721e6993c8b0be2d3dc5d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9f994d86ce4834ac170fbfe6d3bba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8cb151dad37414bde0f6a78d39c6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27a5f56ac958aeccc7186351be76e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2579bdef340cc50d18b932a1888ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2d9b0e001e09f5a23d3fc6e9e006773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cac29c63473758ae31fb48b79e291774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf06b01ef4008b924905009cf86dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6167f2c521c853b9005d1bfd2637b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bebe8acea054fa48602b88aeffb5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120367d804396ddf36af3a4cef7d394778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ecf4fda1d812b4cc3a69ca7915b7f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2460f75d79346dc1826d26b45b6df7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34e7d69287ac93f2f2a86f0dd76bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec6addbb373aa4c918eecbfd5f360782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd4af392ac2986bc6ccef4b441d69783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7aa35cd3b8ee306673fc999cab4d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98c8fa268d769d228580a2b4106336785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788fd36be4a5e08d26abe46a03f7c6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459c4c058f553ceca9c908f2cbfcaa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8400141319a81e2b41ab33a09b74788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af7f6073e3c164fe3e5b7b8751d4ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b1bbb32bd10f1d45c9613ee8119b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e767286a5a46e1bb6d87f2536402791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003847cf5e8acb7d7bad18e29718aff1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad7207707a6f2024578121ebce79f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70817690a4398d31f600ea4702ca0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbbf16bdce10badf647a0974259bf0795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abca5d3fbff2659fb7344d176650cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6fae343d68cb5472a75714927e7b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7ecd000d92cd855621a8ba45087c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdc6b915059cf2fe2b8ff0da0307d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac708d227fcf40aa2cd92c204973e965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397da2da1d55868c081a23836776c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d877fb5149c92e76239764c5daff827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef509685ac1335b60bb4ff986dbf788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553cbbd8db4b9fb162c2c177d2f2879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fba205f34ff25ebe2fa48a17ea78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64cfbe408cf784b45b942b97b2e8e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79bcf0a94d70c15ae3e3fe8d78c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce5042129034182ac2e8b3186899813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410970b108f4bdb7fc730c28ca83ca0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd82cbfc46b2bb97bd20e2434088d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff72557438f8626b115d11c3bde3c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf042d2d914621b05fe10c8d08d426917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d6feea5c85369feceb95ee1ea5af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7f0283f6bb3820bba6ecf4a62e8d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ed49c86aced718fe54ec4baca5f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e68f842c953f97797e43768a41f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7cc48f69b2c0e4d48dfabc8dbc2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bfe1b0164e4d2263be42b2fb60f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366956aaa285c8cc95bd4c4892e3c33f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44d482b78e10df600058278e3eb5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544555f8abfbdb77e4c8a36d755fb6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6673712a72c39fb486977729f6a6d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdcc0a5d6a7123b9a8051ffdcdb6e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3bea23979467a844d9e63eed175529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee1db245955845b0d1a2bddf1898430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcdf6d5605e16147a6ea45c789c3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec420ca1b17b85709cf0f5a7305d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c32f87ac420761d953b034892a7c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f446a8dc21f69632ee237249dbb19134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe068cb3190f7f1af7ed9b3a6b44535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa138afb8c55316e88b2da8c8251feb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e596e47d6a643f0357783de3b80c0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2a0ae1f04134234c7bff2648a779f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f5e583381b8f2b6d76fdf7a2fa7ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67d6215811451f3e18c7c4f75b5eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81671816504c0facc619e8c57fa17f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb8c9654e825096e9a8145ffe506a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887dd12cb27389c3a08db4b6dbd27243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d819ba15890a71abc8ed556fc84844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1c7468b59e5a7a7b8b16fbc9514b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3ecb9469213ee74f889c46a81a7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24b5f445d7c2781c38587f87f018fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0089f6b82e09f763e80760db416a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc857dfaae513c843f9549a6c079a8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3afee0fac0b2e61c6c4994b0c4382f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa689bf3ebd6cd9082410c884374a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73512a0cfd7a69ca740000ecf0dbe7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5aa8a6c67473ee4c50bdd4d69c0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e04e50daa498082e706c0063ebba854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35692394d21ce1b62211654b2673c6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b327d686cd95c7ad645e4c88ba3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f877139c50a54cb7873e8f165eef5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b084ae79cedb7f45804c9fc77221a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6dac967d92e206689013813cfee7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599906eb06bab8c463e9f394f7057560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc73aceed8fa12d2d0ecba6b30e032861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee453db6971cd0f127387895ddd2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d076e0a8658c8d3418ceee3acc39863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c83ec116b834bf5420918069a1b6d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129f0f5b42049de75491101c126f3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad32fcaab155abfd532cb7e142650a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ce9c49c5a10f078e35318860bd8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b641d9679a19c28209a49cb11922168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb79ce4fb72138e31e4e2ba200189dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ec24539a3760203e66628f3e71f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb30f8419f5def62cef3c492635fe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401e71650810db25462aaa375b7e4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd10257bc43f9fbca8aca618b6ae8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d5581b0cef79a255cc3b85f7405e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055e5e395652d1253db68515f64b5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f62a0e74158248afc1410deadc3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764470a32be0f499a9c9185d4df75c1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a3e7625c0e54951c17cbb7cfdbbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac0777d5b00ff964541836cb05874079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320460688bb990595b6908df8b2d7d5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753608b06668be1e45179bf0523925f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd981566d8fa878a3ea74473fdfc6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3544ef78f554711ed0e2e6a67cf09e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea402ececba0280c51dd74c70fd822684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a292146402a246ff9b66e0bd99b3ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0fd3a30db83484b92c73c2f8b421286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b82b148f02c8a54f78a83ab3526c8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a0bd13c9ff495cbd72d6819d5c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7610d4ca8f52f8a85bc55bcf4291189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e6c60116c889427920103a79592d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8677a342183e36aef8557192d06d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125bf78ed2a16b2d9e7786f423944692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ab63f04a3f4c23f17e0fe76b7809c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c4917bfb40b1e2a69fc6705fc688d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299f101ca15ce742babbbf9f76410e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae80f09953a84129e315fff2a302f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284fca59922041f38b602465c43fbe497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a3ec687f50c60bfcc436de058a5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef45b01d6d25446f155e7afa828c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff36c6e53318dc68b11d69fa72901d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f764fd92e8d1630e86a59120d0a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7afc344e164603e2e15ce4dbc09e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47af20c694c23250741b3ef742996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69eae8a8e9e63181f121d55b835f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee93db9af5d42acab79821232bdbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca2da1817f3ee5c060327e73b0a4e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f000539718040adea08a873e861cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dabc19fa51722102e4d05842e72fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4b3f799e6c5d6b9d37ac6d45ec16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eaf2fd813fa83ac068517483bd675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0486777ba1ed36997af9e76da25e8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45730be3c137d68ecff1cee711e10c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8835f68b099538206b0018b0683ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c6cbb9d0187ec68fe84533954651f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b4e399e8b39595593028c76bd522115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a1ff1b3743c6935fe73b293761a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574c06bd0daeea760f9d94e31408ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7eb76026686b52411a8c8685abec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1000900d72cfe0c68ff1aef2dd68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3fd29b0749c088e68ae2da161b73c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a65555bb43a5a1e0befe772f2cfbed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269eb1cfb9e6440f55ce7359f0fc919122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf434d85cb8510f124784aa563d46171123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d970a63ae5871cc6c4dbbf553bb987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211c0343d4661e7c8ce2bff7ddaf8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf30b799c3d97266287c58531d2f4ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56dab80627ca23a1b575d908dbcaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49750e9aac9d56cb8b3dc0a7d200a769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bee2233418fe07fc2402c1d09ec45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea48221a2fdb9da0f6a09ef53c42bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044bb476a2b6b57fac4f6ac937cc5a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aff2222b7bebf5080e5e759fe9854132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f75b4203c28b25ef9d3660365e97a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9062c438ed25966b451a74fbc24a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f5060280d3b279914b59d2f2bfb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50141ff7d4b6ce96b124406ef3fdc4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a9eafaf446dd0953d926348d65d68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d4e4f0689227257484f9889dd9872138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c770b3e6112f2dadaf3509efc53e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836acbe547857cbc951076979844a96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc84ba6c401b6064a3f71feb379dff3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd00ef41ed8364b6dc47ecabdcd3b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e701eade6103475ab7e23830acaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f212f5db8f67deac5594d601baae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d442027323895426ecb7f7570d30e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ede8de9e38f5e3037331ad25fb80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ee3a5150a251e5065c82db3565dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7bd5dc3b100c6369da97ef343102d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481fa35d4fd1e912c3893815b3dee7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728071d82ccd211cc95c00d47d8c0f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee6fa36682c1dab52f728c307c9f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d31f1c42b6cd83b6a7e79d0281f72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635537a976e2415af106a06b76ac90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58307a93cea0c7f14123631e4aa47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8295a97f4492d215a7827eaf3628155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9228a0fcd45ce0daf83ad2652ce3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053dec0c997a17a75cb2bea3118f597157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579d50d7486f4ae2c830300892e41a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e294b1bf0ca3ba5e6eb4e1d648a8c30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402360f0709cfc8057ce40c7a9d905f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f88da0d25ca7871eb498268797182161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07f69657be6e4b8d2d79b3dc3332aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb497ecd5f33c2fbcc97c824e05363a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc2447c36150214997df0421aa6bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceefec50635dcc815f0ddb14a33350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63afe253ef5a961515874b78da727166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec611995a3b5235d0161db356c0ced46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22833ac4fdda4d07d4ca0c20da635ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b302b264e805f97a5290af71df119169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66872554669a03d8dabf584b8dc874170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38271418faebf0c62c8e0db48dee24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de3638298a345e07007d23a97c1970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d68de574c94140f7afdd0df3a8a59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d7204ee5fea44a2a18ef1b8ff1fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d37ab59225e49ca7d7c7a04ce70f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eab752e96f211d4e11f7fab9a2541176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb7d71a268427d202e02953fd3eb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58190fa3bfe499de3d2794e67694b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43387e368403b55fa212252b8e76c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5014d63886a31fef03092a0b379f50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a018a8f156e7593b940affaf469f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eca9bc38f6ed801414b940249226c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e30b8b91af88b3b8c4b5a09112104183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb24892e69bc5520226e428445bee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02759294065366beb2731e6d71c073c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bde70d0ae2277f363f0aa1262f96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee03393d0760f2ecb9706259095094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180fd0948056c44c803d5c7f4f82de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b8ef8ef313ca235507caede08967189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f367f561e8eda52d901119391d455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c70732ea2fa297d2fc4973c8a83b74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d897ce124fea2a7d545292e75a83b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e2846d8b50630a9b219873971d59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4e8bba422c3d311751fdeb9ede068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3f0be330530105ef783c5661583a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31944166a842bc1d6906bc28cda9192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb7231fcc7d389628eef751a090f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a18f57c44ec15de2bb66ec3b764e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b6015400f5839d6740a3ad0e4d1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4dea1fed3a1589825c7e2be7175c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919a2d8e1f0b665ade4c3e1e4cc7b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e799ced86815eb14c888d654c7cda5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393390bc70bb92a31aa58926382b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e872699ed5cb6c9a74a70ea2dcfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c77fca19631364b9abb94b3f56df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3867511099c879ad14a57b465e223206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b28f46f86f257e2849a70cb1e7e7d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567c63b1d03f0830e8b2911d2fc385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb8312226a2fc89eb9d8fd2d29b67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aff44ffbb4fcccc8ac615ef2b4719210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f503c6f36b8ba067b4572ced82a40c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77923b5ad7887b5be131fa4e9a0a6f81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c827ed2c87fbb5ac4a5100a3214dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d779a0d83052dfb15f9d8db53ede7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcac8468ffd7a7beccc5401d194d5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80ea4024b59fd5558c85de8078702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d67142cc94577d3abc057211899c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a802e90ae67f857c0720d0c0f3e72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec889f3c5bf13dff6ccf3421a814283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadd8907a2269e252e607cdfb4aced220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f9691731b972e0793571c60f71a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee72fcced6f1af474a8879d98cbdf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d35af68dd00fb9f42b7e61fc288c4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5131d3ae99b8678e0b50ea099c616d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa0e4bba5af3218192b28fdf7499a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5183edb027330ab5c0d2e416f08e9cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8acc50f2cd6178e1ad37a4510341b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffd073b15b49112008f16cdae5d12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65746af6f0a2883cbe090743533e60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01762a65fffc713f47a4dcb886358b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e186b8325438d359fc5e432db630231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed46d46371fd984407d6b9396938c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b1960fd68fe5aab0feb989cf729f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5dee8d7274c666148a9db7203a2a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac20b4735e7be1cf5650ea20344cc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33fa69c7c9660bfed818e9fc58697236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d65418d3ac05e448401b429b483ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361da47f3d499e031178910d3dadaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91eeafbc600a78b7ff6d72972b15b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14946d4b2e48d5cd7c63afca03f7c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7263891fa9797161c1b0e0c372d1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f749b49c6c45a49f058128d962382be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ec76abca33b55cdb0d96ee147827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad606ac0d6fe9eeedef011515ed2ac38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d2a65627c9690cb970a78720ed24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cbe42345ce31facf7112efd854a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966029afac040a6da92ff1939a405193247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c89b11c9330a8c09d5a2973317cb57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e19820ea003888f8915e845d2b30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732853d28867f511971661f59af5fc6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034111f0a9e7ce857bdc809aceccc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7e3d78d0da0c8d5a2af7e747f8acc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81e43c8fe79d7af5d3101f1b05081253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4e2807da2d5de0faded256631c9d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1110bd9a8eda318029e2b9e64887b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23906139b154eb22ac139a177c6549256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb244f7cc158ce109839c2d22cdd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12db546df85a18aa57a2e34de4621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdedd7fbb1c7ce8e4e0acef1b84dbdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb5a8bcb8d1940c63962284642db5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354ae31536005323d3ac50301b8ed8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faaaeb467522b674936b950ec8e063262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108bbccfb7f4b4b09f21cefeea2547263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429749c45e561be1e42cc324abb17ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a49370b1f441873b5ab0c9568367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4fba428d6bf3f8ba0922308d9d6bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6669009d45a75565ded1de64f8cf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae96c2a3f648d69cd3ba527743336268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee85a49e4c1e64defb9ba468221be65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a7be0a6d3e6ff23f8b55812a9d8df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510e7ab574be7a9080fb3e0fd3ef9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92839ae48565d048e5b0a6cb114df8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d0bf0e1fed0ea07deb8e1f565a2d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803248c8615f98d853203354c7d62e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50231c03ff564e0a5a2516dc7e7b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26664d240311e8d465271048c1fa6b23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c41dad2bcf9b15f59ba05201b57dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433059cc415ff8295ed0b46bb2b659c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d06d440213a7bbb8b4d89feba1f85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b47a3189ca49ab7290f13d632f7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471b72b116f1cc53a0b03392aa7643281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca7dcb272b4b1fac3e8159b5cbcbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb473e93c6b228206febaf402428490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ce8015b794a44cae6a67a0fdcc4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe4d01a9888ac701c3cf82b8140fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159fe72ab87ff9d8ac04eef8aaa2ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2abab782954e8bf6c989ebd95a44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38df2618815f29d852a639278cc227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26eb8388d78363ccc95a1b8c863e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef375dce4e6df3bf6cdc5d3371b488290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab1f07ff5513a3de6cdd2c49fbe2a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6645f408ba8f8f07716760e9efe81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842e2db76ef224883789f123e43400293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5a373436f4a8fa2df8f064854a90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8a82eea85f8cfade82fa8af6bb8fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4c314980ff92fc6bc3deaa4b4743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8781497768e347c4b4e19e08afa2660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df191b966dfa2c6b80e501918cf8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c00d6a7b97614e55bb4f3256a28c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66b8c59ae97816945acb5f3f4fb9f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bed09f61e86060cfea597ecbf08ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4fff1a67b7e6a9941eb4547976a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020aa8c49e54c3af6d136dfccdb931a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e3bdf5a0752c2b6574d4ecb78e5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86743eba5e376b60e95100e6d44cfbf5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24109dc9313a528decdab0b364090fb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8149dc4269319a812d32d006016b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79c23324985ec4382e810c983ff6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28286f69176f3e2a33dcebd00d98e71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720b21e8533edac0bef400ce889d78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b556b8dcccf37c01c28f7ce0c1d643311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6fc133aded47dfa2edf4b288cb35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6bf5e1c855e55172fc287517321a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56cd4d3aa6bb88889b367587485801314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa16747be3be410e4a54740c9228ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aafc1c8efb24268a9933b6e3131aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ed782a3f4d11a5e9b30ad5d0404a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf3082c4d453255dfb1ced2280b703318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e30c752e3e147e35d69fce822f2072319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e495d13849f08d75029e90e9537eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28525f0952be6bf5e26d2923a5a9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3afc6c189a1c957875a1f557da0c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971963aeed170797fdc684dbbaad23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824baa1e0524659125bef1571601a0c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861ff1867ccc777113fbde227e0b19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085ae9acc33c977d3ebda17dddc2b53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c249c678514aa25d29227a88e60d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af7b774394608f19e775f7ca5a3972328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a55e79dec43abfc510c9b5ee6b7a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250444457d846dbc8c1a2b3b40d3fe66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b42c26e708f080d42fcc48468d4b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a25757ede9c570d518be216accc86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75851206e61951368b54b6c647d511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d85c66d95bb1b6a0e57c9f9015ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670294ef15e68ae72cff561959ae40b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfc6174e1271bca1dc15bb7b65f87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d98ef7622e84c976a602aa14394e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2982c07c5a4dc8a5adc1fcca2b4f13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea41c7c13b8347e6ae9809cf08bca0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4440eb2ced3b83ec151e1e3abfece7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e7e8dc5ea140399772ae7e331b787341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a158f0ae62f510aac47a4e410af70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c05d7ea9ee1c88d65685e92f65bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e48c51c027440ab11ea0a4f9dbfdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d494a3351eee6cac0122b31cf8a6fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6a559bf1d0ac5d2086255b1c2e9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec982c457ab8fbb070b93d1f2a4dd1a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8497fa34884b9a4ebb5a04359e72c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643464e8609d1eb0a02ccfa5a6c945349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33fa81b43b33fd71ecb63f9b8473f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f0fa795e4907346c4ac92ec2572c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b3f49378f9ea575fd6f619ee3d12e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84062058ad586c83d4be8ed5f7a6e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86346927a8da9bc3c7ba9396fe9dd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caa67b8a5e64607d51b5db7f378ff0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d19c07a05d9e93c1ae67f966b147356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543e84550a8143ed953ebbed9fda96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e356bf46ed6f3ac61cca479cf65682b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da16357f77942daf760ee9e3836c01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a7e3d1fe353978592cc74dce9090360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e331e6e37abeff26351d46f364f7dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7bcc2c6e9216b297fd7952a6a7b23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42a78a193e414e53dd273265ce9d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b1a5c23f8faaeb847b3aded4bc01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2d873330e63c887e15cf973f88ec0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3586cca0acea5917395c3171c4ced366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35268a6437ea633100926c073d8e635367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7796c2604f7bdb9e11241c45c59fef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e904eaf76db5384a8425d2c00e9c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe1e4d02c945e1cf9ae12f4fa4aab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa2b63d13b59503dc9efcaf04f6590371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8820378ad00488fa7c98ad61779014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee226b6f9a3e1024ba0f2f9b9158d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310501eabab42b23c86025dcaecebcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a47ac77a3a8837af3113ee1991bd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1fa7bce8871d8959234d011922cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb02309053825706cd9d125d57d23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c126d1a4e2069580fa980c55af6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352bc28533973bb22b7b15fa7aec328379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966eeafaf1ea97c99eed0c591db62b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae203ba17c81b744582acc6d3d88f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c9d54dc2df198f1f3753633d75a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e58866faf07fac0455ff86349df80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b0cd0f43ca28b824c54eb298ed33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdb4b10520da4a2d3e8d23c1f5dcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219252cb28ab5eee4b8da696bd2ddfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e01e5a434f6bb063a7815d4a7739387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830209fd6fe23ccba2787613272818e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c493d4e8df309e926efc6a7ff5db3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445721e508e599469d0556323b8d9f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1185e862fe0d386a2d64053f3548a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e3f2b76152527e0f6161fdff7d4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e19eca1fd8c590dc873f501cd8a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f3609fff71946e2eb620656003db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760584170f3f20c22ddb5cd06177b8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0db1386525d61829f1e1cdbd5623f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667da872cf1a3a4c594609e83d9029c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12779a8ec002daa07f9b16a2c444d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f2b18891f3d759762d041503edaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2156003efa181e997801b708f11921400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3797e8f2ac018ac3fd682b8bbca318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a83a108db9e51c453392e0196f461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337347929d7d1f34ada14d3287edf4f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59562868858686b74bc124824c983404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef998660bb462b26a16b9c93d70b040405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836e56e6398ada356c961da742bbdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685d6d4c79f3936078e40a81e9fdf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db3b8d9b8d997260b183ef1aff44a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603301160c34d14cc01f507e5eb7603409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c6b9ac60b61e69d6afb40c54264fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77ec6c448079b6827988acf27b7d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec07518380224000a7665ed99c3a12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d3f4d3785c64bd0b5cfa11c026a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675649b2210f2ee6b2de09314a811d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c9b26bcb51ee2e7b238d291588ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233059075c10d487ad265105766e4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d041d40026f7f346243d152fbb7a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbcc6c988159c3a18e2796ddd6a81a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4f17d50a211c5e372841be3725fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0e8354e17f04f41daea928f960967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad12a78ac44bd9d029f535d84e50b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978805614894da6758fd5add4579c8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c536c275701a6445ead7119825432423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3d5e3f363b2025229e9b6f665e01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a630c249b549851616d3dcd0308b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8397fba993444bfee857a6fcab93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e2032a95d66acf93294a8ec57018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fead52e5401caf7c3be91fe5b4ddc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a79c94e67057918e981e1874ef6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e02ec597d6f9d19477d9294ff827430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152661d88890839e5c1bf29e269ee228431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0712ccb8f901edb162910a922c33b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1265ba3a83aa9fa52a721cc7fa924c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3ceb0b04634e14ded8d32239ba78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ee3892fb5d9985cecafae51fcb13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f47c0e19667dccce9fea5ae53b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a79c7daa5351683404140e44f298437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910563339fcf7faa3efdaa8c43123584438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b8f20804b08c2e7a1f253084b2ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b1d4f9f6ab843244469ae66bdb475440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb7a111949a940a6c4d7630a30b65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067068baf575e3644378fb90a7475ff9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a596411d4ec7a1b1e505f20d877f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69b1d719e17539fe5e619c022e6611444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16ddb9ffa1b2ed73735d9d1a0b022445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69fe757abb19a04e0b5d21f0e9eae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d5ce5904e485b6c9b30b764ac095b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017bf0c176d90c3055fd8498a37a5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f6ea3dd89c1c77a25bd688f91db8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb24f01e908d639837b4f8cbc45d1e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0e6d4f6a723a5b1a3e71586ba587451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefef839b9ab65832d8719e30204fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b4fd0eb67a26150045f474b02e4f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360738cb596b2cf7c2905364cfa54c36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd1f5d4f2cbd874ea519b8da9ad17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd6a61cb2a0e779264a94aec7f426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667019803b81a24e450a69a4c623fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea48065639582958d8d6c9fd40d922a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cc51b093cfc55fe2256ef90ae1ef1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5494a72375ccf5cdb3399ac91e75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053040df29d3f640c5036512f449aae5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf4b7d0c91e21b537a4c8f25ae358b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf4fdddd01e5731079b538fdf275d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ea120290daecca6652fa423663ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc520e8335b6fa031aac4ac4a70acf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae135f65db9e41211df935a9ab32a437466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012fe6cd8cf935a70edd76fddc8c12c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8220ab27e801206d8db7f49b1c8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fce906ad64867ac14db62e71b3df7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd958f5347e18b39d9628b22ce0106470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b311dcbddd4db0e7ed64091eb89dfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca911ca42e82d695dfdd9fc5acb972db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228abc276e1966922b55185235ed8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602d6ef725b53d501be412053a598a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc5f6458f8e6f7399d282328cc203475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816645848fbdcdaecd4b0e608d068b09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cff1c639242cd004c13a2398a1ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c8490f284a5dfc8977cf97fab559478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53eb849dc7426e77c42759a954b68d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0ff95b63fd5d84d02085ca024d9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099251350f61596cc4db7ceeac94e365481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786952df5098826eade7dcfe2b17c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6588c92f8946f88e3b579030947403483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3ae1b6be4f6a7af5d1372bb439a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f466175b9e5281ea2765ec6083048ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5ce8f8c4c36a8123e71e2898c633486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa01d455fdaed84f585e9e8dd82b68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981660c87a36d0c927494b2cc56ab1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63bb0f2469ef3fa611ec480031328489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f694fa1abb378d5c3a144a6c6df77f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7526389a9b1ac57ae86873f1fc166b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486822b192e9922b4134c7c2fc49998492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe3327bdd9fef284c764aa74b1d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca46b5316216ab52c22a536cf0741494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbadca255547538f6bd5ff08ea120b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe3696ce0225a5f6d7e3ab73c28c49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955646949bc654b6f8295220e708b33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784366a90500b34cd1134e22b4f132e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6041e29f5997bcddb9a43336e8bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef6552ab711992f6d4241fefc88fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aa589c29c2b0622ff393d18f14e64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072622adbc494f3d174f1babef09e40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a98a17ea07d6fa4b30fba1232dee54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92852bc8d8f0c8199078acf426a43aab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0619cc453c524f944ccfd927b80c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab3dafb44582871e0afe154b76bc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aef5334756dfff9b3b6c7ff31b4ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c30e777365dd198acd45ac18edbedd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7250670124571b3ed3e212c94de1cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b7a0e9ebbd4e13d8280716c718a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c3b476f58d8529b5257bbf419dbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb9d662fb64589c23c1127fd1999f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13d4fbc693b5c05bffec981f7a1d3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5198ec3431b8ed0e6e31614c63393e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35102947a7bb43c547b3758d86d90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ff74eb76609ad4f1830a97cdffce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb5b8ed74b2ef1a8c0993a7786790517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43091c9c7df63f87f3ee9368cfc8e929518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96bf0c12fca1ffbaec9c2808f8caa8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d595d24b18b8212bb588028c0af355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4ad63b7f50e72ea649bd61a09c3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650efdcf197e7e05a5742f4f547e2f62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebdf30e5697997899a68e85ef7eb3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e32fcad1b2439d35462b5673c6d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392e3837b25255e2932f6f9804d8bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d67d2f02d4ede39a4629a4b7dc9c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da5de3cd4d60e757de7a5e40340ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe5ce19ed25f0af86a31ff958197d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c76530a15d23d2e83c2d4ea90ab78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19bf6f40e231b9e5231c29f753b656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ae3e562a5ce29016f579c80d8cde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce335ecbd1a613cdb41a0470d75fa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ce97e196da6721fa8e5cbed82f00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193d66cba587e3653d8fa6b8d105a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b052fec0d7dc3460cfa94e81364d52f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef60bb25474b45450d16db0e1cc74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d06db079a7640335ccccbc0a71606537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde5e33605961410a4c5d45c29b791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462a579e182acc4f676dcac189e1a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece007f03ae2837c11f45c3287c9957540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5697a0f9e3624b72fb1a4553a73600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51dd1f44ed827b0d4598c300e32937542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a502c66c516ea8dabe69e933e350543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f1fdb2b1cc84ae5ba1cff2631168544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383569b1669db21cd3298961fc122856545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70a0c45b4647ce50b4c0bf9ec7bf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6c8c45dbaf8c5736898e937a2a32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737479fb8db0bf4b42412a50deba01b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722643678475ef81989525ece72d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba634a890fc5a5241fa2e71d018e2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef949dfe6f526991ad0448d7b2a3bdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1049fdb871c4d31fa42403a6a419627552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d25e76cebc11a5ca23e57cdad0aef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6caca26af073ffd53ec249badcb3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58963e9110b61dc93a665c4b2a033555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971521c306e8ae01ee2ee75da393a7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf9e92fdad4a1a05b736528492318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67e2a2065894fd51d4b8660339b2fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929322428ab8f75809c1c13324a6187559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979ef21533119c23f89ab7b51af85d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277001004741668c106a9c5adcb650a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df27189e081b0b7c95f3b9edad22b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d35f4483844b772aa105eee1dc06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416f41f0aa6ab42c71930f27162c88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b30d5f13d9ebdfb9bb3125469dde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1564b43fd5da2871ae77c436d27c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8491361828b450492eae19d744c40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3eb10a8b85cd250286073e254749e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18efbcec272bd37d4bfa45a27c5bd3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b798529e9f7d67c1189923280d63e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063b269161d5e3a03383c90d37ecf40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb166a8fab07f1efeba2c5a94ea178572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b91aecc87bd965a1a37644abd124573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fc033221e2fc888f2824f2bfe4cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0dd5537876bf5d4f2539c36d2144575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f844257128f38f58766b4114278b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586faf010d89cd9f21073d53b05a17b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd8239a9921fc2c2e233bc1284e69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8f6ea53d99f7a14b4606f60e16b07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0e79a157123b49fa2edf62f12270e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77585877997fb2407f669893b38529b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec319be3405ea5d459b3a5713adba5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14f33b61e6c9640885a9f527ab5cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85ea4f0a105517d2efe74c025d52e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d1f081c564025d342623cc7c9adfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd738c80ce044c047eec42d8de1d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7f3846c8ff9c9366d9f9ef82530e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079cc955f58dd3844858f237a4e9a2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfbc2b90513c4d5461e865bb6c6b47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08ed29dd5edd300ee9ad295c497db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766fed09ab89de33ec85117de5f2dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f81434b7c13807f5dd71c8a5955b28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3d46002659f3b4292aabf78cd38b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd93d0e2280b962ecdc6ba6dafbe0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff810235313d27fcc743b8abe2784a76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c07c9a62d59d747912a280e3e6c77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015a91b7f1847f71edbf99a054e4c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb299bfc8c57370ec97793a7c57748598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf666c50ce46a25c2a5876247f04d26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ddd24305523500e2281a373b25a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1262df3d5ac57eacb89144af2cc8ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f921fce4bd910462ceb2dafa5a7668602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954bce676c4722501276f315987a40f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee21e865c648cd7dd901bf23cc7f42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac7d7078db5a9ae4bcf403f6e5a00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a77af53a7ae508d88e2f8f50af408606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2fb5bf0b1d4e3f78be49337ec447a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a092990729d12e87e0ca6b7aab73b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9b7ce9d24c1f8c67df4692898c06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8be278bcd077db3c077ce5282f35d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925f4f23ca6bc7e6a3a7ca9f52c4ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc37affbc2c71ad4a109440982a1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1e5dd35c081075096f5122f41946613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7eca3bf5bd4c048d76382df73abff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9dcb589b3f710a394750bc663f5ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84662a67f420bf5afa58b112788521616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ddd7aa06e95b3df48b2b8e84e35e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096acfaff1b018a22b3e390a025780618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d46aa41888b8898823ab828492a8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6fc34557cc8142c949fe7fc49fe40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779bde43db88b68941a31be94016b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4dc49b42c2a7338fb5f8d402dbda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da77647726d59570676b689d3a3cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b646c6df1920d86ac7dbee8fc48e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bde1192e0d3439385aa531e6f268625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd6d49994b8ad1b423d4d7c2d26aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1eb2d6fc837d21de7385b17f806b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fe4c2e12b423e03d24bbca3fe26c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0947f833be8481438ccf94cd8ba6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f64260dcc0ad3c66d42921d7a4131c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a576814f09570270e7a1e6e87245631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5a525510c745ddfdc5f9a199a886632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732458dfabcffa55d6986c63e0cd41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b657eb13cb9bf2b0ab0b3c5c9cbf7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494789b9d5c5e2f05ff01364dc19aaca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a273adac2cc7c6275fad72ca44bbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41729f64c94b8007896501757ec8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be60072bf145fad65f15154944084b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724db195dd2b02a8b74f7a0440085ee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b635bbbfbb8a10c7fac3aabab592c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed512ffe84cb609117a197f99c9a25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4923f535b6ac5c80d42e2d0aec5654642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd097a811783bd22348165ec7ef493643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3b2f844851d5760b179d2c7eb4d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea989a5a8f47f1229e2dae34d0c12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a37689dd778ac4c9aa1573ef6763a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c8eaa9c6fa32115263021dbe4523647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8d30703b6c25691ef6f71d9aaf09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ef06101fd623cf2fc1c8d013b34a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f3a92a84272d4dda619847674d5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c25d9570e9db7e79b7cdbbb3a986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6001b9266ec7e6afd87da8656e8b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9249099e0fceef017743a1be237354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c6912ee8d6f913a39fed55615822654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43325a14397dc84907fc6c10ade797655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e6f667a40c83ff54915091ea4abb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdf0c71600560ce00e3839f2ab802657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c741d3724605f0e43697ff65e3696f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff94aa152e466a260d48ddfc91f92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae653ee5509bf692fecc324a0f9347660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d85b46b9e03dbe8b25b3fb7728e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9d57f6b42ca348d26a38566c988b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a5d5787b98da582c7996bb3d12a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6958ff2eefa370c583e432d9c76c03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e2789dc81680ad24d32d8e60cc5f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc617d65b811867ed2d8d084a8664f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48291b0931aa440bbe90af75fe3baaf0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae308f52386a8dd38339dfce514e70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c35015bae8bf805a15cc32d849e17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4ce3fa7ee4682cd01d4b737fc433670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282008faa6a3ccc1874e5c6cefe91c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6bacc845740d62565650ea3521df1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faff3d310d34c8bf8d3c1dea290a7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795500b40346306e0c1447ea1a64b2e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa023649c638b4db691a2cb04ee6bdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf3053975dfd9f5dacd87907d0d687676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21262c2cc7243316d58f50a0de8070a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579df6d1d56f23a59d48f07f3bf2b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03f011728a870a0df3e1ef09320fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3b76c2bdef8294bd064a8411433d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf98755f353c825aa4e1e63008f0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a8aaff03475fb556e5a13e110f7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b68f51d96f278e4fbd447704637979683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef3a80085ff4cc35ac0ec55fdf1f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43cb229f56fe6596b7419ab7634029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab0b5d47d4a377056815d89e1d4d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6e990ea39bd9973da53b776ca74d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a46c132641bf40fd28f56291a2b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab308729f790fcd5cf6ddc4243950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61570a301aee6827aece024a89c04bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a782c92e86593fa249b297433400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f1dfc83fd3a5e445426ec399de37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e898e5f7ebe7d7bde71aa2935545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b13b78e71e1581be99c2e1dea2b76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b822d469150bf21cfd95c0fd65b01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f29b4f5b8c93234145757071b340a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a309d667278ef921794c5dafa27f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97f8d213a02795fd7b0c1c9a3480b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a91426dd5d6fd661827f8e895463699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0cd4665a4dd45c08702c2d1db7fc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6caeafdb97455f3faaf760ac3efc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e1ca86d35d1e8bd6bbb0f5b440d4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b30da04eb6caeecd980360b89b7c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d221ccac4bac4ddf0ebaed077644704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815135ea395c5ef483336c73e52ec25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9adf50fcc2a9cfddfc1aed15a5ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe526e67538612210faf29248738487707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4f7a3c42813abc216b4e785cfc3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc10338c99da06ec63fb3c36623953709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2bb27d36d506094179e88ddaac1f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed3621b65c57e36121cb4b437aaf55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b1cdf7c57ffebe252dd3d8f5aab87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db72f91b9cab06aa00fe3a82412c95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc6a704b9c829ec10f4ea29429ae1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b70fe1098a0b6425223511bb558c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b195bcb6cd49f443d348063f04e755716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377565b91cafe56e1edf2c153cc6a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce687c535bd2dfeed004c58ad8f363a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbf3fbc23d878ef338f3919036ba1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba682b1c55222d9f1bb8c35bce48d69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc7ffc569e95bf073973a8d8e2473721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd53e38c811b3597684e89c4d3dc67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202680d0b60ceb79f26d2d0fb82500a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9f0972d217f6b3b7b33f47c4de50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ec25f6b0c9d9f9b9b34d9b43600b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78cbbbcef79b0a8e00a2d84932b567726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d909812e3c1b44f14e56c648dbede727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e853ef3f9c19afbad0b5b801ffc864c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696cd6414d68781ae94f5444368a3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018828ec560cd0e5f8a5fbdc5d520593730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40105fa92d81fe9440ccad93cb99d66e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1f78f67ce7fcd8a43beac7f76353732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68264454cceba596f25f7e7b65f8af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e147126f74b13a556a6b15143eec3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ccbc0b8ca670562e56e0e897f9427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36922af405d3b5332cdb171252b08e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1641a0f4a04eed8f6a08849d182f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd6834feb89162d21249c204bd514738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c12898ad504458deb6142abeb7f9ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440a0d97a53288922a6932dde3840a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c153ca021464e1aefb2d163a30bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57c00b601132918fef321cd848252742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b3f4e7758e2729a4a0e0976ff571743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8ecbcf31334fa76f33fbb5a2510f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234a1df9915426d9acea9bf7c36ee6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91e1666dc7960957b785b2f192425746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074392aad205640a59cb59ea43a1500747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df56b977ac6bb181acf8dc9aa7e63f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe516b7cf808837497c9f71a379f31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23080934f03cd2106fc265be0577e0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d46a83b0438e6924cec954bdc95c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2e4b4f77709bfed14c48319d986a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209df35db71f28547ca4b2a9bb55f4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca820723479894d16f67f14af4fcccc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360be0ffda08d03bde3d263ccff168755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28b31cd4bf6829609c41811a413ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a732f065c2f19dcf7538c1a0d0814757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1eed814622f0e4c9bdf200f84ee48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad47ff05a00a30f2f0b8ccefb382f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b09695b919a967c48d1793eafe18760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf493589955fb60cc514d4d01eeec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104959f25bcff4e4bc96691427e003762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee5ab3c0f67d0168b4c8ab5993548763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6e7e61bcd5271daa9fc09afc2770764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af18ebea9d2ebccf60f5e87f561a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89389c88d621dd51faf3f45635bf7532766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4485edcc639ca43824bdf7699c23c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee49c0ac2163d888ab5565ee524e1c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb459aac40b267e5a4f440d25985b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2c55aca72d139002307be8566044770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96df257d547931e537567c69200411771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bf45615cf2920eb99033dc5743b2d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090608abb450f315cf9f21cdb3048289773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40adf40c7ba2247651cdd4975a3551774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4c082f6e7d45778e6b3d928bdbc2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0424e29debc692f404595883736a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20a4042a93ba966b521a62d3cbc3e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdcc74bd92e670e70cd4ad0414ee83778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d29653a3beb4a898ee815887168dd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d804cd177578607fb2d958bab268cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd61c10595cf334a63600aab901233781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376f3873f3e55ea7131097d4041b53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001346c96a4fcea61824f7342e1ae5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbc2f106902ae2e299ea1c916c5c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0dcb0345a33ea5d5212ec259ee331785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce97bb3a859e29c5dd8c4668c9021b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5bc75c2aede75bdd81bd1608fb22c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac16fb077a333528ca705469358b11788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f12b522350991316f1a85f3e9ed77a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d95d8e6470d7138c61c863a9690b3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dbacbf29e11f9dc859680798a8bdc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4daa62355bdb0d4c23903c9c9553d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2303235be024c47b00f6bf52dc3ffd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a41ef186f8c372639d02abd0a6cd8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cda7d1fd878b81186f357ce1bb9b0795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>