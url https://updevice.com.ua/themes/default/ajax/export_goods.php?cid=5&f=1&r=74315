--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947baf44253af0f838968f812f011081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258eff0bd34352314a3d427eaac5112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f661da0ff3c7ca3d2c619f2b719b39d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5357deef0bf9168ef748ea5def563f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c266fb661eb353f415f11f418637e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd0b6cc5bdc725666b2819b0f181d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518faa2564ade12f6cc4d25f26be985b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c60c97d8c96feae57cbd551b35e0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53179412e4a197a8aed49d3ae53cc78d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d25c11a97a1ace6ddb248814e1a1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215598701e47c3d0e99c192f3cd0cf7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937ba5bb69c801305cb67045394de512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b64bb999a756a0867b0d2b900625813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f3246209c71e7fb2a3c7aade454314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a2479599af12e71888c5561a874615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2462c6b565225a3e23b041e093faf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9e5fb8365ac8f878efb25d1f481317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486adf92fbaea2191b85433c6b8096f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bee074a2bf4c02e3494f8495489ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fca3a6cd5a8d694eaf7e0fcada8b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae7258db166c9674f7741b926e4cdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba899214d2049596d24fad704108222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb74e59cd45b2f5dd131b7d38f32823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdbe1601a4086d07098e9c7367671f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6377d46b17ace7c904d82d359b2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe78dbdfb8ec9bf869188196543a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68212002351dc933046e7fc08139227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c739f34596f8ab6fb70b166dbc335dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb46773194ac4e23feac3ab31e2b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56a5221c55ebaca6d0c25c0c2dc7d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1199959a63fec302bde24dfbaebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5f552775999e512973348b4a51ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b83229c93c9c7039f96da717492933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d265e9da25ae40600ee63d51cca48434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e766c1e488fd67bbd77206df49e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7ceec10262db69f6cd4d59be76a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf42e04c2213e8b917d85be60df62537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea89d71c84d5f51af6539ffdb60664038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc55f35ff0a240c9a15b0de77f6fde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed20e26761deb45e38b3d8aad5017240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670a79293ea91ae7de7c7c6d0f0e9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b6d67671452a507d6c3204e6f96542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cef57104d4686ecd3d11bbe34b6a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cdbb377276af862ad313b17aa049c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519012d89904891d5a9b2cf626f04c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a958b099efab1fddc010efede3a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb84b720a805ebbe132aa379f3514547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b756bcf0d7e3ca7bdb4ce65aa00ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdac9d5abe5c358331581796424d2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974193af7e9505f0914aa10e84851cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce996fd41fa1e3b0b436ed636a80e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b26359204c744ec911db3ef3911152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd406ba5d93031f1bc48053808f670053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929891db2e0dc66b1375b805a9f19f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04f4ee65fd802ad5913fd1638d38b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8664c9d1cfcad7cde45a3f1df4eac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea131634004b8ec3f40c5d819b214957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275caea8c9e2b3343a99fcabd0cf37858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e7cb2114a11cc08a89355271579059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbaffb3365b825253801c388aaaf2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049a4194871c85c0521de6a7e9593f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247e42c19d389f9aa202551643328562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8ac972169a8c62047ea03bf51344263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389e3448805b83877a210be1b798de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f42c129cfffadca405f607c8e91d6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8edc605c0c71a1191586f057cb6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140edc1c70917faa899e8b188bc748f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ad328d795ef91027e3f01f70023c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d60b3ff27e1208db6c3d1b96a1a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ccc8cc597318ff31730113be2dd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e859869723a489757a83fc320b582e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ec6e9b8342c5d5676b947ba19026872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3459bbcd7d47f933e8e3814d7c8c7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66024a2c21b26affd45fa5718079ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79de311403a626e2f70e0932bc81775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009bcfdf69fa45706d4b0aa7319db6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3b3e71daefd6cab2fe167c2cbcd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6d1acc7d4726103faa33f3b9e0b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7628e1db94bff8132c4aa11d1a9b92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b99374a6e38dc9b08b7e5e656974a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323496c173146ef5f9a4f8a003466dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245a59da0ccfd058560160ea2b880982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37900bfe76cf15c9823ed092294fd0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdbe05393ee731f2bfbd8f1da3d36b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92442fb5cb44dfde210b4f34f06df685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd1da3dc4275d315ef0957c612f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bbb1dd7913eabf96c3dbc64addd6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a17e1ef7d4eaf58daa1b9993c9c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d170e90b49ac82622a61cafaa60ba7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9231ebf703be33e5aebbe2bf78ceaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637539a60db78fc830b6622626f5e9dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ef113a993623656ba51e6f95bd4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bab1aa455616f49cb71ad5c3d5f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4202cfa7f880d4eb6c0c8d22fa6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae10106b51e3653d7b7533ae1bc2ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dc57b50878ff73bd8a4183182c82896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0e549e0cb2c527bb70d474bccc0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa46e5a4343b53cdfbdf4bf644016998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce903b9a56bff166004810a248a914bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd72909b0a2327e3e256f5fdc0906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ae85b26ddf1422f269152c365b15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd65151d3d609c9fbd875ad5f25d24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b691684ae55df3b53f99a7ea38eb68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47ca9d03aa4820320cb5d5f7add4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333daf01195f9815c82dc96c9e9f118d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a5a33da0feb03a44eef6e041f0b3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d3ec547f13d47aa586dafcacf95b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac17cbc87b6fceb7a40bb4c34140d24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea942555232d6f2f93ace24e485d2dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137cd5ad236b23c9a2263247161ee5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2914f03c19b163ebdb419e973d9eb06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64166774e3ce3bccee0d4d7f5cfe34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373f82f0578009d833d683e2a70c65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ede8c453ec441f9548b5466dc8bd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c256b7edc5c72cd6c83d9e01a573115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dff09dc0f7d8f78931d2256f004c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71046d0819d03a5314c66dd77fbcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b45c8d6f9a03cd93bcdc2f5a78afb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9c505d81ccef81f14307e0f4bb19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c9688838b7c27bb00c567b52fc59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5758889885624ff694fcca80b8e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029291900edccc4a1c85064dbe9ef8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b292a829bb6fd97c969d6764e7a83e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d33cb48b467a3bd00543437224fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970cf54149bd810817b5dc75e77b983125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145e88aca42edd45fee5d665b8fe2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b26abfe19170f599e8cbe15ca0eca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a28398daf83559b891dfe2cb90ea3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dce4dfb068eee1de3a761366e5cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b285b3f28bc6fd7029fe51fd4e717130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc30ae9ac511ddbbb52183422acc83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248430302bbe85deac062cb220837c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c90d069340bc8682e01b837fe371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73afde634e21977af8ce494b67cf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cd66799380847b227393716b7c7bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc335aecd910202d87d58414919a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2d6923661c233f2f116254ee0d3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d491fd06d7c5dca459b0ec60e5d9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489ed823560bf268c2479b25bb67c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a9b8b9d27550bd15cba3013074917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c88d3b1d4476b672399a015d13386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd7a2db3c1a599610d53db7c256835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77826d640505e624d41046fcb5b33b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c5350a57a533fdd7fb6dbc002b21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4010c713410cca8b27647c9a1995d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f05003b01afc074d4cb7fc78b60ab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecb667abd3e069548c49da6aff16fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56701ccdb073d81e628bb1818c8312148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d4dfb8ab56d92ce6140b86f8741c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a482ffee57e81e5dab6ca15a7f23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633e963e86dcc77b17ef7dd16c613e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ef30d0817b50b6e31677e3c43197152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf322c50edbbf8b4e7400094c25c81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a029705f357debf84952d2efe5c61e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a03edcc5928cd9ebddd66087b95ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455cf401ff208be3c014bfb9e0ac8ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2408d2e09bba0be58b682a312a9d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469900ac32ecd546d67ca29134bdf6ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be1d26bae948a94c4957d5c614c10f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c9780a7e8ec83d056e5425594d65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939dec00d351100494f1ca7d5bde8e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c24277595d6799bfc147f1d10b9d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c5f5e91e649250b6b39bc7dd4919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde30ad093e85e313f9bd3418d9f254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf377b6feab08c48e82af493348f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8e0a6cf5045b9200701ba090a1324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddd94144c4b11ad36a32dce5340ee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8666f307340e41cb7ba4f532c15b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de64b3ca55dd5f44a010c5ac1d6207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07eaea84fb8f8e0f82fb53efab3906170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d8c017bab875a6559fea32fbc03a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7336a43def04c58bdb3edb8b09bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da802e2271df773a2a79fc965ec0c61a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf06590c1afc2e098cf5dfab5a5e24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664271de0e46cc0e9c9386e56b86ed0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a560d19b708d2df989a795242fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b8d66db626f69a880da334c7af6f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26ff85f010589ae40e3be5fcffeba7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033c5bede2b8db29556ae3f103a476179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18078e7318cae21393bff6a3eb37b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaae89dc22f35216609b4b82b14e80c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45117b7a7dbe40a30530eceedddd1e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc998e90f61d53fa94d4a60a8cb5ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03580bb695a9de2c7609cfe1ca067b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642840d9adfde44b2c76f9925bd47f50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c629284020155b105eed79a1a067186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e97d0835dd705c024841070da76420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfce85116cccfdac1c4e866af7813a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0207c618619bd9fff184c36bab95cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83766f842509049554d18f20481600190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290a5662053f0662cbbc3447027f676191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1128e8928c7bcba7925f60a92c72060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4d80e19fa3d3a5e2557a370e4a12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbbd96301c26db72ee1acdb8b468be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5daa639b977262ce393ff0e9a3764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d183b425eca4e91bb08167ddca51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963ed149a973b1f02999c1ada0edde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a427d4347fdbdc9b28fcb67dd9ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3bd9128c14682b74dd225d30692a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1617eeb461b4cd972a61fc42f77cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3232b283f7ad91522651eab6d79336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62486663f436c1396ee1bd157b297202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e0ace2de2e82ccde52045b2ae914203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad04f60f51f09021c14afd24c2e8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18e61f80dc2d134a544cd9a2d2201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952b3b15d86e1ae6ef968fa2450f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c86598d9fb0ae35af4c2fa645154207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351250c0830eb36b1a0ce76808f29f6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dcd76d9be01d6872fdd623ea2dff5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58da5aefa1b44634228281f688a14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f98b9fdaa11992d55850ab7116f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7c65e6420a4e8c4e0e12b7454210212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76c84fb2073844e16f19e0dcb2a71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e60d03027bdbf2ce98131725ee91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050915e9cb580eb1150b7191217ec3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3af0dbf23a96609c1148c531312f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71e2e8380ce16967958410cb1ddd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755e448e199a7edc917a5695306fc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73925cfbdd1cfd87e9391bd954007711219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41954709c4678da07f3b7adb2a842950220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f07b6d2c6ee2b8fb27c6f63b8cff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25476a0fe8b5ce29e6739c9142a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b7c2d8659f055b657606d97fa941223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f22993b893334d5ba3d6d4bc329aa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4a6c5cb8cecc927f12f684f7207c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e440b1245c8798dedf32e2f320592a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93316f0f0cdc2c8931e553a7fd604227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b9e77a447cd7820922e6def842a63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa051e068c856dc3cee4ad222711a65d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ba0496008c7e5775344f7b8d9f3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b93a23459765e0e6c89e7f8f89ab3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5341d2a44767a85b0ed2c68b5e4991232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265fc52440d661c944b5602cb23705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc724a42850bc704e35e1b69804b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847cdccdd70682489cea0313b72263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7830adb627fc8c0ac116845068bf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e49f602bc76e1d2d0788bdad3c0bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc73fa75783f4a407c5feaed460576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26a164682c6a8b792e46aaade2468239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9898de52554fe0c0a746f14e6d28cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028664fde70b9055bba0e28b57cc73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7498e34970ced253bda406cafd1f08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7149ecd2dd1c26d0a6470cf7741629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602579f0cce4e8e59796a7cef73005f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e0f4eb71e98e45e11979f448fae93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bab57eba792b8b0b85421d74d54a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77f5477af105ab0de7f763f92b781d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585fb62c33266112c65942fb43e9e09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a531c6554e450349fd0d3a5cb5ed43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6698f2859dfc8f3788987d140ed11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03a682af85e8abbf526c794c3ea56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8ba7f907dee95545105841e08d80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4eb5d046f60ac3d6c8a47f6b6b3be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629345ebdb46a6c2fa6bfd1a4fcc6315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576659bd1dad16736e51b6455d9f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e1787bd4fdd6967d665264709a62f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f8252ae06b8b1d441778ce7ed8e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be288ce0cb4e1f4854d079dfaf22a4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886e3d78ae888a48b8647ecd62bcd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73f9f73ed6de7d894c1d590ffefd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168edea7ec2441c7df1cee6733dd6d99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd7abb01ec8b945c2c5331cc3d569262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd3506202bce204bb5e297b908bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762c721dc43e713b960fa1dd3258df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4472d3dc5e7eebb3690c23c8fecb4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5f05c39657fb0b2e49f52c081509a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c18ff9cd777643f1cc05659a6a7a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de1d6ad4c41beda5fa65a0fc3a9657268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97664d15a5382cef37a11499691222269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea28a71833e6e98794dd384c1f43422270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bdcf57019a9ae933bfd4a82aec14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b804f99e79ad6e391065c296ace839272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028381a1490086d6e03938bd95f0e62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef28a97dbe8ebcbbb3f5c3657fc7367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc521f7f8b897e9897707bb21ca86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea18acd42d580b1bceca55bdaf8978276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e06dadcf7ff3c0cd7fc14e6a4610b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779f03570dc8e9f571d049936fe1cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a66ec555d8ea94c65fdbcb3ad41c4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861a9b5149df1404e5d1c0937a3e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb93d0b532a7a474f17dffe26001f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bb4c870f861d3bda61a566555f2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b314d327e0711f2cc4af9e403ccf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5e0e96f0df4a20880341b88e07d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f7688ed43df5e926e1f330304bbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac540c987546164e899df31845d05814286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b9dcbc399948d590d1934cab5db9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3b11cc947d1eca7d4184bc9ce0c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d28bf77746c8dfa0d58f8cfd3b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720f1ab1715b605f74f35273987265a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69aafe956838094cca49ee13884d5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15b9c2474a3aafe7775ff66a22e28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689622a4cc154913036d5ef7baecd98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c837336b055e0fc085988dc9cb099f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78829874f1042957bf1cc75bfd094d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618030d3227fb81e2f763bccba7724ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b02ae2236e2d122c001fcb76a3a94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3d8d125eaa892e2218493dc6856d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ece17b7b8692919e594ab84d5aaf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ea9aa1d632737c1f0c1457fd20bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca74c00cea364ccfe24c9f8e4a5d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e0eb458d4158a989a89a4a13a210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2fdfef9895667beee800ca8a1d8a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afdaffede2d93d2d7abe6903b82faa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6903bb31e5eaa48850dac04f57c0eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f25e9fe08fe78e467073c9076528306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1de81c70d63124dedce4ed695ae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651722ce14d55673bc323b2f9c52633308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977ae118b57e6c0a6293516a660cf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be65c58037a98a5572d74499c3c2db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c05e67d823e1d541a10ea6ac3c4ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b5310b577d7492d3ef87c9419167312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdef7036870038a3d062b83f6cffb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304f87bea8bbec860ff3f7ce32a0a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e1714afc9f189d0ec7dfbdf0148a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beec3b5e1eef99fd41aa1c88bb116e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3835e9a0b1abecfdbc4f3c5d73d20b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5047fa3d143daba5dc177cae3ba166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a5f3f17664468ffc89234ce127d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2e728cf5a1141cfc6d7d0afeef24c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c05b36c334228974f57a373fb4ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f14b83e3eaa6ee4b237040ecc362322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6633e856bb9069f75815347d58fa71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9a50cbab778e12f5bbc4925b8aa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712636ce55663a67f0c42ba956cf8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0243b2630a50a66429201f4aae27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d315fc9e75d539c9a79ef5eb0136c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0049ac2f107c9007e5971553bce7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b81d9f9fb864955ac502ec8c164e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236897802cf26fe764a605d536cd656c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca00b7f94f4a6e3399625075491e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ae070c783ce8363c9fd698266fb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524701ca45ea4b580591f968d7b7b0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31375202fb6eb3a97307caba5164f8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ebe550dbfdb1932ea8b778cff169335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6846d36dc86c18dc7c9c8c431e03a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4538aa8e22129c4d78d4b35c129c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42bf35513453903ff85d131790f22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e823c2ac9cdead480bbd7b7d5e9ee0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb5e12af4c908f9528b4218248522340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64cad4e18a858b2aebcb811286821341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21cc59d675573977ab8a54a9f9dd78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eda26c746c39a5d438c7c622ab8a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de95d196eda0cf95dad5e84d9a9d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bfe8618e26044a82c546051e4558d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47118e0f12d7379faceac7e0308ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103536420414919f959badb8e5d73dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e60b8e9e14c8b549191fa4089a1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f62bd2c60b53279fe670d9902c133349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa206701c7fa80ea6f91fc296aee0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765127011120b0d2bf6b4a2fce9742351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9e944e5389779d1baa5e04d0de4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be099d79f23b1342523d8e438dfc0db3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fcb3efb5be789bb138fa57f800082354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6359996aa402dc718b1eb8dfb1c4aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5559fe31a0b9c255e017dd5bf61181356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b356e97d11d59ac791746e35f11f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952c1d0323ec9e505b2427b776e5a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e3dfe493f0f8a7ce89f6dd7c6be1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379c07402bd6c079ef4d65399ea220360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac24650b8dc49ed0e16305ed91b32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e08afecc08175eecdcceea93bf18c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbc7ad47558df2d24990380a75504c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e07ebc7158a886cba39202ab9e67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a56167591498418c95212d40e5182365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83813c5c3c73ac7f70db9cd933f9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341c1d2700015e6a215c79d5d8f6dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77496abb71826b6bc203a83613e338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c26978490cbdaa61ad0bc5478ffb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0cd94b01781ba3a3be39223f54c05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c42d56609514d3cd3fbabbc0a47b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e95d7e2d8fe53df0675ad00869cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2ff697d7ab2b5b478a4fab0231728373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14046b8b9e79096917dcf9b2179c1e4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b51968a9acb3876feb5eae1559bc4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa1dd15bfcef5c0c5905a96737f08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8bea73955fe5401e95ddc5e3afff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f1f0209e050b3eed072bd41c423a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f28c21f99098810c66d54ea68b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801113fc1488397a050ae98925544ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8c5b7830a61ef2b8d1432c99afca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937f0a0587d2c6503349a9c13d9814382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af91d33a77134d18e436c8323b91dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f8165abaabad8e255151e30a974e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6949f7afecd0ce1942ff5ba810447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb3035c1376574dc7e03b99760081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442f6c95057f37a06da406e3bf3021387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d44b705f63f1144c3a90de4c4830388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a7f695437931af90ca8f59647553389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc87b2b7dac032382452568545d48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bd753ae8eea5e29436eb1644d4167391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be94ff5ce9c3aa25c852e27c9b99fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e6f0f1bfbbdb3a12a9dcfa31ff57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c512a8cd85946d72a0d564b6e14a8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae39d0c494d804abedfe072c7e2a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53b2fb965214eac0edcbee443f0b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aba770580fc0bd99007c1e67b2304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaac171671566749a1b9433e78c24d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b05bde6e54bd46db61ed7f3c8dbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1d1b195070a4f0ea12f4dc5f0d32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75213c8d8b474395a8a59f1442b713d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb203db6703c054f27ab0ce721e1a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d8d58127c196a2c6621f024ecee7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d4757902e54ea5354585a5d31901e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c04bcb4893ff0eac0a2d41695915405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dad3df18ef337b7be873d8c7d0bcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfa1dee672f3ef1d671014cbef6b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab4f81a701e981f4036e2c7b2eb096408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b647093e231932c6f4d4b4c9207d87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111bceaead88620880ff7cf3b0140c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b775269524036c349c13868bec06f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6b25bb346fe27f8f97f9c9a91196412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab5dbafde01c27737755f75153f21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbff850590656ffd7648504989f7665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b895ec52f177679799f583e247b4dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10189d3e4343f006fe92902bdf7ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2eb9ac47c47f83f85a1d4eb6dd94c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105fd9929b7467e0f469a79a94853c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7397f68c39d2771ad6c5bb59921a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890bb213ea6ff8c31dd331f9ad01525420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4672a367cc96ba7cef79688d38ed44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f88c0c1e49a431dd75d111905aea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849030b01e0c9e3988af0c4d07111f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b566d183c477c419978039123a16e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f5aa6e77bd51acb5a5594b10e20e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e085337336f366c194477dff4a3f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb0277452e67fb0200c1aefa88465427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f03852848f3858303e28841450d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f517045ea53685beefad38e28857370429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df1df36efa05ed0fd455129c66b365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4ef314d77c0a60068663559a4feba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4f694e57a31a012882566bd4ef9e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f24a5eabe0f27fffcce9eac07a36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314699a854028f44a84f0a5324a28a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728989dc9a06ea6bd669dc10e1e8d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ffdc92bde349726120474405fe69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47d84d21df26c96abfbfb4ac6775db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed61e38c63f0c6982242742030676f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d115a012f4a48614c6be34f9a6c703a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb630b7114dcd858cbc230bd53a573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517ec74f0dd2cfb4ecdcb314854fe5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9701365286583db827774301c9d5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59085e36ea665d872187573a565eeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856af3d6f8ad15c4da5a83cb083463444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad957d500a540fda4cfd5b94e47dcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ab48ee2b59c7b28f9edec1e512e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870e2e3db2ac5dce7fa0d6cbc56091447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636f8f2687b05609f2ba813264c85a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac53f22f963b5fa67d95300cf9106b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ce39fcd6540b4a3bcc1a36843086450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d81329980f9be61d30583949fd641451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fca20d9fb4dc8582cbbe2180050a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0fa70bbbebb644a8a541f01fab977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fbda31ef3a8a32577eb47790e8aad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15929881a4a5a623656d88dfa96ef7ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0bc4b8446ffe368bc7483fa006766456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca0c0e4cd5db8ccdafabfb45c326b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f383c4d27d3637a20b2d2f616c773458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea4fd5afc3bf722f1b63eb6ac5d15e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1698dbe7f9fd82f577de6f78fd3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abbaa5d5eab01d821e0fdda2dc2c54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed293c54b00411d3a97539148af3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf30ec34a3bde3a60da9edbecb5a32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de672b9f05252f7b01188d57832e356464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43068591d31ca9b3c95ef6ea1f1dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2134f994657995371b7077f2a4e5a8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b06f8d955f299662fa43b354fefc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d2b538029ac04b97e8cd1d3c2bda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7076a121f81d8b96c99f1d1ce0b482469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948aba8b2af7b49d18727cadcbbc667470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a632616552af61903230c6935363471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6049f99faf27c299d62a530e3ede4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856773ea4db21b9a960600922db5349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7291e4660c35d461d100a98e88bade7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be65f75b268ca1027d418db5c67d37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5036c033f592f1f41009fe8d8f4bdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b266d21a2ecd480ff0760c72d1dea3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4433fdb4a8e553c0c1a55dae8a9e1e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dee248a065d40ec04f43b59709faa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0a40106e527074825d5510b98837480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282cb9cd971de2efe2ec48827d382e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858e80fa3bafaed1db764967d88a5a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3969ced13a64a4763221f0504bbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d519f825a1cbb470585ba9d8291d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c301125195c915c28cbeedcc33af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fd5535b4c111dc8191da8d4a8921486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad689b632ffcb676753cab539e7e49e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04754d781769bff1b6f66805c3ad9edc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5c0025e0c40b8cbf5e4e346a584c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404080041cf13fc4b4f8287e8488ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb009bba6ca133f90a23d2fc67ac7edf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e10faf4ef575b0f71f5b238e171bdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac22a36b3fbc0e8bcd73f04563bd757493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4e034eade59cc99188d0cf4dd3dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35a047dc06d8deb86fa53cecc4e2b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfa17fe2ee4106426c7e4e92f4fb70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c098dcac02e0e5d69c5f43c60139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791380270e9c1812ad5e5eae1eb2de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7310a61ae5d85fddd83b4d83734c60a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c296d4c5c6d22761965d1d4aaf5afe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc826a30d63fd93168ae1bca869ff6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4ad26a78cbe9ab570bc9aa65b36c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724abd92e2e9d48d4e4a76b1e5fa12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4def0c1b825b4808ed1a46ea0544504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3288ebe643f5161db5cb1e36ae27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0304e57de2752196195e8acb14332e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9433869b2d58780b8c5763b970252f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d26e98d3e5829481fe9fb25bd72d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315b1079565d70ce57ae91bd6ec35e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0fd289d6e74b4b2167f12138f9992510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972c14c7ed09fab919d41bef94bb87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5ef0158c8c33b6cb48cec4d014736512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e1db8240a594bca70b7d8a8b1e6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa40e194966ae2b272fae75f15309514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11e76631f0e934c16f398277b06d6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ea072acffb9cac6331cf2b56c5e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebe370cad9e88a69ef34bc550c37f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c648684876bcdb1fc6787853a3989518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca53d5528350212b2c86939a93a2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e540ea33828d3ea4be1c1b19f6ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747f2bb1039777d1d8c8e7b6da7768521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e06be31d8520d2be693f4b2b06dbdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9938da875facf46bed3973c59af21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9b895f0f9feaea45bdd42c2377794524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873e41584011baa1f34a6047316df1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b33c9f0c8d3ff177b7f25a23e154a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70766df7d05ae76b9d35df39949ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc7b01ed42c75eea06f4192292f87c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd73f3e4f973a0931f4dd4cef9a657529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec94e446efe9737ca7d7f882d2188530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4581eaf2d1adb7bff05f7ea5d3be34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a83ea86f6b1ae62976e1eaa00d4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0b54475b3cd0db5df4d450f08247533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0a6d597b2f612a18c35573e2560b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353143f99bbab7bcd02a3208c818dc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308ec6f89fea9278b85e926666b487536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884f42ec8b98164408753ab0ccd6313537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11cffb1964cbd406f1373956be0165538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595ab61a42be594196a662c5716b6c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1a86a1ac5498099188c52a7aeabe8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7f2487134cfbfe3807c8b5dd7b58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2aaf7e817e12d237e556367b3548b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d95c1a4ee70ddf60fffe3b2a8c37c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22f0b0437b2a76b9f4d0ccef49848544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89090524e631832ea7a3f9f0f294cd17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a94c739284021b2b9491fdd9e9b25a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ba3df9f76762d4696617787813e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de2e9a783138ecf030b999829bfdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57847ac351586755581c2d3be789aaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6a91646b273a3d9bb8361f192653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea3cabd50be9a4c95fd968b35b651551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf415943d754fab18a41b69943aee2a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f882d7e3c86c2ec7222220bfc0627553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64340327f5e290141f0d3ef296a53e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c8bacee2933535e51c6663fd99ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784bb1d80cdffc14b29ce96bcad56dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505f810e4809cf79c21dd90cc256be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37591c6e344c9d447ba7b1697a15698b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4baeaba05108bac2843487dea5b461559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b35d69e8425995428e0716c45133560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a40612f61799e39ed2e8dc0003540561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836c078dd19a055a4db6aae69981f62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b05d2e429f31695c1e18094947db0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea5e9cbac84831956708d49475382564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a526b63e2104ceb593b499c74bb08c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa960b646fe13722b143ee8ff1b93c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb4a0f7e3abc1d852eabc7a0c5deb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c42004c984b9031ba542bfcd728c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbc9e6abc82cf1ef117fc67a3ce7de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34754aad99f817ef698a72a6287d3f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afb132b6f9ec809d6ac6c352740a72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32d62035f8d14c0a642cf45d77a4ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafe2c06d5f7ad8dff825c2ae7e38b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d20de7bdc50f4e311d96b64407627574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b95396c6c26bd8227ce39fd1ae06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e602f0582f8f14cd844e0635f90d84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fa0dd689c066bd7353da8967b06b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a092e19885163a0b947db3179ac1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bca58eaf861eea408ab8bfa137752579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72f20b391beb1e3740c6c8869ffc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e18857924dacef8f1b686dadcef69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd97b38478e0bd9077b35da835d6855582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070f73b5d53f146ef9fc6ba9d4a6a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cdb1bf3496d8442637234cd6503f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551401189dd716827811b3f2d39997f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f6390dd46e23b031213e62231355586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1467246fd7fad5e8d8ee28d0365c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d9beae8500034ada808f47777fe19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff6dd02bea8022e4d25664977eb3ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd82af9408728f5e153dcfbb5b0fec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8182076e4d855ef91c841ac9110da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed5315be58da50283c5839b289ab7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336a7d148759b571c227892b7051df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a8575b4658f51aab186c076161d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab91084e556c3bb5365d7f32118c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157268920627ce8a31edfd27eedc67b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc5af21e7b94c7d4cda371af139ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4c73b49f76dce6ad8b47fe6b107c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9ef073d164bb0a5c2cc3db872ff1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1ac59c0d540fffabc002f232d2c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97925009b64eeeec4b47842072f8428601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794f28f107b775f768b36212e32493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18bca50c22bb86a359f2c3e519348603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176bbce59076fc7de2e0fa0c2167ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75b1c3980541f1f8606de3b07c55e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b5a00500ec1a1598e58eead9e34d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99950cfd8caefe05eb1917e0753dcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc44b47654a9edc16e2192d3a08be24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3d6c31f5726f4283e243142147d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc19aeb91f78e4d9fe4639f090d57f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96f8772007dc8e6611fcc9f444378611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cff5f674c31ae4543c5ef887c051b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea0bdb5935e2b2d86baee1219e527a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd592ac046206671be5902019a2432614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef60abcb2af43379f483c1783cc601615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbcfc2db0b8b902bc5b0c7be20a7a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701735d48454ad70ff9c5e52051ec92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e9a28b01d874d458028ef40a2c91a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce891f9b7f7fa521e7a2d6b118291d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98e20a2703bcae4560db6360ad995620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85178090b60006ad683d95377f9504621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee685cc84c5a529f5db357fae4257622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db987f034d4c61c0006c4aebdfd95fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c1cf6068a8aa413a36fb40686a3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed024e68e7c3ddd6f9590d58d4cd3e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c737ba42875ee5b87297d05f7c1b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af5ee6cd55c7aee2af496e89d90d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740587d4aff0a1ccf5f03927c9d30a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e7b6c860a3fd08feea78738b3758629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af70376e06c4ba12d1a704b31950e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109fee43b863462ce6c405c2248b6aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a668ce52e0bfd9fff2f25fb53b76c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5bafc296d91bd86ce7adcf53b4fed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287d15e2269cc40e579d72f4f15379634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2da832f5456370bb0caab31be93f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0b50cbd04d8afe791a7325717c2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228e088e300436a404db0bd6df9675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b8fcf4e5c384f0fbc4ac10574916638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39717e90f011b56e6f47d89f6becbff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195242588a7bc0ee11edb778e02ab374640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff2444d557cb7b7db894e992bdc20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f80aa8b32e15173bea66503956c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543011c0a320d19f481184ad9326b22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117832107e45cd1083b332a80e6d98f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c9922d7b8c4971d6b8239787b06a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ade266994eae281b17602ba3a458646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cddbf86e42db7135337320156630e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc5149cf6e7963c5722d51192fa2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c57c7464ef7fa64c4e4e4ba78235f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45bec82ec7fab737576eb6e4bbe9ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0c5ea1248bb442a64a307a1dc99b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017724f1c13dacfb3eae233f72230c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116aaa370ab1554dd3cbb13bcc56309653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7cacef0f937230a59c32399f2e834654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e32ba23513df836c7908e609a45698655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face25b5393143993ed0dc6d8272e6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582e1d680e48954221f6d9b8be97de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357550e5ca92199c777e7af816c588ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001943f350311dcf61250a155f02c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b713338685e19441f3d0662033b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7732bb01cd8a84b179850c5f8d9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f96719d9e1f775df2ffad414aa28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562db642ed84485818891b51678fd79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d15794cd551faa23ee4073c3f7e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984dc96cb7f05769bb41142a1162fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdac05ce36a12f1cfed7fc3a76cc09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba0d413f4c52ca903366868af9df7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3000dc0bc837ae3319a4d527de53424668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac07bbab0661b1fe77b9553b90fdca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03efae2dfa620f081cd3f452c41ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195b3cbb091841efd6db3db521ec27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7ce7ef92f3e07c6b74f676a074d75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346f28331b0fc7c095194048daa8d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765e41b0eb4c7066d447b3289c5ccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b16cc815ba7bb4a16077b255f4198675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da96ecaf735eaef49fc2a13f58aa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6377e5cb216e1b9df70ad4e429ec8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34140524e87c0011d664a3f8fb750f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5073a780b61065272e901461874ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb562969def54135f18214823c0cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d13489e3baf8d7dae2ad578725c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d626496ea7da9fca935ab4b84fc71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460991feeda88301d4da095c58796a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee328703b1c59eab9c927a88d0dd74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6ea9ed8820caf4521176970c2cc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c513f958300a7e55c155197697b0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195adaf7df6b5f9e913165fa4e95a22d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d8254d7a5cbf5f4af28e7841b0c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7078147f47c6f56bc0b5fe00be31749689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c773e3a3eb2d3ba1f65613fc5a2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838e11d6fb338c62e21b30e6c91940691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e2deee8b31c0e8ddd2ebe8d3cc8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0279333b6f4d19e30a1fb313c87203693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58355d0cbbbbec41dfc2f17e1c5ccec1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4adcfa3d43511c2a4a460ffcbf498695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57aeccaaa1711b73b764acee2d17b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc55562b89b0672d488b97b52ec5b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722e37ce828e871fb96c07f9ab0cc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc61ac27d8c1c9309e78f599e0c11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c07a213142e2dbdcf3b78b4ff57c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361cc7f3d37611be9842df77976694701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97096bcc9c5876ddf3726a9ac2f14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc48cd7b45786d6d6580789c8e7a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d6dbefafd537e8a8af9ffa4e8e5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fc63d3d8e768c6b6c6b6f7fcc9b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09fc71990b6f5c13cf3e85def55558706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd412c46afe5cb0e9d0e96246d68f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ba42d38673f3cc15b9634802e4f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d420b2fc3719a5be188f6f5e35ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1141f8bced8e4ae504ca3c516366e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610734fe13ef840b4c64168d1c15169711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7bd639275748355526fdd2dfa6c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c1fa535a73fefb4ec950328b9d05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efeadc2e4f614ff56112292c7d4218714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403e1ae299c5ee12b8054ee26b86ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29467e1f391b6d9fd3d3244debc21cfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f5797a783c0522cc8f15917c28979717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f977f7d4bd0a597e3469fc067c0391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74245f2cb0956a796d87fc9f779790719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cec5305385f737a1f7624ce2858f72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae40a7455de53ae44bcc132ea9ffe9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b4d3c15d8b5d3dd52086d161f6d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722d137f7fcc526a0417f68e6bbb70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac632a76eb6b38101d9e76a264db993724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c93f65ffdb8506a540247950de795725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957748b68d9f6919c8fca891b455fbcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f04bb59cacaf0d8cd64bdebb9750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16da80beedf31d4df7f9372aca8ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e15eb0d700dfeac71886dbfc0c81a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d735fe296f0070a3f8bb6ebc0ec0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6b7e31994e535995658ab838d7bb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826852cbb915ee60ce400c7d096e4bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf7e307eb04401eedd6766becc1d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3abe1ef7d26350acc71eb6d9d3492b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4176095accac391de9dead294bc7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a499ac213b1a050247053e750e1ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b7978290371b443cf6937b12ca87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9b1887daa6738bc556045216a88d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468d55391b03811cd08fb13a762360e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894fb24a60a397a55f5c1ee0b25202e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9bc8730cf2e736314c7c9cbe7e0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362206b63b4fbe02afe70e2d22cbf39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f10318383788d6431661cec2a6655743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c251f9a8276c10e5459bc6dbc460ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517daea231ef8752465ea14a5d16063745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150deaad496b275003a619514acb4c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbdc254f2d1d6f44eb22f127ea7882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2eb9623aa70bd4ebc0aa003d8dc2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f851f195314a02246356650107a75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789451336797d17ec450af2444f361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ec3a471663f22ee10cb38b34bc11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613119b9e852495d87c2d9ba5e8e85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d0f030fc67ac38bda1edd502009c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f13f1a5986861c68685dcd68a77c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad60dbbf6f86260c61cfb14e765ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c057a2a669064157e0013ac99a6f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7dcfb8a8295690b38cbe7476e33cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f688e4c8e17398b1b354a5d9885ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad49111098a5217dc006c480b49a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed4aeee283520e0ec2b7aa0d450db7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9d071f0dc0e0a4edfd457e388929761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4316af15bce5eaf763398087583d7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b849eda8a4ef8eec6e2d1064ef06e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fe7a23090385f46b69a21cdaf8caa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e37bab5fbac837eeb529eb289cef0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472fe27200c452f1f84240f3b08321766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4a5f23e3637c8ec50d415b8cd2a00767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff23201e42c29aceaf7619124231b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ccf440edf5e17077af47d7d1d8e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6a2abe96cd6e5f5bad665b1f7865770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99db814d20390f73e6ebfcf33bf6ba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bf26f41dc4cc0a9a7bcecc53fa0d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ba774c25ef777b97ebde83810ef2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88175a840be748815a084676e8f9ebd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614c27f1f53c8f012fe677d72925cad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973381bcddf6c52e82bfe9b14b2dd447776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481bfa5376e092801be924774c0aa64777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6fe1fd58de09d42369ee47f03cee4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a34034857fd647cc1afa87635fbdd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98ff7df2d66b8f4689e78e8b794ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b88097a954171878a402b1de0042781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba7b7c3763c2794bf8403a9a7745f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd77f250333594d608086a26fdece783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1e27574fddb49d3fefe7cb25dcc14784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657cf71537d60309088442a14c1af08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652addb42c81e20f674a0be23210d4a9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d737efdcf5703f2060651b76972729787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab158f2d75b0fccda9eb051319f3405788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2150ffc14b80bf62425f0777d26fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd6c510c2a9ddc59d924d3e1fd62d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cdffcfc06f7ab776d94de8f473d20791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec074e83e2abee6c1cfd9b9bcbd8d81792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d1c48455c177f0fa3171483235889793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68734dbd7f7be914c8fa487afb37057794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cee7def3ada9271f513d32f5c1ad4a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976105fb48d833e25d04f6dab8f19003796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7363725f85af8e29e1a3a6db7a16b5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d0fdb074cefa168edc5f9380a5bc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcebc8682b681cd998988d253a6219799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4332a01c0b834837f3af96594c959a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55205b6d11c7ddf1583732c7f6c5eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8395d1e974961ab23563d218ae86743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd40d3e1b6138bbb9bf6cbfa32c06a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186212ad25d826609bae03c218371be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0f78e812467ff04751d2ca7675426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940c532e1766ae74a206dc71faa23f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88e2118b2bd02a9581707bcc734518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9f00391ca02e61cce2d9957a6afe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689e89b768568bbdf1e663bd229ff910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b8ea24f7f397c1a3d8ad061f94ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb607b30ed2d0c7f99c264d1420a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157040ef2de92d3c3a1b3d79147fe7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c686b0b742b4123c47c28523c1b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c9adb152f7e6a9bb32ec4eeb1f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987951d9eabbae6ec0efcb6cc9aeeae316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55e2df0af86073b6af79708d1873617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62af143a78553cda162464f0541bb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586c897953547bff15e41614ac87de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91a9618f975ddf75d0e2c103a0dc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa00bf05de4daa30ef02cffb45ed021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52822b91a2d3c158f5a72d7136ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8454caf0f29104960bad5c783dbd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab80b5fc683ff34454d277b78636124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d0573011a1372b759b2ea4f9905b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56641c833ca6e6b715190c592d3c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714032c340435e5b8cb1971738d43d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a87a25e1d402fb032bd089144b97128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed08d49d134ae76875050d404591dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349e581e7772bedda96098b0dd1837a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6434accaaefcc4a9fa4b9bbdc847d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b97e0e04a98d630dbef6353c26fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05765d3b718463727172cc2c8da82c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdc378fd425f6814f13f2a4fbb40034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba325436a265102a6a017cd258c5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6520f77c2fcc56b1d0ab92e5728d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13e3bb9d74d8fc8cef0acc1033f67237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c13ac753770d2806fc7101c87b54138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8443d66a096af0cc7512393a8dacf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfd19c7829070dc37825c05cd7f7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b736a8152162febc1a9beda8c938ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc21b520cba41d53211613b6bc24342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da09426358707181129384004c6dd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee2166bc5d71f79100efc061f176244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a0ae111e8b3dfbdd15c11323c67145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6aa9a6c7a23e34732a019542106a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a58550acef1a374613ba6554d1c8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff548f4eaa8159684cab96f930a02a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5ba2b303c1a66c28e7b3ed17eca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c741c753e49bc6a88f9114e5e094850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e7f804a81d692686a028d8aeef40a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e28c2a3ff77b4d5865a6d9776a1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bd3fe5a1d028ae0997b7838d238653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1f20ce06339845d1ed30742dae8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0e90bfd2a9b01dc35169eddf13f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2593ca40839fcbc9b90df8956dcc3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84fbd69a82bcf07ea866ab5a6afd0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2a3d6a4c6b3f7d2f98d7704bd951558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616455bac6f78f90050cc619e9b717a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74491539513a8b862867718aa5ae35260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec472dee32cf5f2051b2322862136761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd7817d204715f9b4565825894e89562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f824702076c9a30134194947814363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3040ed61262b284911f57ebe8d5a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed7c1b3e7e2fd2ed4ece75c36b4c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef4790ccad2c4c79634becdf77ea866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc1e16f64ce3a7d744ced7b929bd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27996aa8bda1ced2684e0ce4c3e4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef0b299b4961988989637fc97b76f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d877582721db194a168b8fbc57b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e165a7ce7b36518736b74edfe788e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c699ddf914370a1786580825133dff772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd0fee31dc93f68394bb7c21cda1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78c90bdaa5eb2a27b65e4343850af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574400e9d8c7357fa9604413105fc99875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c480e25c99b63617124b679419518b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a52a6ad293580cfd87f76b64a30db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852a3e8c1a61faf6577ab74938ae6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cbaa164a14dea7fe17c6d63d696c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7a10db1086bb12b5fcdde02b789d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721977c72edbd5bd62e24f0d30c71d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e66efdfc3b9ef8a67cee5422f1ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be56457a62a68a045910c8688c83983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433609e209212c24e260be0cdac19084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a4bdbdff7c529e713a613feddcf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c3e6f5ea127ea0e6aaa4e5956c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d7c46a9bea2dfba02108a0f5daed987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd16150763040c0aa12132397cd34d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2251928710717335d7d4431a52cf40489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68135c3e33ecb9e19b11e8f79df5bc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f54f38a69aceeae3610e8518345e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd63a7e71ea07b91b845c9365c5c1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0518ef28894f25ae6f1c0ad3bddf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013273499baa4deafc2b868b1505ba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230112f83076f6b227daf5c385ed7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b62e3192ecb7fa5871febb0b20fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6992dad6f73499ff5503daa0af47197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159e40a8dbf305feafdf8fe93c42bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf95e3ef333ef2a101cc5a151bdf1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed435ff629899337177c2b54a7719d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0074d94ad3dc5e3c084dc103fae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390fe6fe99791758ba08c2ffaf7913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f217436f4efd58a3b4aaee6f81f83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005e1bce6f888116ae14c0baad5653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175236008049e52b62609955fd67a908105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716accaa8aa7326e8cc62b248b02b0cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75a39b1b05630acbecdadede1e8ffe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c6783ac8c785d602dda512d40fc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858573accc865b76a487fc1fdc7fa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eae8ff6afbcf29dfa97ad14a3e561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c959b4edbfd714b9034e6f6c0fcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482c7717a6dd3cd3b7188c23afc754112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8903f1f93b586888e292e2332a33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82423738a7a4a8fc3f28ad8b26853a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa72100688578945d0b016ee1d3b4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c96785b9f8f1b9e878186eb0738513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1845f48d02f0d76870d0d6b5466731117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ada82889d960b8bed31cae81bc98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386de13515cdea56b584592494f60ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf1d9cb336cfae9c0c82651db45ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72555c8fc2079ead5a6026c81b812a45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660976bfb7174c0787c1b0f5bb4872122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527db371ebf7d377fc60981adc84d0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfea8bdcc2c29e74136d8b2d22b4d61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fde028c1ac9c7ae4ce1c236981635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b99be1c1ac6b850e412f8f8b74d39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164546b121ad2de5ebf3f73fc3a2fe2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f5ad64fbf8c5fbbfeb7505bb112f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e8638cef4929262c9b7647a311240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e48e277607819b61539aa85a3f57f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbdbddaf63bb1c60e6339b9933a37a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4c9c046bbbe98e398997e7420ec39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9779cce5205a67273303e3844d949133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24cf3c9684c33239c4b9c4c986bc9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856cceb6ea8d1ed2cef86aef626f1f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b7bdfa463a5548f34f032c35002ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfac5a56f6ec65dd0cc0619ec42987a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4734ad49015b0164d041c7e1a26fea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89562f4b62a9dc2981ac95f3a4ae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848527040176e35c6e9fa987dd3a560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da3f8a70b8768c65b8a53947d4a70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1f707ebc8e89d9ea6ab780a33120f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb13fb8c70c1e3f2fb6fe75841ebfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743fcd115ae34a560651931c4aa1eee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2140b5a12ab3b472ea4c95089a293f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec109177e17f0ae5d121dd21d926d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19387840aa098cf1d19701e304f3c11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673953fa5cc76be13897778e589304d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f2e65cd1e004f8621b33828cb2b26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63226dcfc00dce8f69d41f72b14c609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da84985a36d9859e887c14df9e4b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb6364f9f76c44d3a8cfd78c66ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b95c8b683db351e52767b110e09ecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214ad8123095b11133279c83ffa122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80808fcc552072e1b1e8cd513456eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d3705703a203a4a90dc38869841f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bc66a043c8791051db4ae84fd0b6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f88abb1a0a7f9416c642524f7705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc62c82b9f45e9b92ea916b58472ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2b3fd420b26cfd44ffdc07714d60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68943e14a51921aa299afa25dc8ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e267df5468ff3acf704e11a7af0c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fa2ad4f5d810a0ce878265eee0e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fc800fe40ac9a0881c18e9236dac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211ad92229356976999485a03ae8e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae48035886a43a9ddbafc9eb5ed893166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486591af08ea399a28948f6d6f5e07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51818190e9761e236bed673ca5dc1095168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b4773e7b1ecbe30774af0d39204b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1349f1351de12a8ba7e1f5674b505e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d832f0e32fd7b6fa7fd6a8633483171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92269ea89a0dbd03c876c3894481c45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ef047eef688ab5b969d4806328d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4489d6051f5a3afd2fda7f3fbbd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091481edb0bc5f64cc6e41d8c0794e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fae336a858b3355a84019436e3feb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6b48d5d2eda58c2736168aa3705a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710375b9ebb0458df6b9cdec593d39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe09c009427afe39f9e895e49c100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559594202844bd45f00b6f44df1a239180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d6147683b7833593995162fc5fc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26813d9c7566447d54a74a5f48cfe314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3853e32d8b6424cbbcefbeceb6a2f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537534524aebb71ffcd599539ce01f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336392755cbaffec30da0aa1fdd435185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c9e28a932426831d407b30cd8ce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc59434d4cbb191bef2c743812556d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc86037e74b40a30c5ff36ffeeaaffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b4e18c1f1e44c2c0dcffdda4da29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf3802394b94bbeb9cfc5b8a53a4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359edc925934faa5b1a36a4c3d93f218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d36fb041ec65f756b4286869a9c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e928b4791231cacdd7b50116789d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3942f266e3cde7915561446e1ee76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432bd82edc62e567dd9a38e48171e05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276dff5e534e6bac8f5c5cf32b1c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d0fd234039ec96583d8af54fd0161197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914b7bb60828c49ede1070b7c3ad55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011772b0ac9533f18e5676cf525eb3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84deda09edc2413821a79f4d722f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7343724c9961a80985e38fb95790c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644530490d7b06732206c0645b641190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8831780b7c7ad5f43a69b71ff93a21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722641c05a4bdfaaa6b05d4bbdd15b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda30b33bf5bf715e90ba66a5a48ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde91596b88bd8e389b5e5ca7befac8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39283bb544650eed05e8893e23b6d77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021aa196f7d484e1eabda76b0902137208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616c6b04244aab81e22acb90fe1fca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcff3774535af9cfc282609f68d768210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ee03af778a8fce7d8a1199cdb638211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2c65357f9e98c08c457ca6809caa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e5ae10e8328070a4fd4f4279ec8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dee19640ef693372bc11f3690ede214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f6ff9aa1cb873ac0a30f4ae891635215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a48122a979c6a8b450ecd7e12cb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bafedb44db9b99779ec502295764217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42357703196aa0a3cf2be22a0e2d5fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ce731e943d714f2b51ae7d97d2ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989dd23e87f184f0f7abbaf824b5097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259717970f41a910fe194d4aa9b201b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e0d85551c20d53f32b22831f2f7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412987e3e3c0cdfcb26da3d05ea848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91019d8c9ea228369cda12421e155eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45e9d6dd1c851d6e39790116206a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9fcc6d24c2137029cfaa1b87cffc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a17697e8db9885de42eb60b63142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309147457a2f8a6812e086a179b1d50a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074233782b3841c66a86ba280cb9587229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e4b17501212a0e5f601d22bf9c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab15f1aa59d33e99a78051109c98012231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc64924e4a2a834f55d581c528085b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee819d76119a5b742363cbd352eea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386cd3771150dd1db587756a6b94435234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d14f9d332c605c041cc2bc17bb82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e5632d5c783e9b5659852b2945f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8989402f04877ce33039e06f374a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206d05d9e0ab32b3195673cbf16c65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d2338164668c7cbba9983f9c59af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da42898360740fd695bf4d344d6983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851030ab571c718047ea7596c31535c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c5249cffff046d2049592af481b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e375b90ae5b7f474ce5ae3116173b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653824f159aef7bf4e4244e9ea0b233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1b7dddcb2207fccf329d46835fec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595439c5a51e3928a52723c4cc339244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfaa84b2e7ac6f79e3af3b985c6c47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036526af6f98a14e726b603c131921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6481c200b525e01ed5561cc4acc05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5474e954954f31605d192bd508e970250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b149d1ac747971eb5f450a3afce7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06bd9de4015f8a26c8a0b055a1bf94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b849e4ac8b786d22a194cbc17abcc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2438d6c2e07cbeb5833b0009b2e03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90b36d523d6893670f0f5faaee8e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112bc7d712c11f1e8f9baa70c8e5f07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d546f25bedf90659be1e99247e48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53b663f7bebc669c547e3d7f3e471258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90baa6d1409d27f94237be54f64af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938b267b2cd2280ea5e83a14848b0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4677a76be8c6901c784b628982cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f4170335a374ae79b9c1858cb7694262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae149633839f9187dceb540387942d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314c7b6d0f812072e297ee68128236264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b888e38992f3593f9f7b193486d63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503d047c0bb7e78329a5f812a434e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee3161c4460667e3424f56012804ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82f8e90437d02d1a153437768a6a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d307fa2ee635d85d0591899e7549eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d1ad8761d12557b6d23b13c00d4da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c649a26e0d459467671c34bcec626271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923def21c2854d86eb92a32d84e78128272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f13d2eefeb34f66409616669c4b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dba00bf3566e149f3480df00f79ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7be8aa123c24b85472fba5e0604d8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3dfa594d34717556b32638e454e20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673faf8842b3ddb31bb6576a4010402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bcba3c2486909697849a591fe600278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e252528d3a377f427ff8f207589a53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807995bd1a8523ee8be3c9027e0b22a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917e9f8b90e343c01266c3e3cbc607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc53ada0d4aea2610e1bf48bb92d5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0831554cb67b4a480b42a82cae6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c88e9cebe8776ef3ecf8ae755df2a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f42b3b33225e7033370bc99056f2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e44047e86c6284a7ffcd4e679bda1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd1e5d375d9661477a6e3c42111edd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c4625c405df2ce1000cde2471cdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b434494312cf394e2baf23ee5a26a5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493713f6fd5dce26f6eded4096ce87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5c827075e4ef1674ea4ec27d88e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109899581ff8b63d8818f50b42d179292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fade53131e799e78063d1794eb6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6514c5946b97bcf56e8e740a06ca0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa22f6722d50bd526e94ae8cdc7282295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292e8b37b9673ab8fca30e25cff5bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017470cc5461d992291b42baa130c86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ce8696ddbf42b910579f3ec3ffa0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2770c90da0f2c1e324d2cbec99a83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893c11d7edf03dfd7d377574e89ee8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9bf21ca425de8126008a49ac1bb29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0159b9a0d51ee6abc40cc6dc5e5213302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083c2ed81818974a45240d244d5192c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9ccf09b0ca3c717367330b9a2416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c7289e0214d86951ec43203c00576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e353ecf5665a83d58e58bdcdee0a79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833af109015d732569161850811b7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47f7c36650f05c2702c360f65a6f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18b104c74e72293f960ffc33bb284309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adcd851d3a53434d97e716ededf11a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc562f4fbc9414cb78fb2fd3229f0651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184795c218947ad4e7e113ff98ed63f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febef28e5e278563ac996e641c5fb6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722072bc421aaad7b6c54a4d67d5121314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b890e0e9c4cdb966333b768a7f3e88e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d42926445668461473fbb615dcb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100154b992c7220c10a5473605c1cb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2cb905a10aff1b5a5e3833d6ee168318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20105f94f56de57bf9f2cada313f24da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc88bc60ac713729ba11524a9fe3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69383cbbfdb3279dc88c5eb065495321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187af6cc292e669aa42b0283d33e3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222a7bf183828aeeb1f400df5b298d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a564c53c43981614eea612d36da13f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f3f43c3d589269587854e3c4ecac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2fe81647af22d87ab6397b69932e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6906ddf517d4f57759c44d3ff21d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fae2db623c0ed1a3c2145bb38d65a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b52e3ebf56c7fac76a564cf4aee1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31379d5db5a99a86af5155dcdd7477330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c25c6895d64ee7adb3d382b37c299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083a2a5c4afaa34bf8505e672ee4c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ae4b6ca92f43001771edb4f72b1ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ced70f769adb26d2ab77ded146be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3e1b1629b7ff0ce66905cc11cf588335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6960d6ed174b1d050c9d0df8954337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278e7d16ad57c10a638eb12143074c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b502d16738e46cceb6ecd4e2c4ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35028d4efc02e893835a221332ed4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf320ec07a0e4e644a50f944cf180c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ecfbf464a895fb496ee07aa240075341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebff6dd0efe9b3106a4a20d7036b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879514a78de9620028a1f67800ee1a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0da9737b213d3c16de67ef6cf5ea5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656934a1051dad6e6abcc9b0c1756b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c8af9dcd1ce24d4c231852e60c60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222250c7370f8ad9346ac826d330b3cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa3bf0cb05046296110d2fc5429c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec767db0ee030304b3b45f5ff68b404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f5fdecc00c906785ceccb217becf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7160f36ecb099c5144eb3f77916fb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868191394e0d83974c795815b0ff55a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219e3c1e01c5006eb5b805604ef635353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56989ee01e753dd74734cf350aa0a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5caab8361badd00e4d3ebca91186355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df40f49aa67917fd8ad86eb6854a61b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89483dee8081198dfdd8e5e4ca94c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5cbc253ceed0a95fa2badde54511358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3cd2b34b9350055adbf95aead326359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842334770248edfe4bcbb4bf5d137d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813b42ba8bb42fe70d0803d4d5c71d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676828c343531e507271b0e66f2a2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467bc9f27130e9964c40a3a51f6f7df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76d8ce96b337b87adc4bb3298dcee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078587a70cedffd0503393cfc5b04393365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886b7f0bbb9e01ca7cf5246d5c338b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae84ea50219fc557537fd9aefc4567367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6fac22823e976f1761fc6f4199b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d2442c65aebc05f731e8204e00004369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff70ff4dec8bb32389edce2e55659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7ec65fea142da25e988003ab62746371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a862780f45c17573fcd8eb7fad9b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f997abea9e81a76fb332dca9a9616373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf232bb4514f1c4bbd3543dc9e710cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3257958aec0ca0b9bce0623a4ce52f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3035564e208bb5d25875e916603fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a829627e6b8afc709b6ee94c232f2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a8792c3a43460254a12258c915a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896288cfb8fe5e0e3c6d7d6f348e632a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9871e78fa7b210952c271536483d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9913f9529aac8c0206b3efc04055e6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1064ebca37d082ca85aa9e125e172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691b5d94f32b754da61faddfe766210383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00187d6209ccaf965d860b82ac30a24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00279abf34c71e0fb26a46b556620673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d6ad50d8860b7e0bbab6a16d8f31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b076a8dde1f970d36d188e43946eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d927c986a9419b11d45f4b08da8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57bb6afff41eaaac08df2c9da64a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29601d962410c8fe82ea7977c35cdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7ac966d984e35bde4b1793516494391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620dc35393e63895ee44524de8357c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbb46b3849675c173991fed123a4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea6aa96bfa868b01b66466bef3e9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b181c6592c232d8f99dfdc419a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cfdd6bdab7b3b3fe0e2c19c573871396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f09aac91617572f06698305ccfb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef336b8ba8aac219d638e489afcb8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7371f7af2caaeb106ec98c298a9b81e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e44675fa2d3b1def0e780449af36c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb789aa3c108cf79647c4088ddb42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3538fdcf9b2587a08449ab552166402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86aa19f254ca8cd65e9ab54d5b73d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adbed642c22cfec8341030e4027562404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753057c1b9f953624d082cf173195d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5680efea4b8a8427610b9814c031ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1a7aace499738b4d8e8c3ff28272407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c1c4f6cfcec0f2f4e13e7e174da0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2bdcb0eba952d0427378037be144d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe377313adaac3827954f20cd3f21ced410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790caed1ef67596ded192a6573df294e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f982bc46f0f06993726c9b898dae9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05a73da18ee50b7edb576d1c3f3a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce537cd6fdc9187ca856460f8fafe380414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee557aa6d7da46cd32cc3ff9f7f659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be2af454effd997cb30f8ee73c2e70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ecd5e790f2449b7fdaf6055327dad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e010bb803edb7e10f043509f3609418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d58b34a01ef13ba4d023a25d3ba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20003c1ae92be9a82e71b0f36e41d971420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337104e96d0742943a02ca3f837ce0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721609a0fcd6bf4467f0265155b506fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b20fb99c82f815beef70e284de02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33e091467d58c08c2b876aa084aaa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190175aae3fa3d3ccac236bfb6fb7c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9deba039fc5479828b325e6551803426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d6de995589a82b39dd7fbd98d5e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ea67b4467a61aacf366ad785c8483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac1da69286ca4831a64c7a50e4633429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75c0be233f7b48ebf415418038356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f59d261a0f098a50490d2271e40c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305830e1d5cfb5e04de2da74968789d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69948c3372ec070715af91a0f0c86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cff83a789101cd797e5ed793754e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07fa40840fcb62987cfabd9860f86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b56ded49af517160c766cb858059436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cffc3eae1721b391e057dfe8dd2a50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3d3983283868ff25a6a74b0129d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb083e24e919e6403ed62eb648af4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749bef399e87aee0b67d3f89bca09b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19a38089b3e997b7d0e1801556424441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6680d6461ffb754e6949b47b93df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03a610dab63ab5d00769596984f39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be39fee7fee3de4b36fb0216bd9a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd18f072321736669050f8fb18a0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a118f808b53c3e19d7d2640b14639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9d844b1e8d7d9805e14758cadd46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f1542a97028e218dcd4ecf87c59b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911fea8ce690b8897b89a651fe7833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ea86d774273d2c9e7b78558319cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453a639c1417ce0be7ad6ca2846e17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0b5226cb22885f40650d04b1fe2e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922eb925779fcc4e3001c68287aeed9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a3b46299438922d65dc6471481d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53fddf0e8e75ea0a3add86eaeafb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfab5de22827daef9b95968e4691f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429f4065fddade59e4e4c226c666c7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c04cb2134a4d5b04dab0ad14416c61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41a79aa6ea46d3df521ceeb4fdb70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a139c3da649194c05865c2b9ea5ca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b9c7126d238a715a658a39a6367e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6a6dd3af24638d880a73d17b097a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb1adc2db433a3b63f2a0e1208474463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8e54fc73a5cd26fdd726e297cc60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667ac821c6817fd848e633f39d22ceb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0558a9351a9715ca410b4f7e5a885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b71ff157866df8cf6a96487d875dfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5184c03ed6180f9b8a09ce60cb0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d3ae93050371b921f05655e0c569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6e863561711843013a90bc16dddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a3022bdf349870954877e735a85e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3a25edd498f9d6b1a12eb8dc1b69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bddde115df069382cdd5a896d6990d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74746ecf0401dd6adf0bc5f30971ce7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92372606a485ca00a7deb11414eb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006cb3057dcba5a8d8bcd15ba235212476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5257a596cbd2dbd98d2042fb7a7f0de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59421a7a7e31a5a8636a5f76090f0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2beb2e4d1c072547d962c06319eaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68538ffb2ebe70e0a2001865bfd4819480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93c3d7ac5fbf6be5fb207c9675356481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e589998d89bb49c7bd6f683bf03566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642874aad0ccc7508c566c6131513b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956126ee03482baacdff159947f3f588484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ba733fc9d5aaeedc5875e3da4130485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c31b7572f052823eb5b5f42440949f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4089044e6621a312f00304be40ec0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09d9df3c6d33001d662d2526aea12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e68ba21ae83b7b83e07b7504d6c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246b7ead9d8829a23633c1e601c507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d361fa6ba873fb1b814159d785d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db071d980b21c31405deecd99b908c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83373e3b428c940eb969b5fc6f1207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e724bdab82598fa6835b649d40226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dace17def6c4a2b8cd42d7966d89b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28eefef7d4277c90c128957564b902496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbeffbb90a4217581223b2d70d90f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237711156d0f53f4598b820717d6691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c11e5770ed449a85e62464e37aa288499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369da9645be28c9fed6326c4def7b18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd630d82e7bc4a9aea4b82a05f219501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea1d98f0c04f2f6e9f5cfacf0cc8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cf39db02275859a31915baf63f3cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42a60c3be2a47dba3da04978dcabe9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5c14841d86c8b23984c30223910c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeba40a7385d75f1327b52983efcd2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b05a146ef6d0775f5534a32147b36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7ebb08f4d865b1597bcbd2b307b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db24143be84305ad444d19dd519bf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398159ea58d0c41d3b880ccc142de22d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5bb2e8781f0dbd75303369f40a9b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816928d750a1896002ba3c077f359b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f35297206b73b2a483b500b376593513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e744a0060d64a02c936aa67a52b6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83439d569e826f9f7905bcd809e0854515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec7c8762b55c106324b024187cbd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41d84381bb7892ce50b443554fbb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f97fd1b4aa5d8a92553fce0e6a837518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f8af44ef91d1a0b935d9c5afb2ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85e9f9dfe2e49d79eee0edb866323520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9609ddd4e5e9131cf16dbb76c1ccd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035bd8fd9e5ff62f0f93d248943e430522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338413971ec27e8a8de1b736e54158fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf6d22f809453dc99dfadcdf710f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61ef03ac1eec073fcd51c3dbddef5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e264c53516ad2dfdab47af5eca30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba5068646dd52680b400f4a5133ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd454cacc1cae9e2d17a3738d950dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e7832a57163985b5c20b8fecbfe43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f6cd492b70d589bf30d29e5f1c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce1032960f3ba4b9559af93e5d9c63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cf244ad78c3045dc85d4aac3319b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6a5a614e4575c16901163db922ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b3103a766074ec2a57d8c4972be3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3438f29c87a5e5347e157daf41825535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae69b6d07d21da5d3b54f0321e5e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017fb684fb8cb07432eb353884ff046537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac83578f0b5a31998c9eda24f339d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62908b4309c12cb67313ae97954980539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e46c816737d47a6535685d07e8792540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a66054950520e58b2bc24e76a2caa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f0a70443544446b93c2b727a5beef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b87030fe2c74c62765912d3cd4b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee324b94951e33374971ee26c2c9e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6047b01438e59feaed3634f304420545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5fd7a3506d9559aa13eca7407fbf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbad3d338dc4f2e20fd7a9ba174c7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9558c31f562b43d52e58b23053d9f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8c1084bb60acce47db606f0699836549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12e51b5fd84d4fe585ba991b72148550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20bf23a07a9df0496c29728227a96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07d307d3ed2a4d1a6b0e6f0c3c092552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812044cd816a0beb48afe250bc1ce4e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bbed635ac83dad7eb26330da103b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274890b93fe7f9fb29c0fe13fa8083dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127051cac0d9e5857f470b0fad1da8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cca7cb7e0579e5c6db77376de1c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de673626a10669d4f171da47e271ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f989550ef29f9657e12f4a6cfc9f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137797a004767cea693cf5529a70f7ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508850b973407a8b895ef818a8c936cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48d33d68eb2e9e52b885cff2a0920562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d59ab5a45d3022f9676a414cc12374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28909d7c56698c9a5c869a3473ee9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d084e39f797fc576ff03fc63c3f22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa335db7d1aede83bcb8860fda415566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512bf520e9e9ce3e8c0921f5176857567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04bb7377a9a4db237dbd439a77ae3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928be6517d86d386e4358f0ec1f2f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dfd340754e55e9ef43163657049aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74b5a99d7f8cafec2d9cd2249e36f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f62a0a37f524716c8e02ca8df3cf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe661a71a5f87f8be21b26b138ccec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b6e691f8f2ab2c9928ae421ac9a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697c569b26648d8dd331ac7560c8443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c01ee6614c6eccbc8a04a7807d06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d9a28a6aadcacb002545a923909f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23628032341a60d444303f2843b44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b831aae9e1571f55bc59ff87bf02c08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2abbebe5d0e4ab97b40e54432e378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879f8bc846da09ca28ab7f84632bb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906cf0689f49697ffebe34a70d27ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293fcea1b1c9ed3b0c8ba057fd4a87d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396db9fd2486f92f9eb92b4653cbd9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0e5107c511c53dc7a0095f44c393585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93684c553301a0a8eefa2264d12780e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8162afffec8fa481bb9c2df1151cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9edfb6bb0846a64d4a018cbba70a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2dc12ae243c539d3a759b1eb4d23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5dc26e6ce82782845e9ebec83720590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef99423adf715e174fac744e3c930e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dabfcef0f6ed6754315ea1375c900592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373caebbf8124797cf3b4f28bc80b1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623738ff331788b5edce300d471f9ef1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838159482d3a50d35a138adf8f6c18d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51df9327d2563acd57fca1c45932c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bbf133a62de516a99ef29dc52177f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825f410abcf38f5301c819fcc4b1eaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c129d062864bbcb76f114dd5ef96f3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e132f3b1389b11e34d04d7066334600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c1e274f67dce61a20f4877cb731b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75de6d750fab81c9ce114aad6eff0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7356f1d115263701336d301d8e917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad1162da07ff87677fb68d08b26a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e6a873eb5f3ac774d81204064ade605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988f79a03129e71eba47009ef82c195606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed45f5955adb0b360935a6e6914bfa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552472efe50febeb595b0f5bf009936a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92faf538ba90c821ed2dfe66062a500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4fc6aa649bca9bf23d0175560ad9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1d84dc5b13b2c1eb6b6b353bbd26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe750c81dd194069a42214b57b89d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b83ada8640079ca68cecbfca73375613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb5e854bb9cff1de6005cb9c751e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd4e9fa45bf0448ca90eed00d19ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645530cf87045694eaf3b9556eca41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e161606ca814d0fee080bbda323e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a47a76e31fe8abb07774592256ea5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac46266c2f7e863d865612adbb5bd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd09f286e9297bd681081c94fb2d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355f8e4e14f1d26357ee741ce2ccf0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e18e2a03d6485f30fb2795812ebad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41d29c83c97bfe6d18afd5882212f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f4059482fb4c956fbdc9d8c4ba558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec8f68346d17a47b9fb78cd9948163625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215d7918403af044f318463fc7f3a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd36aa86aa908c73f2716eae230e8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad344bd6bcad0a059696201a26473b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc5444264d181cc2ad46b76ce08e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a699cebcd10e46775aa163000fb82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a591c8d6596f200c0dea1d621ce26e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64286a69baa0a3ef0640a23013d509632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5bf2966a295af42b1ad104b07f343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd5303ed8be6160bebece6fff41d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1516d2b88bc4e0dd7cb910449087635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a55d9728c99bd0ff297c22c1171cae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb1238b05e5ff0ad74cb2695dcb1be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5f7633bc9903f194ef786d6ef5789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711825cca13d37743817f6b18e9e78d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818691f9f5ec23cc4e257bcb981e77b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9e15250db69ad84b78b25cb7d9ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b09a93e21ec97896169f909c33d47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b133c42b17c71ef6d26391a8414f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd95903134a721f6cf84a6303e1ae61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07286b4a4b7b708b0407cd6cda397645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e6c9439ac99ab6e9cd0d47f4d9836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39846221bd03a54056ab5280b0149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc2fc7f4954060430ede45978bd0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d54be2b44d5cce235fac7d4b8dc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18f59e8c2e91cb13cb9086b87f238650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597cfd7a5205957528475fc0df75dd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf3b96b91e6b4aec8e9316357c8f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd69cc8276a500539455a04ca3e273653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf4ad3a6a8cbfe697b3ef6d39cf793654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a55074e3e3b9430a36963bf18ab9c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da3e38a8a6c7f04cc88ebb3bf9600656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fccadf171f82344a5bc67e7eff688f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3545e5a451c90601c7185a1d9a87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05939160ed9e459e7acafa3e183c70f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c08bdb42cce2fad4362ce73d768b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725227158e835e3e9cefd6702bf91dc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33a514d4591636ca0087dd122a666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d9060b3aa0f8f6b6bfdd64c9528bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6b26e3fa5692f7ebeafffe2b4f49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cd15373ec62a4ee5ac72a2def57c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2f49b8d9a7342165d8c8cef15183666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1c6ace5669f208712b6e5d8ec90f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da616c103f357db359b75bfa07bcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61badecbbc74068da07a26e866b39843669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de6e43fed60572491843faa1b00b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b0cb7af298f5c9c1c73db35cc09a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b99016e1515e1cdbc0d124200c31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2337c9f726dc2de9f05a2ef7279bfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10bd07fb97144b63f4d6e667c44bfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e98407972f991c5fedde942fcf3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff578d9fcad339a3f878a25da984457676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34842fbf08558206758e012472cac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635821b9273207764f5505e5f1bba4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b623207ed5bda60a40d5a55b03ace679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd01741a49af5b6f3ed3ab1a6fc8343680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49fe9157f0a31807b31fb4f9201fb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b0ea7e4987f0523e0bb56229ea16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f4fcf109ad0ab0fb03a394fba7aa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e846e1ecb88949aa1314d8811bc1e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e432729c3f53ed6e6cce5368a68255c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae872949bca04700945a70b5362a0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d9940eb1e5301ff9601e9a686563687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e69efdc860e4e478fff88836ac28b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba771c5651768fcfd237dd8f88edc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47821d7a6bcffc69ad27996ba9701e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b209799672273128cb36204348f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763135d92056d13fe09c773e58041c00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd856f6faf654d0f22730033d998665693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2502c0d511d78d67bf6acd8a220ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cadb12c2d27b8246646e8741f0fc08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2978aa62cde408a567561933184f1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ce810e2ff74fbfa2ba9f5273b11d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbbd0aba6790136ece97ba9cb09049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bbd5e9a9bfb58803b5a029729086d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008893b13ce9472f459c52280ae2335700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814559d0a0e6b573288f74bcd6bfb91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56226b8d46ccfa9bd1035268e8a65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061944d6584309711543aeb7c9b2d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5637f9e2216834640fcbbd263c317704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e92c18f7d92f4c0aabfaf0ebfc7f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb68dd5c59362b9df83530e66d9c7ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454a9909ef0b854403b512d8863b88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a78a50b171c6e05b7e08e65f675223708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c87a8768ab6dfb93d010555b8e7a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f3e068d3dd366a1944aea6bc047d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eebf90fa475974645d11fe80a0d27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642199170f788eb6408165c2fa47ec9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91932601426807b52069b72190b4b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88ab64dc2918e07cfe04093312eebe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0522c20dcbd001f5b6f848086aba7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de5d9520c5eafb12887b2ca5d22312716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399f48a86939cc052e89a1bbd08323717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548246129f7999c6c911153942255796718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2175b866884bac0608b07e2f38da823719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e662588cfdf38a0ff2118be4ab7f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e15071293761b088c10c05f1e09b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902c5f1995ae29a1ddd9b9ee2ff77c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d477867ee3db53eb136553dbaccf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e1fc7d45b31c823aa017d3c5d3b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba7eba49f66c04f3525c9365507a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25019fd30f7101dcd5b848b4cc2f1a2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddd44ca82786911bd21298a92f8284727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268e4b5384dde7926f165bd59585fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad7fa33612eb799f66deac5acdec3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c8785ac7515a969678e12c3ad1e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b991d0bb9babee02323ea8702457a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fd27251168a83958c745d84a9354732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412bcb41c67e50198acf626ddec255b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c07ed1658cc8f0f322f42792b76e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506cb111ea4c218ba205ad4c474076735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face527a10abb55aa5279dcf53cf7f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b376d0a27e57e7ede4e5b45e2ff9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7af764d34628caf3d41197c2b2b57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0eedbf22dcf16f043ab8c76d579cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43c737671adbe3a173dc1ac3a1dbaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f70c838800124df358f6054a1a9c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40aa28a420752cff7beb5fce7e900742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1c448e62162999f658bf06b5d873743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466bcea67044da227e193ec939eefe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c04d0438edaeaa23f37b1f6722f06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030f9a8dba5d0fbd4ef60208dbf9c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99e23f69c4e3080bbfed41bef6afb747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>