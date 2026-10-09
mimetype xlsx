--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105871ecee0bfd1ab988635f3cb2df361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771bcef528a157e7adb263de43bc9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c885e6052c52c86e4e42626bae8dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76372b77e168ecb998910ea8ddf5d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88113932f37ccec3d6122a61758405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802cb4a986ee7353095bfe944c7226f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b153305a22202d241b9ddc51e0627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea0b1f7d0d04b2929a9639b084e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d944e6a33493d3a5ee3846670c93b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d2c342214700182d87eecd17b8d5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e4e9bfce7b8a84e083cc3146685b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dde05545065ef4c05660977a54cf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe08f3a85e363908cd61656aa2e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470d58ed1d2458c8e622e991f3dbf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400783622e0b3d2826c247420cc98bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfc281036e4c7a4f394af04b85d4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869b5d3afb7204c05a91fdba84663917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea8f9f451575bb05cd93b4f8f620ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab3e07c2be1906221e44832ac871e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0f0a1db56be237605bd06b95258620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684065f39776c8a7a18356f2eb30b13021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e92f79cb34ea2ce26fb6b1987bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3eaa23c44dfb317e2d70bc6f121cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3a70ebfee01c9b2db9b5ef3b53a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7be18629fa175fc4f129a1a7eb0b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855eef404ba23cfedfb9741c93f041626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2f5785a3a5616975bef24ab374e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfefac3a9d9af826bd8e54716ed3d0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33353d1279f8da0c1cdd4535e721947329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1ab395f7be27d54d3e0ec691437f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35da4aec87155111c24be984abe617231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad8cf4bf35f5ca9c93308d4cbe16d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361fb610ecc2543d11afc6e6d8a82933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07d4f350b19b737a91127cb4bfabe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5026aa978ed4df178110ee1f1bb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049ea098c468312fb8e03d31972437236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6c0b7b0c8a4fe6875be4a460978737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3e8e0f6cd7a276128a82e8c4e977c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100bfab03d56d79b6c10305a9f548c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228d4fdcff1a7aa83107846a726d18f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef15c6ec59a4ef130e78637ce9c8a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab1940c194b60d443216ae59ac177942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde24c82f45804bb3549fbfa9ddf3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450721779fd917e807c71ccd0e0d5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae85ba6c31c0c87c4525fb6540f4fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc41574152951b7ad1d24f5bb543546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4190514a9608b49c37806677800a0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021529ee631a4a4c11d36f0a73e0c7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218679e6a381c89c173c12f9e963b56349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90421509e87b1c4b5278fe697311e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b06c175640110e743b670dd5e59251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7929266f6bd411eabc63878d3406c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0ae5648a01723601fdd3222d967f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8ce42928ef7d38713ec038cc805f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df46376a354506bb74fa82c62a1300355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0fab22c39f5aefec5dd927885abbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb524fd2aef62710ae47c45a410821257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a580cf09fb217a95c194424ce08158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b20cbfdf7e2ff165be6b50b0e26d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f70e35a47cb8d8b0ac51c8ceb3e7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8585295152fea358bd162b8454361861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5438a75885013e7fa6d4f8ee01d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac97f416c20ad9a5c457b2bf7ee26de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632605932e843d0219a1993d91189b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1d8dc73cd75368301f541504fc4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd935d851a9280cede358b43b0ab47366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d22c48ba4ab1dcd7b3b12c0f667e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ea42314332b85198feada9ab4f1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f36cdb7f464a9d7905e82f04b1e7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3959568313bdfc75f9f842469f4de570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2fb4e3477a15746d4f18dd2d0e15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ffc4b7e87f701bc4cfb04cfdd8e7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28a770884dc5d3f0d3faee79f67d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94570a769eac43d8820aa28ff190810e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8390ce142e47be9ab0ebbcfff74da675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec58455fbfdd1e2bfcfb5a6f0f149776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df56763abe65f1925885d040f869c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c13bbb43d9062491eb1836873eb3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e4e418ebd240313dc8e8cde25bbfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e0bfb982afbcf77f55798944919df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abae916622819d0524483001fa341a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9239bd5957ba70b38c4746bde21bf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892e55703753278db1f44b47a252b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6e3b48d7304a4aec86d841e306fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef573bfb558c55953f691a11db5c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2451fca4088d291a1749213b7c7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928b372ac233564e2c0a222e2b91c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c039f30101765423fc5aef6b037dca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c8f56133ba7c2b1ecefe066c364489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17cd5a11366bc41047b78ecc0ac5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128351fdd1393c8c31e22ce0da15ac1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b4ba01bd2a6a65fcacdfdd8733b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fe63bad4346ea74b1b65a7a1169093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb15157ad70c52f9a085db940760c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4d0cd2c43315a918ae2ac77a2f8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cedf81ee5703f4b5dcf1cd4dbc43296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f720830411fc16573610297d7021ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad6ebe782f21f628e9a2372d7744498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc3e7d9d81a6483d8c52fc2fff4cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0317397ccbd0da82c178855f05691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761b310a1f5695407cc8c1ad1e199a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7328858c6913bec3647b6d1d064d26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a371ae03a548061c4b238edefe35d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0517d9fd88f07d4a5f1143107e0b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d07c24c3935bab833b15a55732867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1efd50a2af2649865e2bc1745c069106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad0b40ab35c2f6560c881cd84fce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daec386db27b3cab3e4dc572230d49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af3961923cdb844ab492abb434a68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e274045648e3d2e7dad7c157e24ed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87321fdc51aa6c9b7f88061588ad683111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e37b8d4972837bbc35bdde8b07719112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabae42265b81dca3f51b4be1076f3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504f1fca452ceabf7fa0560fc28545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1991baedb131169b37cd78b72f58e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583eab5422eef1b435e4de94ba9f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8760309a7d16c970bd87904bbef2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120d429208fe238dc4c73abb5daed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9079be2d0c01b72fcbeb76c7526a1f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984062b5a21173d94093a7f642f71fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad66337a24be2d7bbeaa404fdc2c13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0133921ec90b03a1751119193ad3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e4f5f79b0d99f4a18d02da514678123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac10ce58f96cf055c43b697e61efb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b0a8613277f95b67a973dbc91b97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb4e3928ff9bdec165b768c1e1492126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aad3cc0d5798d38d2ad68122a6c6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93fd78c8e95a9bedd052d50e1c4ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851648175f62cd9202ed2fa01c7d84e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2ccc55b462a2b72d785036fe87ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea7f51505bc2d23131cbe1d003d9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5584d46c01204189930226fc033d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ffe2fc00fea01e1a44da5f621b9e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952f3142bd0cf698bd013e1ffd0c03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664275d5fef3d44aaa3db5f50f5c601a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6fc2c57c0f96e5f5173219b9444cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb498fafbf4d8e84eedf9c37f4d545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b1efad977dfec2f8420eecde8247138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadde834c10b0cdf193c10eef4c6381139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ed76b020c1d564c57144cd28357c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218ad4a46ebd5700cd263929b08c9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f2f7dd3928db45ad88a9acd47c2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a1e05c28f556d7f9a599d56c597c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b50458988b0b859015753b051401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f56bff067e146a76d1e2994062a79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82973a400ca9758ea5398e5bb39aa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ef8b17c16ab69ac2091b5901d8e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3b184d68527e8fe2517c00e7d6e9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f95a84fb28751bfb6e2d9d832ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9cb68c18ce12011ac61eeae3d277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3383ace1adecfbcbfd7652b609c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bdda150183b7d61bf3ab070c91c2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495442ec560e11b3444dccdf14dad6fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809509abe80e1f55a898096c5649cb0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5663a8d0735dd349f7aec09469e24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed60334e11744e6d76b8ab9587d4ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673504bb4e4af7552e54cf49b5492dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda0f7cfa76dcbacbdd77182aa56f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7dbd393abf8dee76a1a80f125e6b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b9c058ba239f4134cf8fecd948944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2fa0186736f928e0ba3976c4aac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a3f4eb63d02e1aee1043ca694fc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4075926b1ca81d1a79cc4626d2fa01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3451491173f0306eb57e4949e3c30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215033012877660181b80ecadb84f9c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffe4459b6beac6efb9762312da573166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03067a77cd56adef1b3ac44caee85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daefeaac234e131716ffc752c1b38c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b007d794046b24e63d2c195ecf235169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b6f893919b3fbcb987be1dadec4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0413d113ed0192a299d1fdeed3a10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8549dda7402bcb17141fc40693c43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25f524382c7bc5e2644947f91ab21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54935a30927cdda52827f5d1ee292174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5938878e8c27dbfe39f1b2fe5de8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d050db7fd47fac6630ff745fa8c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb773bc7e34f7b9f323c917d926dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511908343804a2f1b91c86564caa091178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c8ed1c712ee209406a1f5dc3740a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490808b1c2b14fdf94fa989b4a06b9bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba3080a21651a70e5d44c59ba04f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858161f0b52fd37a0dd47707f0abeda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c9dae09b9e6b8e4a368e47c8627b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265b7c053e254b807667b2fdeedfd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0886136d1e430bedda57422ca9c8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5213ea6ed0c93725f19d257080f8442186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ffed02c0e764368dec9ab6177cd46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f720b39280fe2206a7e3e7f2deb5e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0044f0b97153beb927b44bf1d9e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b89c6ee0c7906d46c88edaa5defd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1221b046563e5f859ff374938e43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f2467b08569c2080364a9a232c92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1a0177425008c13c26b352c3c6af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9f04561ff89c43534e31c4173f9cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e08db1b4690609960a0c04911d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2a9d73a32958e8cf37b0778c5a19a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153576bbf403cf93eec7469feb096a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25d6903b7fde534dd75cd7bdbee12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5261518412edf0cc15c046f204284199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742deccbcf6df5e6edd08ac036da41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32416e375efc5b304121b500f3687201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f41ecdcde60b5ea94d5776f7fa0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de20a4625a6703b78204f956b4bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e5d0cccd355f5764ce97299b44c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440917e6026d322dc51e808fda2c6f05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3af4497e2039105f267ea3af9286d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb514dc86494f19570b5b9b3107c24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890dc5fda3e1437540ad87a619c0ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb829777ef7d729f9868de9ac7ba2a99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f63532c06eac26854e158d5f50a23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54457bc04a8b7a02171494cd03c13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938cc3ecdd663d27a5bd098f1ce6341212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956561b4990404e3ba66bb39fc58d63a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d62b87babbaa0207cd33f5532f96a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b46f319b584d939203cdab4ca9dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c6a6566a2cd98d14de67be188d2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3397052b80e29c5b1f8b0507054ad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4a2fa10a77ffeb286a36d899f4f36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07bc81833ed910e5262b5ca137d165219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c79e5fa2029fb8f6a1c5685ecaf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ec52bd74ab35a3afb7b389944b4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af115989357404b8d4f8f521f9f3b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eb01c64707717fc813391a850863c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80ea3f7d9f0d498b6388d2b03f2d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64366d0630c7171755d5b1f46ba63d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e0da00d6e459969a52083d429776226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ed82995896a4a414f51732fbd3f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb22ffe907af752c5191ec63c4926c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d71921d40c6b815447550320565e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b4a4dc562a573e97837a6be17fab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4c3ffbe468cd0c21edaa562c008b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc17d04909de39e994e74f15b540d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55fde12702f769d946e82c4a96feec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d1c5f40b64bc6d1b06ec3157a275234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c994df87622e9eb4270b79c3cdcb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7588b6bab467338dc7d8c5fb9fb23b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d61382c5bfc57dac1352b294bc0b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac61c94a786e3e1b194e463933e58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30c1eef76fbf620073ca90e8cb861239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cc4f54d021d9b17445962aa638021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d4fc57fc6879ec766a419adeec83b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959476a39affa2bd7576347460060df2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b208ca92a6ad291801a046c42b6718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7890909a470de8e62b410a76f8dca4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce43394b442a8f02183e0cb4dd89b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d77619b94c71aa83dba5109f99ae7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd84e5b68fe17d03f5dc0a6eba7292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941680f39148906ce9ebf29b99fa2d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b44c77181907a64c645c15415ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba4cc1958425413d91de08dc2852a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053a8859ea98c44df308659f168654251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ac4f285064514c2c4d555196b9db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763bcc0e1381fc6e441146207b0cac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ec625dabf39dcacb0844ea0881a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a120b2116bfc637ae167bc3b1d471255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22b632ce3c7850f28beb494a6c703256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac66bc4c57a038c4321b874285d7ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc3276f12d650c9e9454e96506bb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af14c0d3f451fcb81f98ab1ef7437259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205fcf0a24f1261bde36bfccb3f6ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c0770db6c26353bc8641e7d8fc05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21064416edcaf64bf7168f46493f3b9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746df48f5810b6d144bc9b6d694aca4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5b3c1907906659edc02947df628c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb502e3bf6cb9ebf3b1e2baa287874265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93ebe1ee7c75a0606c93eb6824aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d9572e4779e83703e093c7a533db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f1d69b5d78669f41924ed56b06a52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abd7bcffc37fb59b49eb1738cf251d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31281947457c3672a1acfe7b0603331e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb032af31337c0c9fb3ba556830a76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a14ad295a0fd2c8a3d2336eb107ec9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7391e88f93d36e8000beb37ff98f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f860a34f8e683afc5034837d388f54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e2ae21d5d038c96ddfe858e2634e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740aaf163c8e6fab7af1e4030c55ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc7a789c9d7f1702345a91e067073277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d18bfcce56291ede246a290481aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2663e07dcc7da913c4a9139ba21652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c373d065a3baf6a40ebbdf0717cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3ee30400fa5480b61edf7a104193281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08905cc8b41301602b595e8b3c42547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306038e2a66588f4830c0a22d6c3b631283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917bf8c4ca561165e45de7642b5fef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61378ec56c6029cb7950a23e38974b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b224b28edc950c3b6ecf1e343dc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d2cc037c8ab49e388180c3f52ade287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb92b0475f8cfe9a6f96cc0bc425fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d42bed6a2adb2951145cffa13f9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1624948ba88189440df5125c7960d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda3511bbab402780f7f89365eccb5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664fb1581cf9237ee3dba2d0f3e96aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292b05b2d81b8bccc5d995c5b2c8533293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fa7312e8e08490cf786d7ced70e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887021e8f0aa0337f97ed087ecf3fc75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e09e437c89f9a8fbefd05a3855bca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b41cebff21a54c88ec56c944511a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cfb51737dd0bb462e1af801a93b04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a864483c45ecc6efdfd35ed30ff2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a515fcefdf13fe18f2fca4bee3b1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44258324b181d15b98c78abec622161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64880debbd154e2c5336a554ebc194d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258defd6df86ace60023c9580b82ef43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d482667fca8a8ecc0fae58371c7b255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bb415b3c41fe0c2be57652bc9077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915134b81492f4415050f77b60e72cf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f51f3a823278e86086d4db3fb50a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253aebd68a63355bd1f781933698d8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdf8f5c588d867fa24e2c05a089e79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca4ae7373899cf737c00bf262e3bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde32206967ba4a027ce1f96a03aae8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d41f830d2b2ba5f9df21c01dfb80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf3d973b3fd5f9fe3dee905c10a65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89535f5a13deecc1c3376a75b675d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef25621d0e5e11e67029dd65eada7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e62a55fc97c0454aa731d826d4b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0b16487d8c2a98b8bdb44301922a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302aa5c62288176408bd06d001fc57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4d0d191d3fed0de4f4db8fa10149319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf16c8a895b7f456e28b9c637f814f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a3595cd588a3f6de5ee580163cf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea82d705156a5be57d41ddfa238843322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d2e3383ac22012dc2ea2d91cc864323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825c845b2ec878ebb5fa00925cb80c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292db75671c071665e7c20b9eb679c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21fb99a82653886b6fac1a4f396d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d3ee77af9955e4b9af00952a5e3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26451c517dc4c416d9f38ec5c651ad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4f2ac343f80147b66ea5b47d7e6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67443d56dcde0716d34ff1f12dea5cb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f72af2ecb80fde8c57b8208354351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108dbae4ba36d609d5316d6d13840bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd157bb3391498821f72db1a1e4537333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e629a547eb9a2ee40094915c22d7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9092991f741b235a27a6ac7f2980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bee386310d7655d152e83358a6ba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c03c46f2c4bcb024581656046a29a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1137c33df0217d15d1d24925eb26c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c933a50a2612893a54508b1e67f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5bf33a9ef671d7966e5e1b70c20d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a220fbe0eac7350a6c56bc286e08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3cdacf2e91a1816f73bfd98bfd2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5a4613b88ecb3180f41e98f7537f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875eefa6c02fc1abc090bbc718ba3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1e54562da330f1c489181dcf4d63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02457a42967b930a3ff09b7baf0f80f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640383010060f62c053b480d17588f48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86471ddb389f43fd41af8b7ee520ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7739be7aa836e42c418a80711c3a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85da82ef6117b301d38b9f129a92fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9dbe512c87e42579e3d03f0c55445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d4320bc2a4c71a6e726b18a22c2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7666fb1da28063e6e1f6bddfad4d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce0f17a1a67a25746a8fa25b2695f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4daeb0a3329b2d6aab72eb3b9b245355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ab640aec0ef389166fe6b70766ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b093daf1d7152358d0ce0dcd1b6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74dd5e42e2cb5c39a117ba74575efe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2313512c987e496f94e8bc7260478359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975233bc5e2449c60a0dccd6b5a1e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078538bd3d866ffbdd9a38e5019eb83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7bb8da1f5cdd63bdc438800a5bab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaab240ff33f1a156c40c316a0c80b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291f9ef2c09f9f7a959096310f59c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dffa71d1319262525c909dbb7a2f85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007fc0ac20a114b72f425876c5e38ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099a45d94c2a5cbc425383fda348361367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90127909047a58051b88c6becda448a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e0cd1e302187c09db8e81e9861cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594607073857da34a94c3bbbba88491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc4d42572e879411382db9e88f5b43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837727dbff1a0899b9b5b4cd880d3ae5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae217de6a5bfb09722ea7bc3a0b7548e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cad1a71a02d785153e8073a373bff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70942ca93445aa241f1b9e376f18a67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30dcfb3a69b28ce2095480f6bd6fb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e21bf89d5f5a89807bff89edfc4518377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062bcda4bbeeae1fd30fdbe317c9a0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aceb02b60fdf20e21f84ca4d4b4c8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece3a1f7c379476302a8b41bd27bbdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42d83381cd0186ce45fc0fb4fca6ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb1d07cb64e0483231af37b5f0a7c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db49b74e503346531fe7e64a8f2e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d9a2cc0e32834b6edbdea904b288384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309387e4178edc983490d812d95f59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a9d0e064274857cef5de512eac94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60078593d9995514cea7f512847e96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f3f2c784baa38cf5bb0998d2f501388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a84c52163e6411d5a398498c2974389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197bdac78c6336393560c0456fb2f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565cf5537869748915ffe091e4712e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7de1260e6d09c2c0dea732be9078392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce19ee74e8d383de29b092458801d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5901f1b030d525be7d196eb96aa7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae612d2b1c017845be387fa467d907d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1f9fa308ba0235842f9f2bccfb99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d030995c6afab9fbd093c86c7f4ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148ce728e5f15cfe5ad8c493c1cb0a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d30769898adba9f7485f8e5b345b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210dff9b608e9b840bf72ef8ba0032400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339fa673d0709f68a7a33dd0615416c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ede1b2591b66eda3bff0658d0eac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c521a2108c5034f6cdd1a5d4d5aa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fca6de424d28d3b7922d8a3bbeb99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de564e22c4091f8f9c594c9234bd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdd5c836818018b0abc8ef1cbf584406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f28f649acacb587b7abbb4dfc0c5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5fbfd18452ed768a177a65d3f515b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d18440b1d95e6775a0debe4007a43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ba7813aedf8107d61f3ec94e6800410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe4f07172125c5bc84817d8d7c075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757503b92aa3ee2db5d69f3793daf3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c6c48f1a08847b44b570526b57e9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466dd593099b302c95ead2b92480d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c84def1ed2c0d8520a43cdc45ecc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0e07337d9af2c75a120a1281c27b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8dc00ee74d63dea693cb0183805fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fd31b4590fb43c302938116e63b9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a41284598ac53706a555a534f1a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3eac18cbd126c0fb7f3752338c5cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8400d6ff898121f823cd3ee9f8f76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291e1b4390a4b8779c177497486956422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e524040e041371e507c73aaadbd395423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed4815a1bbc89aca329a8f126b6cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c8943f5b2cd535b4fa452fc351c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b956b2a242a7677b09c7deee2efc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126c1e92da4d463baefece67b57b93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fc80d5e52f6d634cde79e9d42482428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f187ba9e9b3b5ed3dd0da1d43430b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce41e7827bbeea9fa28882b14e2d051430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d309f424c4a39faf6a47a6af5aaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc609c19db30c91fea4f816843503cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5b5f9ce07afcebe99a34f7973158433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b562c61ab1a1a01ed44e9dc4f58b3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d982a454dff8483675e47f338feb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8964477fbd1d4338a035b42d808b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c6f6930c912f029b491c7eef8d690437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691230b5cab164583fd911a97e07f11d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf576f59a1c4c6c88a7d7a2834b7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb11fbcec0a6079760c788a7c501f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eac3d631226b46ec190ae2c63fe59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575eea8b0264cf23455d4ef53353405442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e18d1a04faf61b354d30d53c57ae7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6dca8293f52f4fd3a312c189bbdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2672884c8319bf7f5546b62971756de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b280de62b30f4deef558f99f7e1a2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552c32d22d70261870500ca446edc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f0f83ce72fbdc0f9faff28dda80c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f5111cd11c2dc76e5c0db5fc1c22a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eee6fb260074c895b52f526e1c9fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2b171e8e5f9642e1477d83881f2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217bc638e090e6ec7606fe8d9f31ca8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22960e1657a1b8619d8d76225486f050453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e65f2110b3946f62238e5e90330d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103440bd1c51ebb4d5c9c6ceeca6be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0706c8dd2219f7faf587ca7f8601b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163597d2e57d1717a668ceae2998b83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff7dca114c9cee39b385967ce571c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97808247653fffa76f6806f37c2fcf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c11f7e9e918b9bb4f38b2546c240fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb760dcc3d8d5f1d61d4e5f1efc25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f0834df5b65ae45fdafe3454ee12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5e58150b5c3003de1218cdb891ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540d880236463527caea2d5204d7ea6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90367103448ce4c9461d4fcaf1770838465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3c1e2e6f41c110ed36f7cf3202e08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003fec69cc447b71337259f1f36024467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c14109d9c948d1c38103bb14ef5c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa16667686ef8647cfa0dc42fdc7c9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3c5903abb0275bc5a2f2872305a2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0efd1a10796d2077ed1be5cd4ed3d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80f6a17cefbcc55b2bf378987923f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509154959f85cee245f259484a8cf389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f70193fe23ec682c89323fc7dd35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ecc60e8ceec8bcf7617bd3ea2f22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596764c8d7ac4c467f21eb4a44be1b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d5721de0eec2393aac706b97df7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10524920a3ee46d1298e2b19f39dca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a7d56d0e17e7f4923b74cc6e12b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727266b4bf48bd384e0cf3999a2d581480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4af9890ac264ce92666e86fcb41aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596f4b89cee92ed4542c0c5dad4a08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa3782b4098b1e6a85ec5849a1e6c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc595e98fb1c663098c8b4514071a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66a7d13d1c0764310dcb4431767f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1dc2c8270afd5e25ab10df245befc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68e922f271fa9ca485c10782236f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b94661d947e75fd49bd3293e06c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c18eeb3eb490e641cb5f9a08683097489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0adf8bb118ddd3ca4b4cc24d8065490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47f45a82a66f1806bfeb826ded603491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191eee03117f9dcf09e90868f59c960492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57c58c77b9703cc6d59978f57084e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b217c07ca36a1baa0ab87086020d4b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94efda2f5aaca85d48fef8352c50404495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500453ccca24a2a123282b0a4f969c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64000caceb65ce166d9a6d1689be86eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9283e9a8ed9008b7c17fe95d1e0e1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf847f94fdcc0ef5f73ddc7bcd92cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb63cc56a71e90e49edaf999e0a1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c41cb974ecdeb93ab4c401f01c91c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abfa4d73576c8a5d78b0140f27798a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db20986f5749a701df093251bb0969503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567279dbcaea71378b46762211bcfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec09ff19dc8097ec3f5663eb193c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56da15019f9ba3c44531af7c2dc52d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485242021b066bcc8dc905e3788372eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140122e59af6ca4495cb2ebedeef4db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46ef773c715bb26dd826c57118342509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf1cc5f562ec273c6595337cdf5d7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ce03cf65273b22e4924e6852a961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38198f006af42c3b6a434889d4312a25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939da2c006cdfa0b943ed4fdcbfd0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf78eb0c768bce4693e9d5098d890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a30c1949d2c9054a7223781fde68c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e61de6f50c986064b071913cdeb850516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e90830a3f998061797b043f99d654517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac286037bfd42747fd68af2ef393e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b1ff7e6b0e15afc8b497937b69cfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769cedce535735d32162a51d27c327520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e52d18efce46ec9282259f67a1e0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ffeb2bedbca8ba9dcdce18e30240522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daaa4dbde820f5c0f8cda6d899410523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce045c08cd40c7d70aa27ae03b0f20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6112fb07c88d54e0eb505a1a1f83dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d53dcbd14622b05a0c6d15e0837370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e37cd2d230319548c9db3f4cedf8fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4eea7b9b38853a2712e4dd32718a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550d1491665d560b7d488dbff9d708529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daada3fb3efa5c35656bb4ecd20ad4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0719fd816feb9811f7bf071abc5b02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b2cb397e49d39774f639bfb27ae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d37e7b887a2fe0dad487e5de16813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221000764310be1bb61bf4805f188a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc51e1d527ce4e52346d00f75b9ff8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845e3fe65cebcbf2c61e2105439bb42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3888d9f61ea511d52937efa807b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8282c4b00634963b8721bcc126fc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb09a72feded19ec15601991b2ec26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2ca9ac86689274880874f76e7c4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f99996c5925e97c388de7ac4fc749541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868b0822cfeab78e6f8cc3b8aa7604542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e57020b89a04694f69a2f6b2a24b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627e6b7290dce75c235d9c4676bc87d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5e906741e23bc46b257ea1245acf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a8aa63773b215eacd39114ff615ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f39a05530f9e1e76f017c0b827ecf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65d9f9d2d581796b2adb541d18fd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64be7e8e6a467cc50cec7d80c8d2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d1dd92d017dfe4317f3ca58166651550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90655fdd199dc07c60b5a4f00a1dc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4db02be8b8e67c683937149c76c4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8337cbcd63c3ae490049f054167ada0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35564a164a7c674b0946e5f355a293bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d0304d2c23996de1b204ba8e0b2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717015204ce71afaaa36c8c8103cf20f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb153f602a027b86e04d97e9256d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa387b70ff8c1feb114632cb71425558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab632c104d5ad1331660f79ea777074559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389584b033571462c42d9d4639955a7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb93a518c8f140d18a35cd4d3a8f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a08fa6848912e2f92e8cadc1aac3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61c2dae29d9a17bf8e808c9ff9610563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f9aede190c3cd90b8aec67d32f99a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af15c8f3cc95dfae4255790db8a6a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d841ce52bf62804a41b080de598b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4990e38aa3b06b56d907faadcd572567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e20fc3b3a24141144135d5e8b67f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259851895cba67bfa7fd1a954d7126d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d82f6449124fe9d698456cbecdab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d042713ef4e24474bdc47aea7cdb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79347498dc4ae56b647b8f4f2fea24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f01f8adbffd83ae84845b4c4c2de25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc26d4891a31f0913734d4638e044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b413b12fa35ecaf325dce984d397ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469418677a33aa7dabbe0af3213f4ee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d153e41301b905444766d69f7ce6387577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b61b083dd738a77b907f8a58552b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce439d265b3acb9a3404e5336a98be6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117785cf6138fec2653d8feba3b22f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451fd961c2b87a86d1ddbae6a418e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831cba323487fc853ca8fa5b1410c5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd688bb83b59f3bac02ce2ee0ec45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baaf13cdd0e58928a81b64778655f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9ad486e08dba468d4f4b4ffb5026585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201851e6ef3d2455eb8d711d3336bbcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1616609d4374f2312113a9fb749a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6915fc1a6c0538075bbdf59fee5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11f1d5461e5c560ecad7f27a38cb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dbce5155f7d78945090b976fd5097590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b296761f1a33b67c494758f902a57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680e95c63de9513988ccb693dbd14d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20beaecc24ac02305c14677beab92b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0631bef7c6a6b9a106fd1b538ca33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe3622ea80b4fa85e05fa95a123c06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9f124afac0a0286201222cc24a96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a0c6f43dac623620b9f491c49b43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbe98ec968d012d4c356924a58b21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f963e6f29019a9acd15245b3b5b053599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460769cf240e3f4c499ab700d6eab500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab95df6837b2ff8d863a1cd177ba5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c554bb331aa698d81e1ab3aa9e1e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0561745313bb755e09a854d21a6144d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd72cfe8bd1be35d08940eeed3d79f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bde3e3c32706c477e2ae07c8854f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55da99ec8c306f9215df314a32a4c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc9d09622c8aed7d7da5bb9188117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ebc78bd6d4f7e2105476e41c5f721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85ddc6335bc8cea3a04f58113e931609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da2b765bea503479500ea0a758295d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907d81f3fc69511a7c56b69b97d2aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7a21ab55a49bd540f584f715f4ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6794ddbd9104b212c568791b5f74c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da2c25d909baa3f21cd782872c70b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923eaa2e1955f6d50e017243580462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae3534a944bc12f11fa10b8d0f0a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370812c11a3184021d789b0546f12e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d05b946d9ba29192fd32e1fde26c87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01b309885737c10d09f309564db6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035df5fef055e223a190005356c4c06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d2530efea8948a79aa68e2a38ab1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c779895c964f2c0919cd40893f441e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f6ffa968f92573a7bf78282321be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad962a314ea0dc4cac38f85f6a3113c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7f0b8e93a9b46cf64c14154e97f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157dc60e3177921c67d19eecf4425d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2abc07435e02467616f81f0f9e6e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb209374d68800cc71e75b9742f48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e73a4b7369f62c62f85828fbf1a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4278d30a9814ce20965069c9593e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2cf45ea5a892f438de99dfb038d43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee85cd3b3c2d434d17044da6a8d49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a784aaeaab0dd1a382e81ed2a08f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a2f962074c487c0ad7ff71456f21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b1d61ae464ec1fe62318107f64f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1486f9ddbf91f3ed0af3dfc07aa44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8245938c0b2a237b96d06e0222d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5d2db721f32722e12bc47a561937638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554f933bcb74c4a377c7b02d0e298c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86908fc9440fe3a44eb80abcd8d9df7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fee1d0c744f94852e95c96ca0a0f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d79bb58d8cb8d3349b51e19f61a28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f608335b5f46382fe00ea795960b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c26ac0b0c5ce490d00dd9f8a12da11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc76fb0e852f409090cfd7bcf41fe0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2f133ab015cb566b7b94c0fc080dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91742c039620de137b811cd5ac70b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dfaaf26e8782d165a97556fa2f5c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf351fc0466fbe258b99c97778e955649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ced814a5a9d239e2ecd5dfa32950650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bcbb4df29daab8e6effac2d272d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d179aecdd7c333e139be77854a07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63236f42bbe3a9dcf3672f77618b5c3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e644f38abc3a0e1319eb08b8f36ae8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac63fb41aad8cfe7deb432652013c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366addb2fe54b583360caa5e8852e4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab52a0f7c6858b708a0fe5c335f99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685ab330c15e5252b552c1a35fbd23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f729f37c5e9bb540b77ef2bdec0776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba4a5c46bf8a7da86c5b4c890a3fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac515fdffc2a043111380375cee53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccf4e17fc87673224265b15399d3b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eab90b3ebd899061c7a066fe8b5d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16611f81322cf0d86e418276f54aa13b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259e98e4a6c1a2742a62aa38a959f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e93f6b28f80ab915f4fa223e78c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81f0d8ec2c17f8655a0c80cb7199b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63157dd42379b3ed599411fd63748883668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d3fc17a52b2cc186b4f0006fe648669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d48938a05f7daa8d3cbb9eb202f830670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8178e92a016756addc385fbddba7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548f0e662e3850ea232aaa7e6c6d8a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8cbcc7d38884cde5759d8b9e597bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea075d0760809dd11dbbe0a720e659674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fe431640edfcdf69fcf997f3851f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fa99f8b8a86f06d0d44779d299a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de809e2de33ffa25cb4a722e7858fc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd35e87923119b78aaf9633b10af3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b45cc68975e7cb6f6e701f92645f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3913054d6a981ca7aefd5650800bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab54bac011fc48a1f60c8adb64d02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ba576a58e3f75bdf5f457ad31b68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247693b124a6ca445a14fef83cc12008683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11e26bb969dae7c836f6b7a449bc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e4a943f1a80fd74ab3db4d8264a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd14a81d9b9ca81413318ffe6a108c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe72beebf763b788fb9dc65b36f01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dbc721e8fd805c14ce6662c699dbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b82a6b6f8c222350f8cd9d4279d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a034218d3a2da200e6fc9be4dc2776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d67202836ae09fd51f7e6565d2ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5732dabf60469aab49e981330ad34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408ef1050ae4c828e373cec8e125c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a92dae7c74fc9159181b33cba8d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d413802dd7e0fde9bbce7688f5a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbc2cc901cea837b28314b7f4ec377696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5228ae3034411f3d100c1b38c23567697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2ca19e0fe69775b0539975ddef5ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6b6e713b30980eff42a9c5cc1b8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd793a2508dc371edfa75810ff4414700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ba0cbed782b4d3efae0664f5f507701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7be682fe52083846b13a4f2e7f61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500b04a9b91ece3ef31876d253818c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c51aeeed45c757cfbf7540888ebd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578b37ec73e21fdcf7add6a6d8db70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782571e5693625b5dc3df5a1530f918c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9090dd703bf687d2037741f4611b25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c642042a41d3da5effd27515d9290c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55784d337c93b0abeeece500f2ade98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1f58ce22e8761bab7260e639c58a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4cc5164896ada25cdb4b761f2c09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc82426f6a38bced9d046e7135d18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac297c0de443449f7afbe35d6914fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c343e8d78e71fbc5131fd6c5e449b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6966d65c7ba0b426482902100109715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f03eb36e3a06211a1c2efb1528f27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e85e549d093f38439d8c66a446c30c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea903250a095657526be2016128ceb98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f41c780134a7936fcf6c6ed8f20b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980063b0be1414f10830dc7adc5417c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320774062bc762d2e19fd9682263e49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678928e6297a2e0d6f169feede41d27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003218d100fc9eba5a3515815f0413723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16565e4b67ef3151b754e577d4d52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7634b0ae63db3ed468a34dcda713725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8390e70d874dcc16bf3d4111cbf587726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534628835f7c38958732b1d82cd6dd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293c185a50480f725650a96db0a438728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd92d85cc7897cc94eaf5dca131eaa9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381bc86f35a4160fc2c77d958f1a32c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57044e142ba94980c9c24c6de824f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca26ab007eedfe6f5a97dde140cff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb37b4b77a3d3077bcfa2385dfdc9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0c7ebd7555ae7aa62f7a4309e7bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8aa1788237768f30071e86462edf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759bab6b84d79c5a5eff9341627dfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac345512526e0ed721d53e28e10b49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad925e35b139467b1b2b7c891dd7874738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f110b98cae828095f95012422f8db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa6759bab4d2c405a2ff67b86f358740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609902cb3724ccba76c754cc1d6ea65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa4fc47222e3ba23eff80d1a7decd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283284caa392336ce08a28a0b7efc8db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d0bb13d0a424f2c97614f27e4239744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed759a848db1800759e7a4f464db42c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad167cd6b4385a5bc5034dac129dda1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd9b8a02279a6de78833a4993e5d0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400750823556be01e2774cc332e301748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b04d3a6590f1429fbe26f3d70af41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09fdce6add1140f727e4cf0647fdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8bc0adb04a1ad91bc71b70af2eb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d36a32ae80cb9f784fe119f8b4c479752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286eda80c5ce2c1a514014404b50069753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a00fed0b00edf2d626b2935da96b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3a8bcacecb0b4ffa6fc889372a0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68fa3f961b1e50467c53b1c0ab546d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b31fe1c8e2679343c1e1fab1d5dd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d334f169e3f5f7cd8d2637c2148f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10d0072c8cbfb6d38a63c80a0f2ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955caed8788c3c19ed638c3740ebfe8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfed6e4234a022553fd6798d690589761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434adb8698c3f3fa353689f0ddd2b79762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823039265a67e0c779edd199fdb639e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725622aa38a11bdf5dd35c49d605b3a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b506ade01303fd6fd1291a871bb36d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5911dce2f427074231c5376ad37aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3da8a332253f180b358e77663f3a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc4d8ac88d8932c8c20db35b8ef7af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149807e0a5407026b674a271f500ed63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c37e83644acdb413845bdd3618067770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5fea816cf09363fd87077e6ec0a7c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6194e710059f9cc951325a167495772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af40b4d5d4dbf0c853f2bee2d9414a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb5ec0d6fae2e592ff9dd7a2760bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e55bebcce6958fa12f695ab108936775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b56123eefb312aaf9048456f84aca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab066699a134b3c601ba78110751c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79949f9ed400c3c9a3fcbdf9ccb0ed778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715887234eed9745d30376d1a3b1b82b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e41feadb9e80785bb2eaef461a8e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4e8459b4bcca0076bf005aaab33d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91537545e1a9ed8cefad29f7f4603ce3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b255e3170c7f5c6df7d02851e31e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c6753bc5f81145cc08a165d3fb8d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722305070ebf3ed4a93bbe510e3518b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51086823694bcad251e951e1c4654786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3633fd0a3acfa886c9123bfd72e3c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98f0c6b8600e2100c9aad837d0fec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515bc613760a4ec92db3dd2ff9fb076789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d9f1ef0f667f1cd49354ba35bb6f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc26d21c5dec0bf314f4201a10af3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8cdf77db22cd1d2b2638d815c7578792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdec24fbcb7560916df51d32ce2bf3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49ab74ba1eb587835afcf500f7464794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d325be78dd8e6204f792969f0ad61795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760ce493a1aec87692847999a572661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c2d3590fe0396c2c9486df17927992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bf845781211050992aad733974b003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103157670d9c010ac3f3893fb65dcdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35265fdb46aff13c931f2c915b71a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d9aa444fbc9cf25be4c11b51a09d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a2beeb78b03600a9490e51d7697c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b8daa786f0f1ba41eb50f8a98a8838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222add88f8555fd7ec66c56e10869e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e55acd3b3a0752e04420bb42726e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d1ffe482766d9e44984b1dbedc4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0beaa9d7b64b7c24b8c2a35aca173e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91664c56dd5689a7b39a97f198983c2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63e30455b4ccd84d705d346a95b4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f3b19fdb2494f0deb49bf0e88db9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2af2d2a2444cb7a37ac5ea64f94d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f506888c44569d74b12f0c2407be417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4386c491fe4a3fd9941b63447dff6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eff9bcac507522837e16575cb4d5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b24746492d5bb78256a5acc2a7b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c829528ffa255d9e4ac08b39a83e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646f4eed00999a2c7a5977e13f4840b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1533fb95e81fd827947da95ab7a68dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504f5015187e325c5072c3b29197d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445d34f5695ab6c3a2bf8e876c020d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62834493ec9af08e91078d23d1861326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e40fca12dce17c2d72661470eeb51f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd734e74daa5cfc35f4592b69b767a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f06271cf15c8b75a3a6d7228668029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ee663e78cd20bb1fb3644674c7d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b28c68f3085ec337022239d1137a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda30e815836d0c470f32746a5d9f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f83e1bb7307d8425d51cdf92cbba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb1dda68fecac3de5559c4ce7ad2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460efd195b5e1bf2c987a22b110657b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac768e945ca47485110ebd9a6bbba6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b14f2106968b3c7c68a2b1cc30a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2158c9accfb9361e6dd1f2140912d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289e131d6b359c41fdf4685275842a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2293596e37485a11b291964f91717b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43b0d1142dd9f63573e83b9dc6f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c4c90dd73effddb4e6f0b2b5bc5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d32cfa2986bd1aab307e3980cf6d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666842109f4d9a3ab8593a5a1eabbc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab6be079db215d783ef1789231aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279e3b0bb0d4626f5947c48524bd6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99f02459f62e96a9040bf8138f69c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf27920bf4b5a6a5272bfe6e1ea3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ed98378a643b7d133defc89f425b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910b89d38153cf49f83fe2a8df236c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fb70eb2251938211ecdf0a2ba5ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390063f9fdfacda6c1974b6d72f33d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d51277fbb579ec62b633734c6785453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358271db4bf9d2a61f250adf23ddcf6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa90f3bcab856403d0239364e5f76f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96cd2ed48a67279cb7460c12b538956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12626387eccacda623d99a87860261157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c467f4a899ee9a5890216097c679058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadc4d8a73a85c66c2707cb246270f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1777a941ad025af1c851473ffe7a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48caca2fdc57c107c8a24937fedabbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323a0a88cbe445d3d247cbad445fa6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf8b70e4a35883674675669bd36c6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08379ff5dfafa46369b1bcf57ba5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156052f3e6514792722a61a71dec9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d01b0a83aa4285e713ddd59d686e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34e76f944f9bcb5dbf48638a51f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c3c8b500c9a067f39c60441e42bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f00ad737a9d5fae8438f03c5c13f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66682a61c3d7ad43ae8159fbb93696d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70714a73966f5e1b8133e73344972dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4001f6500325a6772b1d598c463310772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a563f03c339210afda21b340cb1a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5e8c86d2c83e64bdb592d646d6bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330cf78921057cba48fdc3af6f6ef8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b068ac2f4afd79b1ad6a052f58eee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b2c842f25cdd6ec104ed53634f56a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6da3f5d4c332e00254ca14adb188378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07e5325af47c539246904ed9c8a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8dcb3f5b671a8cb4daa20699bad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62fa8a84221253ac5be163b59568d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f05edc43d99ae296c934a48c04a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bba31e354ab43180b5dde9afec504083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa20b2f7a8a5168ec109b7ffe74c5d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f792e020a93fbcdfc038b3945360085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d764587487f579d91c8eab5e451d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d8f3ca9e9bb7a898a5608159609f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0515a96935398f0685381110c69888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080400e7abc5bbdd14f96f3349133f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9133161346a6e1994237a478662260e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b9014b2702629b2c6feb240d1b7b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeb211280905a3c9f3f9c48b9a150492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60b7259846f3890aaf9681ad61bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef626ced749f893ca801b0b19cff60d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332a563b552dd95dcd65c09add629d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba30ae48335f24289abd2f442191096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757a261389ebe190970cb411621e3a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0df869e67f3548ee45b0bb8b901098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae8f8cfc738b32ff2278487ba10cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddd2c6118caa2a1806fbe66e4809f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee83a01d6358fa4aa8fc34e589873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0ddc1f50ebf78171f405e6250c073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b451726c08bcef53a8dd3b86d845103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e695f19236089d8fb4dfff64c09990c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e139213190145b735cda14c4c1d61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c600b62813e5017ab9df843a2498419106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b692754dc65358d34b759da6cc014107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20393c3285c0c8809a47231038bdf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f1be7a6ed7c4a84773444543c7f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60ad6757cada6de06e1e187c2db23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dcdd78968cc6c290514363511c105111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869e538323b223b8fb2271197de96f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d859bf0fc7148319f43a36a6ae271d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2bfc35ccb07ced0705d24aff1365114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdcd1a15ae6d7390d5461184d01cf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f11972a594a0626a3d5e9bf0857c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d785bfe21805c4cad9467dd7b56d28a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7ffb908f198e7fbf2472e6c20b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08445709b9b33469ce6bd5d268bf57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d153e3b2f7e5b575d82b0fd83e4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f36cd078f041a9e964e8f3554105121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1201ce0a221071837c37a1077576122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f85a5c1ecc7c153890b3a9269cf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8507d1da1e1f60b1dc1c1f73207745124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62525b6798f812c635c1c0abf5535884125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00130921599e91f7bc2b3294e4276126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844861516c943790756795fdf5b1ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f2798af3a706bd81c97d3ad77ebca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7af836c2b2a383483612485d6363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a031b6c5cdee34250e958d6d652c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a54b906ee01d27fa73cd2ab34b558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8286c0335b4743720e76aac4bdd0b0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561219e0072b99aa582548b169f808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62c8285635bab989e84d90499b24e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168caaeee16e1801508e901b0a20a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421328dbc02a46aae9c652112b544e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471f7f6a23bde5b4062b81c6e5b6af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94864d572515ff4d975baa16580905138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574fdbbc743c3bc00b927e94e999ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f3d14d76389682e21d3aa49b93bfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd594861b1f764578e93f45fcafc6b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfaa7c473e7cc05b7c3fbf1dfcfc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadce6548b4284f91bd6ea31582dfa9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c938e8c6828b23048829f23218408144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef7b31b23b160587bbd383af8b115145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1f56706bd8d4a54b3d4280b227555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd1dac268639c46261e6fdffe4061147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b82137c575aa9c284727caff3884a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1d98a8c87be9fd29e34a1cdd976f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c7a390cfbd37accc6e28586f6357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735267f60ee236682c940479703e64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c28353ea9edf74c5f2defe871379152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3330786f4e96232682675c0614cb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabd7b0d31fb10790763b073f2eedf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329380e010c130eedb7dec33aa753f57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a01b4be90a1b35d74425637d7c64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341717dcd6f68419c79415a1cf54b6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8653b921c7ced4de9994e187892eed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb34b58b15190bb0bcffa00b893e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc9a1e3395264d2548140fd88f535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbc02722dd339e21338b08f63d259a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd00d8f7e21b82731dd59554ad31f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6a240e93bb343d988af5701f7f31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b7b496b5f4682ef5ec7e07d949099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279609ad56a468aeac828401524ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3910bfb4eb18c15551414f43e4f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91f6793807f547d4570ac2cc05970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88bf21795e3e526b8066a63adb2ece168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd02f846d95ffb36238a71e066ef5b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e612650af5b60556106ebd90615d48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd946898a6fedfe79465eb3211363e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47b65cb349bf08439914c83dac130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dfbd6add3fb42416a867c9f8b7802173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c666df1bc734de6e9772b2aa2f89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12d8b22e43c7380f82518d25ec453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df79f2725166cebfe363a4a5df640cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b913bb0912743f8d57da1d7e11ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae62460b0cdb4515f823cd249edf64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc8f11d5d3b2980c463f9b5e9d825c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ea41b097240af08cf34d19e59206180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fafd93c1cee99f915e2dd28f14c132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07336af460b0a385271e1472f9066182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330995ce73e906f46bfb0c5ad54fadb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a74de58af0eaa82d3f8ae1b53e680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e3e65e8b8f1473d0a06ceb4eb609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c23bf570ce48de17a2f3800586faf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c791a5f61e19509c14709608c5175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a541d082bdc9f33ac23e35be92cfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d94b2bfbf1e260eb8b2e07fb30f64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7e89c7fb85d31dc48bf62998e72b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd84b6e7fd4fa091325638f67a5e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6ef5959bb5a1d946c925d4e2a0a96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43fd0677ffa9924d152bc0fe3e332193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88a5bada4209ffbdab04034b4db8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837029d43a973dc654030145b51a8c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f674150958e3eff5c23da9a0a9ec39b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd5c5dc95f0a6dd301a2a61ad1e7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d7149bf9367440af54289f4717142198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f47fd33441e0a29a8585371a57413199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf02981f0a0715e19367040bfdec7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6d76b12c810a1156eedae0894923201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d333c87ccac76ff2d879f7dfa6511202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9f0529e4f0686e91a370aedd108f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb7fb60e050308f09afc90be47eb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780394a607f4e2b03ea3649924a526b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae84538084240dad700249cead8f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9cbd8134926a06bdae816c4e00f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d614441f0960a7b22f68d70d2be7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c600ccbdae864d9190c82c1dcdf7c41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7b876d75724dea7754647cf4523d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621ac52c3c25cee2ab7b64a92930ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e9dde1e5095a40938fd4e8064d28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ab19ac7515e9b45b6b11efb8b7f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04932c7b1a79db535d9a0dc6c9b5ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110857c2aa6a4d28b88b2bb1a03bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223955efb9c34202fb606a9dd56d18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d875f7df26307cdbd57485d5fbe17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e1e113f83db7406b34b9bf5fa61b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31d976622b4ba6b3a933d043ce46f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145c49ab0877429e1c02f50eaed452e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c71465c36a2281166ffeaf12808956221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005601d0a044e6e6aaa1527b7f2c36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18cb13a3447a9d78f81ccb5092d223223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24626d0c63aa3c451607ed85c0ceb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1d7290d64cd3e16c6a789924f871b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e775893d2968493d4c106380b540e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843b71a92ca986a8006a92ef13761d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe43f0ce02b7202188a01a4c14425228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f8097fa842873a474c7588271d277229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c801ce641c6db10652cdfb0cedfb09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18204b7c8882bc220eaf07c93f89f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c354fdb9e168eb1561de53441ecab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac2f36192a26511aac67ed0db9dfda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361828e014739ef367d330a897a189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748797a3a506801fe0bbe74fc33f1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2678b289adc1d525b452ffe0656dc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0892879f16af49541a78e0047a1f0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415973cc0d39bb959d6a509eb9fca7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ba735dfb9f59b1e96ae9583621ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7954faef2aaedc38af46cfa26c70b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6fe544c16f01ad7a723d853a04a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad8307a0c169f19735a24a1eda799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93244a3cd999dd8561e5592a555e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad638fee9dd9622ba11d086d4b761af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ac7243a963ca0a0baff5103d0da8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9bc42e8942f3742ace3999f8f4b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02f64fda2190414ca5de285392198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a378ca6d41f47cb1736eb5f446f284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbac374ba77168acb8404c00ef32fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc3c8c478a17a84869574e52a8a2ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3cacdb2a0418d2ffec7980f60b9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553606ea3d9ff897eb1c49df76aeb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad733640e79fd1673abdf3aba6527ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b34ef7d211f3b808d2711331fef9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df9623a8f860e640879bc58c32b4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be217f499e9b6e18d095f6487e0c5b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5317ddac112dfa4c6eba7af028870257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da1f816d3d1c467998a8987ac2e0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939482251a861c2899cd8242898827259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cbb126f4a0f61a383cd149c2e6b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf3da2402061a062f5991478e5b81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205105b548cf3c692a9f3c726f053d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca6b90cdbf93ca5e3e14496749d04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156cd5b173591c94a03558a7d6e80b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f921246eff48a5bf0d632cf8998b7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1234a4b62fb52eca46786ceea6e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f29c5cab523809a222902a62400d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220dafda65915b5d89bb527b6002736268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda882ecc667b77be1cb9fee660fe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7ea27d546f3a4cae68fe9ea29c6ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3005d07e6dcd5b828c95f651c688271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a471c23f429a14d878272be4104d3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b0aa9451b8d378063f0f877ca810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ae1363d18d4e2bc1be92c63207a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27955c7cd9ebe82a5ed2ccb41766ee45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56314a39a5e4c6de4983abf7f7b0ea2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076abb1ac0c034bbca867de974a957d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975dac14fcfbca23a83029f5116d1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fdb3af810f43ee4f603790468e265279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a65b2798e430a4f6b30d98b33372b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b822359170de8609bbe9098603e216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d45c4d04991402ec4392f745b3d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e85c71f459d1f201f3bcf1f2759fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7720953a055f99d7740fb78916a42a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1800b93bc967948dd60699a135ec00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022ef28d8c7ef76976f968b1f24fda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4779692f87ff710122e361f42d948b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb221f16107e7221216e6f4fae8b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a0c8f0cf02c28a03f210d1e9784c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9f2f7c59396b138b3caf602cc652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b6c301f3b31904e1894ab3152f59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd0f17a0233bb098e07c10a57ef08e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221774418c3c3a142e95f0cfe60d9af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc57bf4a1c24ca2829c9a0c2c7d1e60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f59abd1163872f1fb3c2c7e5c1d0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115bf53b7ff5638f0db20ba48757730296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f9a7a9f7d45b4f192ddd0a2eeb38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139bfa66e08e4321b1fa046e4864f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a8ad9fe2d422c0cff4a842cf6ec7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96862f7b92b11ccd5b9697b93735a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a58b2f61f78dd8854f58f8568f7aec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758088b552195cc32cef5ed834fd74a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b1529a2f2260b5601be8a1d66988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1b31b79979e1f90c0dc29eb0b742304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604ba230c0b47e0e4f8caba0c38b87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378579dc9db782909a84a9f6bf7451306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a0b6200f060eeb444c958728f87c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcbf9e6874459017429753f6897428308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a574a9ec0976f771387b924b9b6bb10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276500179fddd51faeb4b1f39626ff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bef34e2f27863f23f53e6effae4a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c5890f4a8a0aea8ac14ac7d254c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1ec89a4e6bb1d62bcdfd458130682313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c767012d6e80323f9f86c8a1cf9c25a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14d9e95a861d6f226112d437c7225315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b1137cbbee414c69977457b09208316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5da492a99edcab8a999adb19daacd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679b62e2926cc984400f9c2ddc1578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c634bb480033afb890b43f3109f13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77da65ce8795185f3a0259cf87abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f470a9c35955a81873b8df84c82df5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9d9d5be8171895d9444b092728235322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874c6e5e2f669b13a7871b4925a5e56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ceb760e2ab7f96365525cadb41a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61382b63d13c53e30e5c03c7d2acfa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7b16650f8ec4a3bc7c463242a685326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec7c02b39b34edeea9cbd69491600327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a85a14d42519753497a0b04ad674f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d21031621e7b40a3beb80ad42e0986329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a607599bd233ab95731569f9d953a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061817c2a3b0fed2cbd8fd4c9dd94bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f308df27c8e62592c248b60515428d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7235fed17afb0efeaa7b0b9c9ee6e31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaefd7c79d2dafe2920c8e3504f03ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d321697b6041d5f26cc5dceb3931335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00de0719039943bd262d12040bbf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f724114f73cf8ae346ad16403915b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a701fea44d1597d4004d2241e68238338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a26ca8deafac35e871359efcc7258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932797b3a40661fc9dca3031260b6ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c18b338b68c290b1be87c1c480b41c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38623d8ea61fdd35c6e760433fd114fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b352b83ee3e9c6639e4279a38ab7632343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac8a6cd9d38f85ffb10ae50039013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc062d27766c32cf5db6e668da0eaba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3425d82069595f9ebad1fd72714b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4058098424cd07cf8188b48d55393c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c3cf04348c452915b4e3a372fb1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d723535b8398b29a50ad8a64126e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d88eb3a3620f01f286080336891a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d22772430d831ba3283519dddde66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51047b2771ccc875efc61c0954a4739e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7da9fa4d3893d3256207759e03927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd38d8e661d138136b8ffa8bd1357354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f773120e2387d04f265291ef422ca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55debfa7e11c0658100a4220aa7a040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09ebcd65dbc1d43f783baa9eca734357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaae80ef60471d61df2cd437ea1721358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325c45f87c78bc0426c74fde2a669eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486910fd66b766ccfd6a7c012c4859360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6191bda6ce59d4fe5df8e5892f6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09bdf059f2646f37d96a03d242a09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861a87e9e323cf890d4e78ecb7c53ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1198b27d37e7267c0398530240bb94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c60692bb9d3202e4183b8a6ae1f9e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5aa52703b9b0b0e7cb76cde8b4130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb8f9b939b227fc7017df472ecbbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d605471559cb6f9594a8c16f4271228368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e9308718d42c3520c41c6bf06207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea87861419a1c1a6917bbbbfebc409370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f8384e57efe8569ac19c44d888154371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b947ac6c20327004552ec8d016f5c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2623ba69ee6802372ef9909430b96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741811c4fd066ab1be8ffa072b7ee1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4eced42bcb66c702cea268c50594375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376131ddb5859ef81681617e4a58c3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff345758fca8690a55215d3279bdeaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0dc380ffbcba85f42885edee9da85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a632a8d039257b834e2fbfe87936379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd52d0186f45df8306f9af227af7fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ddf78bf16c6e9bc7b93f6a8680f70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357dfe12e007ba723b1ecb0e74c9fa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b475ad3bee568f0a0e6558b71ff42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15e84760486844253434ad3a04f86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a997c9e5556b75996fe543f48581c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e02e15cbedeea5c73b0a1cb09493386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed2145537bd3a09c3ea3e4613f2b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1185c19a81d7013da1377f38414f88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32249993ba4f4ac3c6e8bd562736408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e6cc0608d98832abd372892a99a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450901e99018c0ebeed99613ee97b0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba84e5adccc66b0e198273cf9793a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f5e6ba174e6420574f7e0c0062cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d94d08cf77855749119bef4b0d38d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1fe565de9073628ee31c785f0589e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead1c8be432803c3bd209e07eae82b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd824151b98673c16c7777ce58e4d96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1880c2d2b3fa6926efe8afe2418a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a1a73516ece2bec429e2f39f5d1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b712cc3bd7cd6a08ed02999226210c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdff2824f143031d80298726a5ebe9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b9e75ae0dc0da964d311b888e248c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aec5f217cb993d49d012b4b8e1991403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd1657b67f2e9ae4341365379410e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179498bcf20dda0c69a9944ad4a2c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85311315a7ebfc3fc3a3d792c9dbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816aa126e6c1369eb78c646541cabb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c5885fa78971c461881bf52e9387408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d7142fc77f60a05b099280c50b6e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab749990868557336c2d27c04926436410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb659253a78d47b09164edb741da9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0479d32c92f61c3f0d48ff523edba5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b17c7791dd2ce56bc365c9feb314413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f808089b759c0c5c47c2d72c53ddd10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2f4d4ffcf3741cef9db08d87f707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84185f8717b6e845e32fc832199890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afc657c3620f8842c7d8c56dbad86d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3986b0527abd287a2e4f641843086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674c7cb55c0a4f8c6b43eea7fefe15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0016cfd3edace0ab24edbf668ffbdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39489fb24728fb816dda91567ad061e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd7e5a9a4ab9b31559b6703630b9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc162a8823d39c347dc71f3956b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752ff1fabc48c93c343269ad5de7ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80152d4465c037614079236fde37d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d193446ec0fb9ac5522a611942bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657f77fc2084807d9f4ce33e5bfe73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8d13ff2ec013f92c3729c0c7c0ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208902c934ebe9f6c4865b051d1af837429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceeb2b68712ec5600b9b6358b905e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d51ec104a94632a8031da0c928fc34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c714c48cca2e26860a9030c3aea63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3249954babcb0af8787bd7f3884e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9a957fb6155b3ff16c814fa29292434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c7e855edd63876be7571d122b08c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61dc4d8f77540e56b76f8765014244436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c556df72da5b78181d9c4612a248437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0da6e49b5ba05ed7834f29f26a027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be21392efa35c0a00cd0bccf664b5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211361dcf291f054231ddc27646185f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c376a63a77df24e8a47cc1f595779441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362fbc6c62adf3c6a712dd1f8539636442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307e5bde42fa4b8383fbf4598f8a18f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed474f95e84b8fc2b87334e83da9daeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc35cef8692f6bbf1794f9b78fb6fe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c26601b73172f1f6e927dfab2831b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f55599d05539f62ca196c01c38ac4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e21a24ead8f132b9d7395a9be0825448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca242597943d4124278d5d347b64e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406125cae0eb082f3016d68dd07452e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde83d75c9b57c0d46ccaf91941f68ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c095d83bf843e9091bc9cc702e7955452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ba2ea459a9382a71de92be6292fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d73c160e93c304af64105c9ddb1e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5d3fe4c3fdc829a06c1c122cfb245455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906640c1b75179071613e8661f0e85c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41bfabfd6eb43ea7c52506cbafcad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b901e1502b14a8ab99ce3af5fa32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabdf8cf511f8e7e8bdac99f258d4f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd410c678261c81f96fa50add28329d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31322b16b199e9561d7ddd84e086c55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e935453a6f0ded93f481d5eba3b123462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e15d25b7e06b887ca2b1a1e5a207463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78bd8b336f83c13ab8d465d3a7e42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6714b6254831bb7049acce052b0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0cb5647520e7ad9ea1b4239046816466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f13387db23a844a6ab9fd74fe2e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf267a92fb649bc36455d79c821a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255850cc796a9cdd09644bfa01555fbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ed85269605e5890ae0856582a9fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a01007554ebe6456c7ab9b7932d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d120bc5309ebb92d878464de592353b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1d70e1c17a2d04db944a4a855549473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f7b8a70f8ffe95e11f02e42530b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400d00474700e5b6af29eb2c8c78709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2b437570770a9ca7bf7c855a84b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303ef2c335b55b9701aad176a60c787477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41200d7cf742597071461e479e7f434e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe0d0eeb220a6e662f291b768fa89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23a160e0cfc19ebf8d9ae2125ee0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82c8a6a39bb45a6808a091fc5f979481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d11a992c0bd68b43dbf6a6bd3b9db7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202536803ef8abd49085946857306692483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aca6440b053e26076ae34694c69e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b66c2831c0f01a59c5d4e4ccbf20c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d1f9ccf0e3b69e9fac48bdafe673486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6cbf7962280cc31665ebb4c3ed7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c86e46cac17e464ac5e3ae36a4df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a208e6d0c973be68caa3009da894b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec7c729bece9a8bf2f110e897bb31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a813044f11ac5bbafb2f97861848491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920bfd69b2ed0ca9dcc86d4ed080d2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79bfd8d4000ebd610885389790f59a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008c4c00bcf0cb5c84c2a0f5f33dfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc7d2bc769930ebdaeb55597036bd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b305b8bc8198d1af39d18a0662103496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587309b294345665ac0308ed9b34bd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd88f1a84bbbd69f7912cdfb86cdea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ae8af8572a0411cab625efca42714499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da8fe9d387153e2bcd1c12db84f8d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0511737484445e2b39905313ef43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4289397cc29a5d342938ecb04936e9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2556c98ce7e3e59ab7c3f67796a16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49486f592bb7c40c05e2b6d8ae611d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a77c6a0c32a22123e5009ea44168505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65b6cbbe0b5b21c4abfa1b6df58b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f670fa647cbb01c3a19023495693af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8042b10a8a80f0d9fff847240a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddceb748c5eb3e5bde91ddea84870c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b492287f8411a113150c7f3930792c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15018d6a912a494159cfc49fc85aea52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1ab1c761db92bfa954f8c33bc840512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9248a7b5625e90b5e366dbda4ff1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d37ca45ce5b9ebefbe08c139b9c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49e6453a1238f265139d5e6b1cb895515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072945163c9404f5aaa54178b8581f38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61cbaa0feda97cbdd93e4aaade7135517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915113a81bf4ef22839d5d37640ba0e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ad8c9512f691aac990bc4d7c59712519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2ae0635ce8f84baaaf4e04f75f3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38005370d99afc4116a6dac01967945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a6936b278ec44eacec6e5e12dd32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a40fb83c0985f12b751d2e35eb34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b525556d50957003c8bcee4f84621c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e4073da2fe474d95906d9da376d66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d75d897ed0239253858ab1873638c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff15e4b9aaeb1f1c03fba9180319c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff94e5b8dbcacb4fdddf6365168412f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d388a3b7df69793318616ded8ce82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687b57023fd57dacce22985ec69d28f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5e94bd2a09a8ff10cfd96f9012a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e37270300a4573cd05c5597682db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d616cf72c84394efeb31f91985da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b6fe48ee592b2fb2d9b1d5d6d34fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f12a5dd60f0f85bdfadcf76877d61b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c513de983eda8220d1a7577af0af5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13779bc9bd06f72a00d477d8375b398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741605423de79d0530fd0560285899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e4cdc6663095db3d3bdffb80359f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a5a81a51304f7e6715afc0b390f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c954f7af633e406a739ff866ccbe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfa0768392f83d1c879738792739c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed3d7d2e033a193111072a220a162543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de285e8c99581afe5cfed04d5f9f3a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27e3f246a2a7341799bce29148d4e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f8bc99195e231c8edd4dc0fae8b05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3eed481b5f5e98cc36566c8c1f346547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810daad7bd5512a8650b364565a096548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363390240ddb9fa2d0ba9573cda67cb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9e34229765d1f5ab2edf386ecf0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb5be408cd2d35ad2692826668fef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f42d9370080f3353302d29701285c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8486be1108467be01d27982de395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f82230e0cf10ad282b2fcb9fedda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728f28be8a5e84d480eb2b42e675ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d2495dae9d9971d6308a5d8e18ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15760e416e8e0439f145513a8179857a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400201779fb055ed6113cc6ba84d7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195671973ea333e949abc31c820d217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d595118c2dbb28123fa000b5266dad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce0dac1c1451e4e721a210049a3a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536b39218102551baf489036a9024f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d596d6f9ecd9b25113bd1a8ebe049563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1443e92da2d26cbb230d1fd69e27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7fc7e8a2a90c5301d1331884dd75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd39952f412068bdca2681b65fd5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fdbf12d2c9666fc79efca124348ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462b501bdd1dc001c8d7ee0d0b3afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ccc7a91fffbbc65bbfc56d9ead1ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9bb5530e6cdfc2467252b5ef9f6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b835c307de628a53f2d62218f88e22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1954ee3a29676ce63fac227a70ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c35a6602c62c0edb223a87957fd26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273e8141a821806774bff9da60e73a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb332a26123702ba28ce31561ea5abd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04871d2963981ae6ae661dc6d7fb8da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761062d28feaf7612b350050fcb728577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af2e62cea31c20f4662976ee5eafa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb6595359433f7dd8dd31e28d3ba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2caa5310d6068c40f966aa8d19e67c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17513da001f850075bebcfabd2958c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462db474fe36dc8ff00f42c32eb41db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899def3dc4123453e21b835e4c6b5b1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bb2f131a49f788950856c82e1262c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630637910447715afcb515851825ceeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d073f12604e7a4c48632e8915069586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e78445dd51d64898ff52dc22caea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bbb120894df7d6ad75352aba1b4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6472640c3528ff8ab1f96b228c516e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb119ff6b4e8a90c70a2619375438590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed58261dd4f3403eda2886e21bcfde9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311daa9fc88d934de1d1803d60350312592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434d32ca85cec167e25c23eef7157ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db059cdac5854993b6cdd8b9c513300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1db9cbc954502173a35a681e8218595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef6b793b5d0ced8e2abbfba68ce01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608216269031aea165efd114527e1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f2ea9f461297af4a9bd85822379de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1997fa6db3c9dd052f29cb374e97f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa284c1ce0a8e8c6052b7adbb076635600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c408db515071e36569fa6e59409ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d43d98780f021bdb2845d31fc4f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca959e1f909705cf36228ebd0e7c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e178a7d94f607b50879273764f6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300194a39a59ea8f4084de29e332c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a7d5fea8c739ad1938d4e45ccc83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494813dd72ad0f2716bf51ce3809230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25441560ec03361600a188943c89a6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02265bcbc3d856f3cc42a0992ea0c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a1d68b4c919a96b65f9ce063aee8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98daa0cf0845d08c6cd8627ebeb0b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946371ab90bc3fa45a3354c8a6a091612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e23ee6733451b0ce8930e04ddf4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da851b960a065b8f30542efdc007dc25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29689cd8131040fa8d31a4ceb860f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0e39bef51e3e5868118511dea043616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a6a71910dfd2cb512a24464d6116617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72858a4576b830b33a99eb30a99ba64c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5faf49c2cf6cf9378353c9157dd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd2250a9c5838d88c473753ba35fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12239876e6dfdf4918500b9d1ed7055a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970572ce1e11a2e4699f37cdc87b7a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec815f44cb32584db978d1425d918c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966cd8cf03cfb73207917da15850316624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c8c8072b8a0aa0a33fd5aa25a97c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753c4ff4d688367e2c292823daf95b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2292d28972a808eecda63fae5e01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11649f2e0ff2a94afe0563b316b02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9fd4cd8dc5a3fafbaae6f52e68dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937897fbfeae453d1f9d76db26f7a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256ff8762c6d89e4d5708e03bc3a54d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e93564d1f49840bf59fa717a0c63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182ae3140252f991ddcd5112958cee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1b704fa34af3cfb20224f9c762c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47e220ba9f1e72a5ea6951d32f959635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f307d64e52cb162fa070d7164109636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5480d584b7a37e4f1114feeb4f01703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c6b873d4f2a82fd6f1f638c5ea95d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4a6e32e01413c5d8faaf16e8f19c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a21142dc8021643cd600eb2776984f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82227a8c1112f9cc57f35889335741641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f686fdb41a1d4bef04c083d56a3467a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940098fce86673ccd0e2a7841cc0d5b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434a92fbb139fe606bc15e4412665b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ed4aebd83b7261ee0cf69e1ab74e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc34e39bd30a97ff717c73d28a0f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c65756b5d55791589755c16989fab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca74224265898f5cd0226204f3f38d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be6c47b3569971966719f0de13f0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776148a8d0b81a67cc1ede316a68d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3fd0b01d05969643585054e013d5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32442dfe972296a2b676af7c0ab54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fb064d384cb83eb04c5ca74d24fc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968dcf17b999a5840a18d08a3de6aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9c13cd62160cb79d68a156db219f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b955c1e3508da6449e1a1bd41aac8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6efcaea282652f6e375cfbeadf48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331efcff29f7fca4fb0ad18a1e6829658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e66f3bee87e63571086aa11377bcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fbf8d1fbc84acd06502fb0fed9fcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd703f2c41c9f5c21b2ad00cb2742cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72d0f63f6511472459593885faaab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94db9733128227e8f2f0db8b0f96b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6c5a73b4fb71e194a9fcff3f99579664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e46315c408772d26b4358a82f6adc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37f9fcd737a3797ad078ccad7b079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06255b208bb79c67140f721e2f4893667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d5488026a3d7055b6910eefbac1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3fc3de394202080f426d587837f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee666e88d106742ebfa04a14fe615670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9700a986e82efcb6314a6dffaf95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658268fe3127222f36917947bd128b4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04caf9e2eba08be41d5d98d7255656673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc688609bcb026a2de0397586c3f6ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb3ce358090544baa2f82126fe560675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2761f07f815a276c7cd5601aa51338676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe0f5fdd0fd1b0de8e7a61fa03f48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0f93b2188a14bb5bc46d0e2049a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f3345cf0651d97ae6c55bfb8b18f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79560eb0b7002335a41b9c129588e4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8bba484bbd66453056a9436e453b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f931e75845e074dda45d411502d5703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf31d8ce55463e07f9f1095e23872b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895a66383458458b9450800f92980f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719743c3ec595fdd7b3359355642ccd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a284a7e559e1a585341413c3675d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c58821cdd7a4d91e23f795ed3e5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c155c81c9fc9e962b286931bbaba1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373771c504113c7ac676db7b5fc33f63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06947cebc788b5bfe3ea8063c7f1e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15210f61b49122b9a42b143c1e1d477691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c4b9bbc9f52e61f65e63168dcb41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4749a96ffd1d8bca5a0ecb985475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4067efc28648176b52a8f236c41a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f158aad9f0ea9c4feae67a2ca1d1214695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43640b97b0a51f0ff9c5f1e384e278696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e9bed510c2af42e532ed3ba620a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e071f1291853e7cc5fffd2069c57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c02fd1c9636f5a863e5500dd85571699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573121e7eaa7521111d64dd314929fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f30cf0dfbd046477f31a2ce09d9e68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b2f92650a42f9c803e9c803757f65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b100c181ff010fe88b3675260d5c87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315dba885ad40911934937f5b5bbe8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901781a07c7322f8ba93f31af564698705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e25de9e45575d25d27f63e755ee70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada7eea5bf34aadf9a835b5ea4e631707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d219f398dbd4f43848392694623b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6d3ee8abfa10e87e7d4a8099a935709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174de5fc08422d8e10f4cd0cee2fc86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b890b88db9b57a552386907b8081df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a11508eb460188cce73b12157d25f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e1d1d24d51c26d4f1502915a959b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c844699c3fbc8c75d82ec56142895714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03f5247d5474b229949e0cb2eb4d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735371c2f058442e53eb340783c60c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b2ded98debf69eac1d0f8603da7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e534005aef24e7229352b811a07a91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a369026dec2a958a7f232498158f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900843ad9132f90427369f6e3dc5e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5b073948ea865e39ed36d649ae398721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3232ff9a88223dd6d02db1bfb6731722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6aaad815e7dda9d0aff38d45e272e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae7e5863e69005f1bfa99b70047eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3c55d21adb59c5b20bead480613c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c4e002c79af34da0f220693c594bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068d8d4989f655c0c0885c7a967160727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c722951927281f666fee3bc2ce18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dd28d93867497b585d316ae6531f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270529c806e127f158287cb16b536a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8bc4d0c39543d0f3b20d087a1f9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b46175b3d57e04ddf407126f320c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf089b48555ca3f80250871f2f32f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a3db1d94974e3680b6ddca8f337c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257fcda65d4c6f4bcb31e4b9e494025735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c7f29e826bd5b7b6dda5890483b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b5694e93023e6858232f4c991c4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf756bada26d5d3e27fab82a17f388a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca694c381ee26baa3176f06f4e59a801739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f882d1de28bfb01524817e53ca783740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fcd30b5964cbed7246ffdf88b162c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5608879eaa55299497a3023664805ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46651ef1de3157009d0d27d4509900c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0963a2fc1c3c0bdbf698f35c07607b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056501341ae4f61a1a336e4b97fa752745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f83eae4fc575bb18d35e905724f50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab5140c18a810fefcfc4f19d25f35747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>