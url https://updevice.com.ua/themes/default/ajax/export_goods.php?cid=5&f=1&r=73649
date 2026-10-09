--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de9c78ffa3c320fe77b0e03b5ba27d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546648ebea6559a03548019555c8642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b95e1cffe27df007dfd85d7cc83653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5a29d9383f4edbf1eed76bc9b0ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63058addc1b5084ab59f386ac72075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17985b47d1d2cccd7d91469ea6f39be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453711a3b2b19860b084811ca9249a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f263e47dcea7a012b77d4cb2868a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177163e70fee03a9411720281ebfdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140da2bbe391358ff20c361fcf31a47410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0b4d321b6edfdffe0fb4554acb8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bb4f35b3c9198d4660ebc1ab465512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaddb34b4b63daf22c11e1c7f67719313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae5d9add6a9f354f6422aa168164514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebec50d0893bcab83a2e156cad6eb3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe736bdc5fdcc1e422804e98094ed0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502554f294b8c0f66f2662ce01bf7d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3268b22c4a7da6b8c0563338e2d97118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f7977f25d8121e3003d6f5691b7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7824d71bd570a3d2a3c74da22c8d3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235134b15be707125de8941d769e58321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792825e0fd6ef9a3e45712388f007822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ebe42e3e07890b80d60faa345a34623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e47cdacb1285d62a586f811db59524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456a72420ca5821ae292c23f13785325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd7ca741199468f5ad8001b9e063f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79900583b6f8fac80856b8a9a8dea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5ee541dee7ffd2eb6fd271fd6ce628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e6279b0aad8634ba123223bd71d3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22495503656ed977aecacd5f8026c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff1ceb7fa0c2dc3b271ed07600e4dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5afc1392e2e8d33018cf6205d195332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27ba3272776ad0f707e56b2c4762b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93c22303e00b9ad941de348c5365f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0cb37833dbe12f6b94175352c221f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7fb8ca8d02df75a2dafa29c3a71f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b7862b5054e3386607649c0880f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f66eee2e9cb154195627129bd70dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b00ab80925af837a0519bb88156139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84533f45beb2404d0333457d70ed540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1ff1e4869347c5e7c29867ce4cb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a9d65898be026221e5e58266c366942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe673af9080f2bb0a9a5f7d26d68f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7502af9f9e7feabc69fed51da97b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c0c06d31f48f1a7b3894e47e74d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287549008d0b46912e45ece252b8cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704469fb27b080e8e22513beae4fd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe694785b382aebcf7d80587f3e55548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600427785893093e89194a58da26ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a40449c622e043fe2507fb8a5fd4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82de7dd0f34f7b1989bbbcce9e34c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858db5c94bb3647f952ddbf15bede1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8256e66533f77812d5957ab488a6f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86107cb8203ee435410c1a78592a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957fa25e32a230d0299566af412ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206005459048c797366d475b6dbfe7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab621c8ce7918856fa85800db4015b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d8932b19769c6bcf5c633711c68258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f801342ec8cb106596415534839c4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1fb4d1819c85baad3c78c239c3c0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78ad27fdf80dd35fdca433fcf59b5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31623b38d90b354a13a34774b6259962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b128db033a1c9df1856c51608e3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c782f2251b634bade5ef70e0ab03264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9062023ed4a513d96330b79fec95065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a72960641736d2163783a399bd9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6b7ecea32fac0366b429958289cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010286c5dbc14e9f4ff9c937f800daa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cc66237a5a55957e858aeaf647da169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80ec00dcf374d56a6390cc3204691370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca026c8ed9a37e06b660e257716749d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d76b729f869bac28add1c9074599f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4a6effb711726dbb4cd586dfabb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2928e1cda4eca342751c6088e54e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac42a84824afa5e73d92e0f8e1c8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48080e1c1b6c91b281011644e71ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfaba23fc743139c4c1a2f8cd3f1fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb352e03a652c4fdb321222bf51ee2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8fb4e1862eb1510aeef2be77aaab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497235d119d5af54fd49879095a4a8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebb6cbb8b3e2bdca0c21a8fd42def81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994b40aecd0f23ecdf73fae6f65d5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df401fd01f6a13af1e1e0bd7ce18483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ad3cd88a95d70e7ff26fa5de9dac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49bb01a28cd21762e1a5c6e84ebb7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8b2c595a20d36221121798e019c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a43914acd7bbc356e3ee4b4d23cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f891ae7c2f1ea08065febc3240dd8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150acf695e1eb31a61357a804c348689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819e7f4225e13e332ea8f79ebe2a4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f1ef10490a55198b4f7f4681b380991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fc88f2835a3ad6b4cbbc445f95ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3bdedac05f7003c1e75520cd5e49e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd658f3c7ff9d3e085d4e4cc7b3a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2fa66c26264934700cda46e3e91d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69448582487a197cde03a5dd591b64396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d11b2552e909996f1963f1ae859c9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06740b53537da94940d2519f2ee4569098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171fa9c60ba307941c457c2051e5d1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50bb6c4a8de5db1dea8ba979c447ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0de5cd51795aeb9cb0ada6adbffd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e211e9ec6fd02f453e0fb61eb0bd5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e862d92d509604374846c445a55652103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ca41dfdf44a450557d97c74b4e4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4ca1ae63fa266d41f862f21fc2e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa076855c9b2527cfcce4bcca2e8b99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361459b491044109b21b2c5412e52eac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e58461dfcebe44f14f7d4d8419cc27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8e3859ad1c20c816eae7168acc9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5e7ead7b7646f0322507edd6e6e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46eedbb774ae0e8f81b64a3448c420111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdab027dc209477aed12ebc0f0259f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3268efc2a35ab58b406debf32578113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c58a5c0f1dc8141f7ceaa11128f8f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad688c4b58a8b5511325c7d658e852115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102a5f43e81ab79c8b02bb2b50bffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd78b9cf57ed0d97d33e1d122db1a22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae88fd56c3f092785f2edd31d94ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14964381227fa3ddc751bae3b304c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ab3d9b0c3c05c261886c56be98c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5bc8a16b4f289c21a7dcbbf9baa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b707d898dc6c614300eba628c1ae5fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecce5f241396cda36978e3124d9ef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d081cbe96bfe130bb9d450529376e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6aac8f500c06e818608fa66781c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca041294262574aad3297809ca73104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f280408e3fce132cb45dda2f47cc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef937b39055c8a24a8c98fc38bca9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227887211f843dbc0a9d88825e5f6ec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba54806092b5174e01e71c22832c0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e57a091ca9e014d56696e3ef04507131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334196b6fb3bdf13d2e3acc4506885132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31adfe9836c2a11c37c8ba41f001b18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9549dd65090e987037f9b36ca27cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab906cdbd8667670fa4e7e293cada135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8159c7b855a62c7ad1380c11ca3f73e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad65407d0e6f1d6b63ca07fd9cbd17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341423fe05ecb64f1bb441406a8468a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90816a9685af08cccf2fb1031d0e44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855427ddbec8781c2abe3ec65763b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021b450542a1aba8160c44f8a9cb21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3452bbec799c07952d2d59ed755754f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bf0001ab3c18eef4ff2a89b963899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3267a76e1f63f4e7f55643682e6604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68415a675e45510d1b74da5b75f33b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da85617c07670015bd1041b7836863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d441961143a2edfe4fc81cbdf3a7bab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5758adf294dec29fd145e3cfc152989148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84ab7c09d697532f2cac490779d39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855436ff326cf92605c61cf73a402a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed041a7007d10cb6319a7b2577b24c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad1edebaaa5092fa64e3398a1b56b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d387be5c277a34f05cae29d6880f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265d5491c65e2917d6ae67675be77b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a117fc41ae73f6f1ae142b58d475a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da696bec615b6eb92de49db8657a9aea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd15918a0de363184b236fd584e6a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697b9d672d29bb9b73c8da2e3a80b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af632d9ee213d14fd4c943808a86d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5285982d58335b3d1bdd4d22fdec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4dba8f4197a40dc73cd2080c83623161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee886311854e7bd6731e6e7872c127162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa011d1e81eea421d31b6dbd0d064163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1f911fff8db00383cb557020eff85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15a4ebcb6d28a579449504af10424165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e88e44c3a46561e881aaf1025b705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb248848e317825eb9a5c69b4dc516e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194294e601f94e4c0ae20b5b63e338168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d133162a013b5c0e67aac0940197169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5bf71d733711438584c7eb568d85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b03255d6be5d2a46cb707bd072ece8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e5ad8423070f0230094d9c0fb3805172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb78cf5e68e17db04b5d5cd3637b23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e4048e5465bf9c5e91726dfc2673174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0a016d64cb04a5e4efa01c19f390175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095268d6108c3a74248678b842672679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0e4c21b8d35f2ff593a2bd165e08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ab70128165e0a3bccebba37298f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43639b6451bb7e66002f54786c0a7d62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5a10d91db4a27d405640b0de76dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2d00a4958e2796b3de0c78206792181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416a9c9dc67d92f041ceca1c5f28b22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a511080bbf5b5754896c6cd0ac2c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510475a21ce7f72870e6c790dc9bb4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95f711eadec61a971e890bfeecc9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bcf8f45e4d54d80b661400e75f3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b38d9f578dcfb6a1b56167c15765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf2629392a386b73739b2631f99e6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773a5d0263987ea4ee49143c2c6bec2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc60103cd6c40f1bccd27c03afed24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab286cad6a6f24eae639a138e0e75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345f4434e1b8f1d260b76abfc1bff5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae90cd6fbd1f3b9b92fe5b9d006bf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668432040f88c3f0393726a5fdd4109194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226aeaf8aeaab604b25b01254514043195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d8435c4e14074cb175b0902393b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88f715eea8a94c48b492a97565f24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec154095b65f98573d55f32e105caff2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771319cf938880bf8da932a3a89fc479199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f7eb9221b43d5f9e8b58e3b96f8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f85a8fce7b1ff89957c19c8dad8061201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f367b68e8aed69f41858b89064f76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4e5dd2695d43786e33d3fab82cb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8db49ff43c2cbc73e2a363d56e36f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412b34f8eed5c0b8ab257e7fb564c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d654279d76ae8fa8d8322a754588206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249a118aca9a7597f6cb1dded47f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eaf2e44071ce670f89fda2ea94dac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff685436f60140196eac631a0439c5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd707afe22c374d441763ae743cdff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272635c5eac64c495b9bf201ad8d23ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203232908aa802ce9778e729137d4561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839bdd20fa9123b9d866179e770508213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a52794c93e79a6d8008f69d09db9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed31400b3a4754d4f5a5d7dc90789d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d232cdaea32f1f1555c01a278c96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833e05ea20d945909eac05303da6a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048190d346573eebba9936ab80f6755e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eba013ec560b405b573e5ab083325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35093c0307f9a767814223a5a16d907f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104414b6052d8576663a124efc47c82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d72a9aa872335b39afb2c1fbfbc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2cf325e6cbb147b1d4f94a49382a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2a879ab2ffc8043d35b4595d755a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d479fcbd809b2a9a25309a908e527225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0337f7621cd220ad1544bce6657d36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b785fedf8334396af09cb87ebf94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f52e850d815f881694b13f0cc94c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142d477c25d28a802ec62b2f8b1327229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1c6c0d528adfb5c5e8391bb0cc1f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667fb54e094f5f6c8c6beebde8b23b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e3b5bf2697602fc62148c7067995232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5239ee6b88331ea29bed150ed06815233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1825c1e01106a468128d286bef7f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a086072c0b51a55a010939ff47a7685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b82141642e2d4c02119be3af4a4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80930f49012c6e2cd0055f6085d603237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8402a70570efad65951d470ee8cfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb25bf2097a0b9ec4e572039aa6e45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfc12c82d9152a539929e50be2b1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28ee45065b55438417462cd2d60fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a682f834bb1cfe0f7045c2adcf0fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddd286224bf0b00b76a76236eaee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586197abef3d45f723f7ac4e8dfd2b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50eddd79bfd4783f159f3aceecdc39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7b18795dc7779fbb2e16d8e51352a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b078921b97e6db622aed4dc2d6ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a918b05a86fbec6cc9acec8cebd46e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe2e42fbc9281d15a82a5f4c206678249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e5140cf734cba8aa71e7f07a7ebb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ae17f8e3bee8b58bedbf2c8849ab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7588303a598d84bd380cd3755771a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea6e4a9dc7f8d0da0ab07d1d517855253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffca2219e26102f40e26cb3fd4881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258f24b04d4fccd2d383a8e41f6b69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0cb9471e9c8b2b630974b76d667b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a161c0ed4aea82b45f75e42152a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb00ce4165d2be6e268b2dc5d895f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ef4394d946ee99b342efbc55dbda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341f45c9f86e56aaea1886a251ad895260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cd1e34a18c8e2c3d77be1e7214e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e70a41722fd9fd1b5a5e55f3b3779262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e039d596ed1924cf2267b16f9860a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54484428e01feaef943263af2d6a59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2c7756451099bf79993854fb5c9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94574a99f994832afcdcd7dbff938b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4344a6ff18d53f994637943b0264ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d179e89c5c7949b9491fe49a6cb15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88705e66157c425d7e25ae04eddbc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c8dc45b3a2e0aaab6116c6f31a73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf6787b8d25017debac7a78ff74b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d628531fcc2c7c502bc8b47999f02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcef5ebccc308df6f0e82fcc80930273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266505c3a79e6efc1bbfd84f55020ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c66f9184a578fb47e96af844052074275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364f8928d70b3821bb0e2fb3c57f4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085dcb00a5ea876859effd82aefee0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff832e0c97f6aa677b6f1b8f84abc31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf23e2b6900aad242ed2e9e8542400279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009298a84198eb64ae6d766fe26db12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e524ca97e93cf60aa22e43c422789c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb33283bf23270342147bc40fa7c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c05fcb16e3406145206d27d6f207283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010063e4938263c268ee08b5914d9e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db897068128e9a987b797d08f48bb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644c9595b340b7bda1b458e1cc14f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6177341cab1a90508de42a944690287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814523deddc34332da6ab1c8358be59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d11bde70714bc5296abdee897bfb6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb964a108bea40a2fe001926af9d6c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1cdb37a377dc549320c20a531667291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48953b259248a1f4ffa2657c148dd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8bcbba2b8e5ae649c8bf9e86d6c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790b75b01ce334157046f0ea4a5b5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c2d11b3dec6a4b7432790669e8dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c65a6fc6b933549e93c17b8da4b88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d0ee3a41f786203041b250d60c96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eceedca4c96afcf84550d455b1816298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be952b29410f3b13a2cba87ee083f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72493c530bd5ccb7d88efac440318300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e8e3a8a7fb9c544c2d3aeaee7fd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab75a9515de38e102c9d55b03ac15e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e902c76f05099e28618b44627f12bd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a66b060dbc20a920f244366fbdc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b28fc1ac208c8fd1df439f1815d24f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e672fe37156a118e01f9584bf9264306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0cdb658a163150848bac841c78d9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de707acfd3bcf3d91705f5a70d25c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e6b82522486e0d14e8366d649a58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248d2f949fd6f92735c04550a3e2c48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f971d1e1827446ecb4b5117e7609311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28514e0e2143521c8f305827f786dc98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e43a8fb063783e77505d2a2a3296313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26dc5f89aa0e50909148e53095e493314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc570a8049a8cc1995cf9501bbc6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3d7eff7bfcab56b1840de69638bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f74459278b21053fe0922f175e39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a9ace2746c6b2881ac5a002baf69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c6d585c978e0d9f1f82744c0509e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cec5b9724e7c94cebea27f4df4d459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda0f938899a34debd2b6cb488014d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812fb4051fff0c5f604594c8cc2f5ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0361a24278a20e101369c52ee65d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f9e581fa3f4e3bee44bc74d4afc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a1f3f0c619cb0f3715a07b25c9eb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955618c7d33c54451fb454a9102440326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042611770468022a73a7c0ab9555bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ccff9137e78852552f80e7a975921328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb9a5332b5d0da13824bd49cdb539329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1d24f20de7f875020e902e975bd61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5e79a8c74b42feda903ffda54c71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffeeb996ddd4fa069902b3d06e776332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3107d16a7aec3339e9df70f7a0947333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7de124d9f6fd1715d305bac65a668334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462faee54c47e10f036004399b7b9199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19797ade6584ccc3e4e37ae4659f9602336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5985ea9226c35b162f2ad20696d247337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696940111ffae62385795c8f21386c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bbacdc2ff36f5d277182ba021c706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a7d66af4ea3f67cd4a721989206d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f5791c8961ac41bd76cddd4cb2e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923d61cf5de32731435112a32055c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38af3892e1548bd4906e95377e6ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8d730925c9b682a15d93008174da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5d3c4b8880df68c2eb512d54ade5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc12a6da814c0eb62bce15472e9a31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d859aa86b266e55fc1e76b9b587e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451073aece752a4153e252eca59e01a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05bc0575635110b85236e9974ebab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772a2b99d9efd556890d722783bf5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb1a2cefc55c5a04909dac3dd5acac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702ee34014266fb75e1fca3ae764ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e83233a6a2c1b96f672e457a1d63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fa8a089245044bfca972070d40b59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072062a86d3499eb6a01c71423e6a3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcdc6783217aa654e34423f047632d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a366436c7578c831649706968f45a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459bcf79b54d6cf19cd4f7a850b115e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1048af25c0ead60b78cda451bb023b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d213323878c38434afa5b38ab5a7d4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c08c474405b5f06562f52e2b1cc402361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72ebe553c3cedaf3968b99500c975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b263d8ef1f81ab89c1799e38e250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8712c4521f88f59d1942a50a442a01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e28cc4f6d4217ed85563b06427a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dcc545d3b221cd47de459b9f57400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d08b3b8af1fe755fcd3fa828bd50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5224872459ad644a0348e60ce68258d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adfe00935db9ce94a10ccd3d07792e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da53e5af1d06627b9d5f6aa522f999370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8139ad36da5a5ea2903e76bd9df949371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf66f01d86e94d5455c695f5cd697372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71ca73455c56a554dc8c70d47f09a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196753d11f3e75a71e0c16ff855e799374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403661175a99f27ce515e05e61d1fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dfd1b6916ce7594fa00e339246891376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc97c4acb6a3c860e3ae5c43c71ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180794cdaef5bd7586439534d21eee6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834674805b1b70f5766db85f45ebfdb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d55b73e5626f919bc3983d811f8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192a18568f1ae7960ae31456b6aedcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2eb8e65d8a35312310f88bd55421382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bed8ef8325812972fd5cd0dd05cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd57c1dac91c60f18f583f52052351e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08df90f4858cf60297b47b9cd3caa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fd367d288d54cb235b998a838276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d906106d350916c298fe00987dc8d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f0d1a0553cb705de753fe6e3ad76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127966f2c7efa2c13825ff20c8328aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b21a7d94bfdd6145dbdc8297aec9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b1ecd493c3e7271bdd10da7b4b320391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38226a23c34e67866ecfad00dfdc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234aee3b57625ddaeaa62dff2583c3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541ac4852340e13f1001ac7ec8773e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9b36efba10b1a5bd3fbb47433013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7c2a4bf49c1c264eed3d3427e7d8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf132f805bbc68f5b2840eeb9dc2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586a9299fb342eb8720a5968784ad1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72fb197604ef292f532835f2a4ac5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e076ce7b8d763fd1ca2aaa0e25b981400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d80e637a82cae3bb0b152f88f8569401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6298dffcb711fc392dfd447ab8243e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5a33b3294e194307dc22fc7a6538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8251c814b799880d49765515a3fded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa3241469eefb59b8a5b6c2334db12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7285381a02d224e4eb2cbbc4bfd32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e639129b839433783677c2e774b3e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7ea48b8c576c1b71caa43c17413b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33aa6fc9fa8d8b7759559966ccfad1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40d65fbaceb039e8a2b994804b4c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27754d84b76cb7ff9698f88085c88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad14400c71b831a424c2592a4a1a0b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b674c1ea4f7aac15ab0567b2c0086413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843926d90ea8207e74491a21b748a89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053ffaa5fecb4469b1de4f78b3def5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0bc60770c5211229dabc291b71e60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045fcbc6fd5cc5dac62b5fb85471d5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2663e7fe80acad08f2e7f0f837a1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01772c9df15d77b948ca0bc0365db09a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e108a17ff0cfbe95a653e01b2f7d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4fe8809ee43e7ff09c864918e5cfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a945d79ba7941afa57fdb29b32173422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58da7ce457e602142c503bac1ae460423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b5e63f12514068e3824a0ab7ce62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb187b9adb1b565577772c73f9046425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0d2910590ae240703c62b4b0b9fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510832b9dc75cd5102814b2c0e62097427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea376b8930a86e592a268b0991d0b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca19e26e9851674f12628e1a41d7c1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55b240dbe7aa55c909a81b3061d17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6965def32eb891f232e69be624ed1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d6eb3864a1267932360e8637d6ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0103195f273ae79f6e735484bfe9c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32001e7a8bdc97a7357ecfe3f807ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e004b1f74879f04f7b7d302d2a377d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad4879fc665e462e35c09c01e7aa73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d600da9c816e22a1d5bcf7043a1438437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5ec27acfa972ea9eda873ddd5736a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119cfcc3d130c75d87304253aeda162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ce16422a259a6e3197b66ea87e3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab6de49e72680c33156a4a32aa662441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefa18c6e3ab0c9daa7a4c19fc1aef3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b1766c6743fb2d04e37c84698bd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928224dec4bd742cac5cfc2df0afcd47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb270964c8b18bd80794616f8cd63e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc0c9b8bbe254f47c8b6dcb0a46d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c4fd0b6028cc0e8e0b0aa874782cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760a3b528787427fa7a944423c4132448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c713c3f7dfb6a8babfb62becf8cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be6f2ff2727975cc22e174e2dfb03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7a29e3b57b6dd118503ceb075fa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a48612c858fcd487ff53703ef40c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a4b6677b747b6fb36bee9dd1d220e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b4d169736b532bdea2295c35f49d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad4bc5ba29a5dccd049b7aefd765c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36db5125aa9e6640327e763cbea853456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212aa3f2f765e5aafb9702fec71327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10a3e2eab90b40aaf10c682b25f23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ea675f8cbc2d4ab8b6ce6c1b24ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b885c6362b7149099ac7296e38bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a166d34e833255b479384281096e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace956a1fca720945e87477f51d3fe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a1197fef6a33e80fdfc6d3862e63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8678adab199ec67d268480555be30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434060bcfc5ff5be8998ed66cad45a9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b6a6994bb2ee7529900546591abb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff448d3930b4302d9198518ac6a15d54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf08c1151941841795afbbb52597fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223bb6701a6a035ea845fbb481aa0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b69d0857f9ce1d24e73fb405cdaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0aaf61975bdb36efc919a8f65274e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ede8821b0690b3b4dad6706553e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4c32f2293996854cd5d1629f12fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be1dcc39a0bbf80eb9835dc0b70ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240fc38bcb3a73aa14f65512d09c08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3331ad3c881d8fb967e66f0d7e16a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1885a5021d34fc5532c8765a35479d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359b4f2c2ea955ef1701120eb88970478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ed8807aed232a52d43d0cee1ed5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470647cddaff1dd1455347d7a6a3e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b1115043a707fdfdeed97356571b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cdac8416c3b1c7cf39a2dc3955b7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d4a24003a6229730135916f69e59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393428770517e0ab5e15e6549457a005484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5edce73ca09cc16b4f245dddce6348485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66aeb950499d84c6a8e9bc7d7cd1ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607dbfee7bc033ce1ba7d034700af1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bf249217c3e3ec40824ca01959ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101af2d94740bd1a5209c414b97b687489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28f499044656d8d0b21c4acd18bbe8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6761ed36a712501ea3b80a31a3287a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665c070b1ba6728485b85b04441ee6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64731e781495d073475a96bdd4d9ce9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadfd37ac9671ed8aad747baab80f08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936d66d3892a075c235b5516d56866495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a470f98ac97398b0fc5e07a9d8316496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477bb71407cd05cfef784168241954497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14fea24bf3c0025a3e0b00b03802d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d353d9c7721a4ccfef84d23304ab8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b617166afaf3aacbbaa2918c65b29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c06e46b1b084d978e89f9533b164d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc42d8d487254c0c7bd20bd494b1bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66485bb8ec0b45604a8764f829ef80c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd0ea74b93584afa1e59ce1c636bed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af4c3ef83dd8145f5aefd1d4f04481505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24cc4cbacdb9f760940f234e6e7de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf3c7c65d32260f5db5ea19616af4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894e714c8db9bb27fa0307e4f43015508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d00f8d905debc052268559fb23353509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690542715a2fa0649163c22c39a2fcdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0841ba8d19df65c41a43dab8d391fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b2b450d5c4d450c532b2be41b1a7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd698c4fe1a73c0a5d88b41895dbef1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f0a179b7926ed3fc1db168eea2801514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd180fec1a4cb89e61b918444be5d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bfbcf367a027410183650a26deed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4af9b3cfccec94922400b293b70c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b0b8f24d12e7a536cdd94f63b33c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87d6a844d11dff3eaebc850acfd0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e6aa0cd95e3480d10f0d8615d442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172444ac40146d4ffc75ea1a1156555521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c460e14fe88dfe37e7135858cebb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292f9fd2ae896f27e0f39436429074523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15361956a6aecb5b0b1c066c58492524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299447cd82fc8c70adeed2455bb416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194db30decd48b56c6a46124c0f249526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523af1b90e16cf8b2eaf6b71809569b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a494e01f3b6bd0bbb67ebeae78a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf381e5c77af3d23f7fab6dca5686529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4f58dd5e195147e8997213779174530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e511487b7cedf9258aff26b6560e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143f976533bcc4e988de46de4d93738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508561e069e5750314d49247e3d000fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac858241c4f2ab7022bd7576536eb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be182bca9d30255c39520da4649e986535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46e76131d0e72354cac7d4b5805b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16303a4ef38bd12a2e52643719ccc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f95156a55a1019cecafbad4bc04c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b7f7d3c0e79e8d079b63ac862c55a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c662d757b20b18eb00c355cd72c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e47523a395ab7b3b6d8f3388d137dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6436aff8fb892065b786ff893c12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57333cb5da93ed28cb0e5ea89bae4a5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5185045213ca034f817d698f2b36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5f753b047629adb6e295b068a65d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fa935b17a17d5079916f98a52716f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865595ecd036d007f6a22c304b3ff7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b721d60cb47032dc0bc411db5cbbcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de208a380f303cc7ca34c99014141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8192aeca75f217dbeb3157ddf2308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b0c1f176c7ed5d5c3ced790b6870551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3832bf3bc51c0c22e3c9d823b2ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a5b953616988331d16d64ab6b814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273eedd0881046f169518bb00c397d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20d8199860f80f05ba84d14055fcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18669f1ed07a02406aaf51ffd1b5dc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016256e0e9b13081192226a9c271a35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943ad4415732f5482138ad0a5e56510558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a6077fdb5697401687b427914e06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae971dc47d5c3288023abf7999a8be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb5da5a05e2d40898f3a0b6f4317d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c3dc5fc6ba376f016ee0ccce60fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6144f32747afa8bbb57891fd61fdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c5292a985cf436e552401b6748df7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4feefb27280203c543907f4cbb07b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6aefe89efff8eaa33f7c73da3cb44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da2c55008c25d1ea98ddcbb26dd19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00450cee938fd24f2f67201d54dee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7120173000ffc3cd3926e6f2f86644569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512015064caf9f42c4f46a3240da607570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577bfa92aab66d31dbff50ed9bbfcaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c4efc90400a7c10123a29d4e4e2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4bdce5841866c3923cb9372ec7fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e71b95947d2d9d41fcb48e32ca98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be188d3d2518f25b471da4cdc2e4119c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a9a1518c90c0295a89975c6d699b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167f94749ad6b04b7d26acb2c93ddb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3ef3f1f70cc74c6e462ddafda890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff688924fe4bb62fe86876c4611b458579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867a5896be91a04c5337275c54fd0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795a9eca082ba6c37c1a1b43d9ba9a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dcaf3a18e316b8b7ac5230c94d1bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0bf3d26af434ddf7c8f431dec626d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3906a686cba0e4a80f70927c65f047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e755c9967320bfa6a5dc016f3ea3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6847a73c0c09fe35445fb6af0372586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd864cde3c327ed3d9bb39c67df599f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0f829ab262b14a9d685aa4fdf998588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d556804107bb46a9141b1925ce391a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6c9a75f77e6c28fe1c5b41fd37a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cba6a2916582c20ea128727952d5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201439daae85455baa712f05a28a49a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc7392311826c718d05808c0ba3ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af955aa6adde5c43c3a9a234c5d11e1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68fdb35c3391993c5720e6d2b70613595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269506c8835d0fb7491446849bd6d58b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acc4397d43d5c0c5b3d635e09f4218597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ee04c2e4076c976b3c84441569bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30491b983c772edd68118c393f041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c69efb85bfba66c0a432a3c1bf4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643e7d15b233b216865a766e01438b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df02b2de271673d6a533ba7503058602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e8fcda2d044c65d52b6a30ac452e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6418223f14ffcd74141733ed1501a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279baf340c60508c7144f44c3f368a4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c22ad1012fadc04eb95c235e48bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eaa612b6a69865ac8d290ed52ca49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df968df4f8082d13323040f5845d187608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c8fe405f7cf25a1e3e8afce24d6ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd1d59f5ddae6a064fe49c5f8ea7b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef8182d59e4055bc339c1b19ddeae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86d91e9e24625d610f223fa2b136d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92160ef0e82d5640479ec1c90696de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a6cf13132da4c800515128660861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e93299df7771c9abd48dda32b6bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add031f11773a03e686e2f75a1120a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c800ac37fc701ce54a40663ad9af7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa61fef8f11f0dccdc17575560a965618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ad3fc47049eb2b25807547056b00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a98a1eabd1f97d1dca65cf0167a55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4c52a043b28d229cfbd448d83905621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df361bca7104aa42d43d5439cd2d31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7d58c5487948847df5301c1467813623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba52c0b067ff4fbe7ef2514e6ab288c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33682b38e6d74386da122b9f635b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601d8095c94c5c51dbb7aff6a80c22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b24a0c12a545a4be39d09be865b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcb8a200cb769ec1e83b2d8a8385bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1aa74824498f72e9ebbb61cc0539629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67cae5cc4db8499b57047323338d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f1e77a6e837f50927208f3145fe4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2deaf7598793f952828b01f8bf4c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864b10b1097c2246759232eaaf58ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26c3f81276e8321ada1a32188a4b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512196a37f72f74b382615f5240c7887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d164a9016cbe513722741f0fb98d61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dea9db745e74a8721a9125bd3ca00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ba022bd8add7463a93a057e05865638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc6edf884d5855b27d6b56ca891f3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f606fd28bc236473a79640c6b4c08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8882ac02380d7b14cba26267b040641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b912d0baa38cc2ef175ed44eff3618642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917801e35beec2217e8c9c605533d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeea5a0b98c511fce7b41c5d08439c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dcc633728a9c1082bcd6357d12adf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3745a4153a20b48b491220b87529c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd1520cec804476d5e1184ffeee21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecbdb5519e50723dda4e55b73d7e57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aaef54c5e0b7bac1b888154fcc224649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0ee5f1325e568abd02b9b530db041650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ee7845ca238a5d0393ffe3937c66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e061a7a6e4f152f000cc636cd1a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3603569f0824e2e02e3b2f4615cd64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb9ca1d40e342a5fc4411f463a418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec006e2f3668d191e7c4ea9399a91b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f222f9a9db25e20e7b988195ce195f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd227fc2d5934d57c8ea6c050727c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee619bb369546f4df00d21c9febdd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4742879c7647247e27d6f0dcfc10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec8859712323ade1936a139d3fdf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631972b4d77d99360e8d450cb97a61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ce7d54858e421be294b798b043d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649695bd3caeef07a84835eb4784794d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e09a4e2638fd8c32ac9122a1b8186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab115493a719cf216d0aaa27fa67b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b26ff1ce5f66864b737db4bfb85a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef0295a873bfc7839f0e94aabd7be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06ebbe98ae03785934bfa2476e7ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f55ccde6e2009aecba0f73ea263faf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c1a9cbee45075a273ddf56150a36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ead1d8faddc36cec5f9bdf195901671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21457245942cbd25da1f9dca921e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21953d7bb198558ee6205908f2885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c9109de699a9f363db194e4b2d37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c35d16ab6b2ca5abf88a317a21aa4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298710552e40b33beaadeaebe6c93cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279dd67a7670be63b5b25cfefc38cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f233825e7a03044ea488c07d9b0b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974862d75a038379fb1a6f46070e4cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1c54f9f8a2aadb91a2128f16bac0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331242d9995ae02b47762202bbe29c24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92058f6408e5a700203b1369955d39d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663ed36db31106210ebf18949801de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9eae4de9a38cd5ad6a381c318764684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d613bf2ab848439ebf1ecfcf4940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cf4ca19f4df08f7eadb3683080b52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310cee41127f953341f1dae72469677687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93c05eaec5693000319a149613657688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc66a635dbf14ce2297cdba220a641689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3101c15da1e2eaeb805ae6d33aab7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063609b196e1c4c9aa2a82d65f482eb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f46db963d7626d2de70ee93471a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514a11deba40d797b6b10510533a6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe696f508969756c1cb25df28bb797694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fd9c76b04c1005f0f9b2232166a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a543b27b108a7e218d7755507a2cf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057556a8d059f4fc0bb377b9bcb1e500697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437c4eca8c9df7c75760d6eac2304e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3706ba5151acf5ad7b37944de0139699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec0c3cfb1d8200d8690d7dc936438700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa033cf8ed2a3bd828ad0defcff0fb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc2ed577df5840f75f6b464e3c10a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a536fddd5f2c8821d3a7d1f4f9c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfda4f1933b6a6a0bf4511cfce074f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bfbc9f66331ee8777b59d02d779eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7675950e905836934e4d68819bd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696f8d9c1b6d3df006fe9a2e9bbbad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4f9260eaa0afbecd66c808bacc16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53f4174e91ca9ae160336eb17ab75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2db20e08d42b8538a41c69e8e0893710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cabf690fecd0565526f6ef39ba06d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985edd5d297b14240280369de8aabf29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa7667ea7faad272b0721d2fb677c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e5da83a6df67439eaa6d02693b8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698de3cca60509733c17d012681e7c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10210470d2ae66aa8626bcfdd0e4400f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121fdc3c59be2b7fee1299e0a89792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b294044de7f32d6336e8b8fd9b55d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74961f38e76a1be45bc6c2a2f64753b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777644e57ff41c82c4096b59c9fac13c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519ea77148bd09abae9cef4ff2e4b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f335a1f09e7f68df36ca9f2115c4c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012a70e74cc19d091863dd6ad0ad01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546a0c9c6b384488b2fce054ea03b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e8df1821724eec8d36fc5e34273f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998104afc053000777f65f693581ae7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360900a52c88e8c042e3a9862ee693d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b977ee5a560a3934705de91026447728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd6c0bf1df587f759a64bcc94033e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff67818a480e41f63c7bd013fcb9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e1164452c51905e50c4e078e876d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b88297c0b634e876eb585578e3bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85687f6502747f12a9ad05f345fdb7a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ebe0c5ac76d5815b4555aefb6158734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087445d4dc03010b4ecbe96d22b065b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee634d780f5436e59058a9b6fb0942736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717665068261bfdc6e39fb47a5aac3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f1a5051d755e03267584fec0f5c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2f62bdee533ed41b84053130fb33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200686d7823a2dd6759fc1f3a3843cd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297eaafb2f732c0f37ec4293db32eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8996f95341b7f8f0b9a014ecd269a60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa48e00b178df418d8ef8334cbaf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ac27f16b84433fe877f009394d03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c3998753979d383fe4875c3c566f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6862ea394355add0c4fb961917bfa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a423e572067e698c1e0f778f2b757b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d519389ce0f2084e3ec14479e10460748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d61d56a24b19a00c386d03911f60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e44120745ce70d7d3d968bd88d33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b15fc2fceeecabcd327ab509d04e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf60e97b01f5a75896f89e75a8a94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b94c0e2ba6167f56d6be6d26b4b55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2c49adf64553a45413f6b2f94664754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aef3ea99b6575fd045fc132cc3c97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2356a52b3a976a8c61d85334456ca2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8c78d5a51ef0479ffb2e384af165757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8ebe5fe0a4d38548c3e2b08cf026758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e073673e4f662f8540dffe7e98a63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0ab8b29a0747f1af445a58ff6a4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967f9ac07c060a3e3dbce572142943761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d65687ec202c71861aee3e5be15a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0ff98058e1fc754a86ccf28d3f0e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a47e53e8067ab5c86a726a84416c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411e596de1e040b77bcb93d38189db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d0f903c5054e0a3f092cc73c648e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac401c4b0b8e41bb7c13cbec658680d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcba8f41fdf4603e7a6dc85e307602768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f604b3164c2b18a5f8974495252a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8487e3059566780193f3d4e9ec8c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa4a9def354af887e1323ee8247ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97b4d0412e290042d3c9f2ca3bebbb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5d0dfff87afae42282ac1b9548e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a949b7b3a3ce8a524a4c5884f26f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb696bb605c91ab4a5f94458f4e4aad2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e07928180c69524e096bfc0f1bc32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ccdb64160fa17ed91beba1ad905ce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b102c47095a3ef6bf390d91ae257778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe24137a58f22b87b6bfe4991dc273e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139891a57bdf1ca14ebc20288a5f1416780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f308065bf654d9150f03e7d884de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00abe7a059b2e532bf096e43000e2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8a6be2dce42a0b3d5bee53c83667783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd638b2bb8143aded4253e7a4ff9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb24694e7982a02f9018bbb687e95785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907c956a67b2ea649c263cc1f373b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d5eaed3aa0539cc8c75525d2ee2c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f0c073381e970a7102cf6ae14031f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3edb7ed58041aa5804686fa6ddbc7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db69f54b7b8dcede3f9512e51fcd5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ade58d0641629034c46be5e39642d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d9b88f19b1b1617fd5db93487ca0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb0513e76d032364c84955f3e1cb1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71df6b09db343e93b5af7c94ea9b92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32240a6d8333ee8e0a2c8373fd54f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4f0a498accd288649580052ee3e2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d9be59fc7301e68e38773deb790b8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b18b4b5ebe8cb5dfc4a032d7b1333798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99eaa1f258d329cf8f155621536164799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7471dd1de664e80817109307dbfb3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e88af04bc873220505f709ad3bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98977a9ad3c97bb42e971ce8e6f6a3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9656eeb3550998498a0cab0b4ae04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ebec2cfa7bf715d1735b862d50b995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64187d31c0396cd96e562652d460ab66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321ffcb5b6b11546268995b873569967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703881c1af750e2b75442a00033474e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e3390f8d2ae339ff1fc4f9f7736889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0adde13933fcf3aade58dd221f6a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3c89eac3bcbe54aa12b06cd9d92211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d322618aac86c1ae781296bc737912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd28f4853842ac2648f60dd6d839313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e63b09a11c3b9a4d2dabf68ca1b7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99616a8e6111f35de3d317edb1c6dab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57f17e2f58e145cc66d210493d924d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026038cd455f6c426d91d54083f503117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52eb13e49e31b8b29db66deb58a1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116fb2e81f98a16bfd1689a99ff79419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594f667b16dbf9685ab34b3a7c701e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919172bcddd624dd534f55981adae4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d753c05abc0c946cbfeda761b716b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75ec1ae2d4910fd5c7f1872d6c67923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996085ea21181cb6e3019ee06671a65a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e428708bbcdcc6ca08f6c84a2347025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c31eb4ce2d4aef95a4227ec9f6ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020b00cd25a0a53532a4cb0d5d754927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca564b8f92486110e08922104f2b88028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975efa5945f5face10628a83d7e55c6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e34b69d5d4fb28fe5764ed1346a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbfdef1b699725835753367a73c9b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471517842b663459ab67a52a89b46b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f0cb940d83e93ccfc86ce11364a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb544e0e40266660bdddced39e42b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114f2ab9d478db004a26d57a54915335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699c74619e285da2c2e2941dab143236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952b44e7ef0980d9c7df488df0db28c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022655f3942c6c5ab7b8434b49cbefb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c54f5abfc3bbdc946bc654724e8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c529a6445e8f98ae98475526248b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8094f3f523c4e733a591dc691e1fca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02959d13fb36992ecc88372cc1fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89b1341f04172c87e1bb66aa92cd4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f041197fab220a052cdbe35f2a9e29e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816152e12b8dc17fc214b370f08f95d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cce3f03fc3cd9c0b7d4bbbae05bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6d0439b88650d9decd4fd2ec0d8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c2ac85f4a72b41b8ce792cd1082048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a341dde7061d99636ec4871c894cf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ade3b19d95ad539a92805b7312fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ced28699cd6970fc84662c6e90a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bc182df2734664382eee90365e2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472226b6334cfb037d21acfeb9001c4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2086e63d322cdb521866e2dbb0be054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6797d2f898e4f34aec6cb2491eb9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2010e621c7ff99d56a5713c19259256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35bfb9e225fe7ff87a876a856e84cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04777b2f21c723c853605549b075e3f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f651db49fb33157901fb1398fd55e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71baed0a102667a104014d3e7586ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305fed894d5bff9b7a13d8358ccfb1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5279a1717f0bf692ec16d97e5995b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a7d9d7242132f3fc9c5555725c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6021121a57fd76c6afcca6c8f4c1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d2ee47c8ebec81ff7c4ca0590b3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110aa891c8ab5e29657415ec652da666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e18afb0fba67225117612032c3bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677e810a2b985000b84ef46bd33e2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004007eab11600e3413c2c8ce4a60969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91574429f495884fda15b01fb36cb2e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0351a064ba2de47b38444ad1ace8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf4fd007cbd9aadbc08224c9d2201372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4da5694eb8f7ff4477ccf93db24773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a0687313b2695e0d95641f37025074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ecf17870511a0b8d611b3bbe305375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82706a86356d9023d2004ec1aa74dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c771859ebf213da3a173a591d99477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a2fa816a947b8d9673c2a5d63cc4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28826176ee9279eac9a7afc32464ffe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869cf2629dbcc65b1870c80aa89fc4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a48a2f776aaac1e653f997e393e49881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7be9550d292215c1b35835c4a72082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3e3f9b6e37bae6c1d77357f84e3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680ea9cecfef5613cb5c4bbf78ec38384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3032ab93628c4f9acc0a574b75e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec1dfbdbb3fb865383e0f8f46049786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6825b0fbc038813376420f3c2d4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862279bd99ff551a1019af6171a9852388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127057d33438f34f1eb60752354a3f9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7964550bf0ce11709118898bf72e55690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197d8061781b833277e9add5d1ebee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e376446d3c9bb6adb9a3441a44c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5899f7f03db112e59fdd12023a6dc3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbe715cfdac3f34ec571469223b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73c8639e615f3cf22aa100ca6011795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869ea7bed3942db5a8424209ce6faa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf10b8b28ec3a0601b02b5b48ced697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8ebd40f2bbd2ec101599c56271f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298a0d603e46c867a65c0bfabd16f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ebc5ca9b7ca5a0bf71420fd1fc76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a1c84ed8bd6e1a965f04e6f17b19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c351a29115198830e954e1679d06053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e2be4bcebfb37f77faf1d9b95e878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76138ab9b57bc6f2187f1cbd7777424104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780a0101a0b33154169a38b6e581a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f826b57144e74802e1806dfd196aa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c062bea7d55828345079a93f3dc131107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd932cd262d1871a2a6cc9fc3b06d7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690e252c07f94537ac0743156eb1331109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead50eded018b0e8cd4924d8390844110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c095bca721ea04db2d5b1f983322b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0337cfe9504931a8d89a9151ad11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d880b584842fe840e56afe67ffcf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3df9bd73e5fd00e0ac6e6ae4085ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c22fcb26b7ca963ccd9455d8fcc41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96efece61252042969878e13750a94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cbde2781478744ad42728b95eb257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df810130b266beac1faf2224b79232b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db53721215376f8d86e0c5858951e30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3278a98f99d5ed11da70e9198d548120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b91a9316b526616e07fd80c365f7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613787fa5607aa2db84cdfc9ff203c1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27efaa44782a8f6ca92a3b431b88a9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227784800c6a915aa12d579e8cad388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff26d0ee020820578392294010ee30b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0444d8ecc5af4260a390fe278a405df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945e57c42ebecf942fa5fdbe86fc35a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2375630d0c397c1c4cbb4c0bd3632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf464ea5c629858c3211fbbc02c91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7024bb7b0e0d9e5e9d5971234ce2cb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad78d1e47a62fe167e60fcdd14999131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a61671f89ba0b95b50d2ddd04bad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2e1c8d3433a646a545905bd8bb58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e8c17fd8cc77f9c4cbbc2a394188134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d069d893bf9a684102772c5a50db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3cfce9f6d9fee6facc6a52b6974fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce248c9395b0d4463e59b3de5ca01a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167bd46143c4e7731202b2195cf68a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a1e6f8754701f714078ad506f6595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf9baf4dd853e329865f3567076a4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585f0723cac08801217953a3d4ca84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985508f5eb4fdf2f3107593f6b144b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca464d6595ae08d6546680a3287e9cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef82711d9e0a9a939c83c7e525de1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5ee97a609ea21cd2715db0724556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9ada349f6b88ec28b2c45dc64e9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f75dd9811230efd8e001810deaf9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c206795bc21cb485212511d3a53d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824d3708503d884dc2ff7c2de3edecf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf89dda9c2ebf185d471078c45f096150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31c94e30ae17f66ff512cf7a6447ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df10a4163755c8d9c79bdc85bba414152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be010c3e5911500062ca5d8ecb13cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb59a932b7e9e833113a16e0afd616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602c3b25bd0a896421081ca4c9c3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb250f8d68c0b6ffbdae31b65ad21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f729407b27dd5f11076b50bc95508157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f35560865010b192605eb697e7ffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3490ab94f9cefec801e89b9e3e72b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5602eb526108eaaa81d2b2c4002c77d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1df4b5e645c3aa1c1bfb7df9d37f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9269b394b2d7bcfed62f6bfde0b976162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177b138ef3a10fa4ca11a940aeb0d19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ff6c4cb9c933a052d0ccece29535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7730e1c9c997baf2aca564583326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147bd51860220ba58628bda6b2c057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e0679ba85238d832444fc574df6e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcea2f865b47b4c2aed67aaa326440d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca0a32b20dcbadf535cedfe6742d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc9ab1180fce75c1c2762aea5420e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696495eae36da4e88667581cbea83b97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f5a4a8804448696dd258f2996907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340b4408ef4570aeeb7aa90329e2b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278bb0568c04cb6e2c7907c0b970ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f87f412a5665591b9b75fefc71f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3813c77a333c241f9bb337a49f6d8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba058749a97f27dd56ec1d7b9f9aa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b524f3b261309537399592b6e6d94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da8c0b70f15c8a24356b4703c491e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba9616691e02a3dd8e73dea418d115180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a4929d494687fe2544bef717403d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0817df86e6688721eebe2cf41274182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a5f48c006c863a1739daeb3e44c9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2936a260c8c3eb6ce12180ac6294f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263796dbf7039cc1da639f981e07e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de089ec7a4712044f1065144801fe46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634521b6073b5bae2a45ac7361d5f5a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517591a7f68c0473e04f1c76d43b80eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880906d59acbf60f840d99325f6d41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31fb31e9c902da3a109241a169ab8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e9e8db45c2337ed4e4bd7eb1a3ad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e625870ff8418180f7e0c178a5d582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8aa58f773ad2e3af17a42acac033b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f61294b6a1a3c0a7b249c258ccf0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390c880e98b3636ed506bf3c4ebc14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b7274f33d62d65ac0e5eb99953b4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ccd115907d67d3a3173cc2aad3157197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8d8da4851bf526d1e2a28d5a519d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54f3bebcb550f2be23f057f5e3f7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201bbb7382b988083e7f4c625691e70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c386585a8fd7c82a457bbeeba795201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a294b5aad0df47f6593771a365a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d518ebf98e6f09414f2820ac37b6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb257703ce04fe00048ca82dda6994204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42be92a64bf9eca0a628d48d70973b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2af29ddf8a458684c292ac867502f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a186162cf35f48dbec62022f9fa0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c4fd60f41a1d50a58cb9a8f7a56b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35e327ad0321beaff586de424a5ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec5c075198839380ac8189f512cfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86bd29808992f166cdcc1a7db5e00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f558af65c109037091413e5cda3328212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a17e3412643771e8cbdbd7ad26bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670426f08a716716f402810f0923ca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be88f1d890f96ff993123cec5259f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d5de16a1701777f850d095c4d8b9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553099e652c5ef599ce1e3c3483d37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a1c38153f26681cecc7c676f02aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea615a79517726caf1c5b098302ec03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5019533d335d51aac6e235d13753f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765803f8b43bd9ef2982bc5c26b2a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3de914884c26d16799d11710056565222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec576c341a3341f64cb20f6f845fa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d07b00bae5d8efefce2fa4556589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522b2f9a60503d8c5f9bf905f4529a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04979fd4fa0121841f9ad89fbb8697c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b324dbf60d94c442a8ba5c7771cad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399ff11a4b67214577b08ae3f5a66b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba08fdda00e06b871598ddf0f68dd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cbdebaba0a4e16d032f8698d6f47f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b59c1f9b24a37132db57a8eed784e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4eea7bb0c465c5e0bfa0aae19c07a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70842b57d0b466253dd89ff37981dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6256585d31267a450235f96f20ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ccb3e9100760aee72dd9c21f0f2f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84d22169cb7d72421c5eaffc3fb43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ba4e8ceb1107df40f22075e7bcf7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc083adc6dcc91a6c1ac2bdf95103238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dff4f50e9e56ffb21392f5f3e3d31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e37201d62e19c127994aa3e689b2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27eb28a90de7cb67352b8ad3d5c2db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a2d6865dc4156beacc9be9c39fa71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321591788198645f4f97a68de477c9f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8985a522a3f1c9194be5d895a29fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4668fda86dd5e6eb032f7bf600fc4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d218c510d2429a930766cc4aef75c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82d15e97497a0bb34188092a7b563247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdad81dd6a45c01d891677ff11cc12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5f182a88b3583b13850183b54b30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223139fe78326c93b838bafa9c548d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d28fc8df426a10d16635ad14335db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4051f8d5d74a646b648fed9951a0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d796fb4ee2253ace07006199a1f8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd234af0f2ee90e46378e2c777cd7e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118befafcc7b7f80aeb6bdb093ec7dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ddf096eaf4e7dcb1e46aa1eb328b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618542206eff8773f671011563363ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3def1df25bdda4c92512ad1e5cc21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e51b7abbbea1515fdb4de3a0a8d7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4148a2831e97a0407c2cd35db9b6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce5064698fc699c57ebd21eeb724b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb078bece80bc2ff5d81c2dac809b35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709391cfd34b3f6008521a143db44b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529964e41a8bfd0cd8c7a057442b8a00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e886d61e0c0533300af769827275265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcae4751836a34e10ee1a22183aa28a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc4a695e84533da40c91366a1af73a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931867c91d342dc8057e7dc2bab8ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dcf0446fd0f1bcd9a864eead59338269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123fa18648e67c94df85dbaead2de9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733fcd0440d4fe1a3499359fec603a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c587c9fab899b4ecf964955e3f3b07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed0f2c6ffa959996a4c570841bd50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58de953009222e2999fd63f89a2ea1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39169fccd85d8160abfd7b9b4fdb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883deea1af60c2f6d59add97cbbc020c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f45f5db4bb9c1031cae31f5f591b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826ccb9095db1dc25a0911b166783b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b359fe358c170b465d0fb98392d97b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbbfc11b8e51e0b2dea024afc684cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be265fcedf82565f0388bc9f0889a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5da83bd07a35f220ce48034b4cf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eeb436f2d5e328711080468951602283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b0073bb67d82938168d9a5df7f77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09690af09a8c01a81827a66a26ed5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22816a3dc90938e66115bb7cae407d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa01da4b5e03e0874e98b17ee2aa92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317468e97717e42bc39c21aa91b5b0ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c84d05952daca50e04fe2840ea00c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf417fc508ae89d240eecc9db3e2b32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe53785c9831b22cf578729a6e9d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca0a244093bc2fca756c69f26df11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43683db3a27e3dc78bc6b76ade8dcdb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5eea07a2d3f2cf10291393ea570b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124027caf8e217fcfb0e307c6273a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e6f7d4a3867039740dc04961142c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462fba377422f831883698b16262444297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ca4ab43820829e5f0ea5d0146055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a73f5788482348f9b8b15ad315e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefa4654eeb5e79d283575a9db5612f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc387e3d72a3cf4593c2c783b17698301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba187150cc59153adfd4e26d1e729a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf3de3ed7e5a03bfafe74cb7ec431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e69463dba2174e89ba9460e6a61d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bab9b43b8c51305bc9d02aefab530305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853274e5f908382e09d913e860a5a1ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ce9ce983a5ed4a0f931329f0adaef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6c90974c0e1398b2e800d3bd7b4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe218e9b94c1f6c9c1349166f39341309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b16f88fc76bb8f0b9922a89cc5999d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebb0cc304c9849f77169efdeb41127311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc4f20e3561ef6cbd5d7624069918312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b7c48afdb1dcbbc3d20dafbaad2ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaee2213671b05920283513808fa96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30be118f586dadc481a0705c52395cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6cee000aa81edc859fc9d4e93cffd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e43489e2f48c55d8f370f820bdec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a658a1e369b2ca5060a7cee3b9cff79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b8cd35df0d0c4294278ea0f7d4c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3bc439b1638a0eed3d8e72e437a82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba202c28af339e1daa3c324778c35b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75b65becadde884af928ce30b0ca4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcd5bd08004d392bc391a6eb75d65e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b977600242c23f05d67db85b1711324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f61a0fa7d5d6c70d0e5c40bce840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c845f737710c3160076b4cee01f14d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e860f401b209639c3cb5c1fd2d47e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595710d89ba55217810207aa8818b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b5179078fc90e6d6f57988161f43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491614f7e43f770122aaf155e24e1242330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286da14b25a17ae3b5a3b7d8c8248e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc0074fb36bef290cb862653d9498332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84293745fa0371511c3ea28bef477daa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a96dc8c17f7ed9f548b6b25f5ae78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752cf690d80a62166e8fb57b3feb3be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725c243cf3a71a64ec1ed6a57a810d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884b97b04abfa80e689f1f427d96f3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977df94bc038e71d6be8999209bca4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44491f8c32b7e2804e5805a09da07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60140f4bb952f5daa1bccc08d1f05f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b08622893d696c3fdc20c3c7c47d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346d6355460d2654cbc2134fef4badb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb7788d3e23eee9df8333929b73307343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70468bcc31589a4e74d72b1922d711344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0251a743d4c4eef51ee7a2c5a53f66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dcf4888e859326dd56f59d4af0b4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa110d8cd6554fbb9a18edf19a2538347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c5032ce3624206bf5cafa08e9900348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022e57dad2575d6474e5d36b751f75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa787bccd34702a4fec8b2d3c0cf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674ffd12ac2ce0258a9dc8e3278935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca637a94e73dd248a90d9c614772a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0c764f685064ddd483383cdf4dc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ba4eb2991d7c50cb9a027c326af2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2316d8970ce5a7b7b3073bf02e96cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaceac01b4eee072b6e9992064b165356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0b0ac2941d9863e22f58261fef743357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf2ca4aaa51dd58717fda9d7737ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1286178b39000ec21136d61e384996359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfea19b9f80eff70df9e219fb6803c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0be0f31090319b707a2366bf6d994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165588ce0c5598467809f2fccd5690362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c4a3249128f2b1aaa0e6e0434840363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623e850c0a6d8e6dc0387eb7cf1a08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936d33139a9c936b4b9123e1ba4dfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129755092b89da895c136019fda985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c3e27d7df844a9951ecf41f74d69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af486cb3717514f84c657515164ac4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a17c317fe9ec78537b1390fa9621369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b0c8355370166c0d74e5c259b55c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7144d5b7ea357af902e4af3d13b3ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f13ead4069eb883dbc8c81fab8ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5526e94450858c12a6114543687b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2836008343e0ba7d1c3bfd44bb423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4aaa8efc667a414d5e4a7ddab473e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b467bb58a6e86f0c05bbb616193a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb4e59cd25a5296fcbdcae0537522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50731c517c64a63a9af6afd1343bd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956a812639fc0b08dba8ba6ff76236379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc80a5c95c8a4d7c900d05fb74f576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e41389f94f8cbb5ce265e55d26791e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e369d8cc78eab855d1b169cac5d0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1041275a13e404eee43afc019757383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123a4510bb368885fa3e47005b089d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c54f014bed50489c3d6e81f2bac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5392b11ce407a9fc58a6f249448da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d2d9df35d272161810b30f82bc184387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89ef82b36fb87dc6ace2149adf19a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a67a7281d6a3f264a1b8525cc3bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617c43160601811e1cb523e701d8a2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b5df4ef8a58952c427897f92f2c5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cbe3f85e843a7d461cff0253968df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f365c2aeecda6b0dc2b3f62473baed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec8d789052c7d9f7fe257b4ad589a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f72ee40dd28bffc5cfefefad6750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fcaa4323776b41fec085f60551557396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c30ff2a2422a41b82d15c3f5b2b2f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99113a4a65ebacdaa48ecd7b7f5f8d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a8e5b9e82f26e4403b64f4089a01f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681696d9031a577c8bc939559f2a72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5c71438752f2ee423a1d5dfc0cf43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa6d2d7c5ad980f8714ed2ce8a7c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2f38901e2edc389c144193dd3c29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b3b8b0585c249447d4a879a094af4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ecb9f7d5908e1b5973520c8c4895405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ef897eef2e5da71e2a9def594676406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f680393c09cab3c76ebe93a3376b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5726784772d09b259588c7b07c7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8f618e83e2fc766f27bb46aa5964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69f278eab11fc2ddbdd33fb2c76e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513c18e0be7a925d15d569be73c51f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c19a2e00ab1606c41b8f2bb07e88c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d198e1ae5e7ba6af9660239e01217e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277430bb80c243e73126965f12a597f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd384dc8ada77492d75242388cfc7c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866329f9896928c0330a77aec24a5c61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3934e7e06a5baea90c1b238ff90a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1e374d3eaf36927a1698b1932aad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe24c0539e1eb61ad02ce5632102e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fc7f1ffebeb0436b001be7482c40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9434dca8f8042117b1ab93d242112421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8275ef5eccc270594a32885648ad37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d862cbdb79c8ed1df907b96da24a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d81aefe7e93b5f5c222ecf1326b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54b5845d172c900bbf9231851a2b5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285020b56bfdfb531252ed6dfabc06e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85f3bb2ae4138e3d98eb945e04aee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e28d803182e687e61e2121045a4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4e90b3ceaadbcd5d04e31f5dcf89d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139fd96ef9a9c7297b315995e70a042430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c45cbb8bec742ae00f821c05e47724431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09b8d589d55a81d6571476448c36d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc68c4eb4396596ba4696ab485ac08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c81ffb5a4b932683be9dc218feec3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc7620cbf23f0e83419443ccc0102435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1c7932a931198549371916906cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c255b626a8c68b6699443581d6f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf7cb2717243fb27836367be25e1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2895d051d976f52b3f0a45166f6c08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d22949df38a84fb9b412051098c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2f5d5d11b79fe5816c71c070e2d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d790929ab601e14ea3dbbca413d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1709cb51ee9c871548c65da41770d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d30c04d59a24ab34f11f7e20e5973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cbba7c052ab716415dfacecb624a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf528800e8fe1cdfabfdd6c25c6732446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0d2f0dac6f7d1b7424851e07c6328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f7cd60e6a548e0d20647b5d3c244448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d04c309e3d2895b49532c896e992b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88e04ec7341251e1c4ba2f8876a01e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ba70b2665523c1d5d5cf541a69a07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83f091d27f337a64664b61f357ba1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093038058221629228d463643b7602453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba3efc5fbf468ab363cf4497b59017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262494af38cdf40ba6726cd3ae9388b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2655c2675d6ff4c9b08e6bff4ff3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e00b404ce5260238a3c116059bcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d36c1ed2378b8c10199710e431ed7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6c420d0b20a78f720d2de41a6901459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8220b5486b39b1f3beb791659a97fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761ffb892e9335b5676c9729619faa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48609bfee398b3d4273c83b832dbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88a046d55ec8f39296bae6470c35c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7a1c7e0dfe8d0ce1ff9d6527f223464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75204a77fb8c1e1a61a02d4cede455465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610df7d349e353e807ef76ff7a606a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8014e5f2d44578054339de615be32c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740b1bdf174602dda362b6811151fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583658de3e037f19eb2d46db9f525838469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67b3bba1a3a2ed11c83c6e12bf7a9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fdf27e46faf1662519419c621fc59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca6a8309a0114985d0f06952d89de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bbe246970ed4b9fd6d2ef173afda9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae590d3941d8c7a9910e76c5487a7c08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c15ccd7c73d4b7faad298f74d3f699475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3fc9c66cb4679a5bd3e8347963fb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810f91a9f0dab649c3f3adba782a4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966827dd6a1bd1ccf421104973c9f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601836c855aae6f80280a5dd9f84c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cded234444dff26ba83cde429a7ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b08e18eef4883b374a0ef7b918d1da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763294443e9abfd8398606de3a1061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a795a648ae502ab0f1483c81cf5437c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4f03ba551e8e130e29dfe7df1114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f3833f22bcf8982493026d90888f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d645d572f62d6b986faf83f04e11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a798dadd37cc2ba4b65d69e78de3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5218cbb424d8e71f643767fedcb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabc77587fea0f1af4090f93a037a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c8ba6695be7f303da8278c5ac8e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76b859081d7a0677c62913f264403491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b203291005d1cd35401fc3f0d40e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ff7186403b37e24a73413742aa5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc184ae1e7e9ba2ea817a9d1c047b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f6120b9c08feeca4de15f585211d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ceda5b878dc2c3e49e6c7a0bb73e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75dbe57058adc8aa703256f423b2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2346f667dd7438591e0d997e8c3e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a35306e40ad9c2fedf3829f227755499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f679afa4500e06f36dd7e46837981500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df24ad9bcfa1c62879b92416e1c6cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cab84df7678d5d205ec7f7c4d2958b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a531b88333f0990c5a21baef05fc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df71ca58402cd5bad1f69045f1afe0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebf5730b8bccee4b8f3366e361458c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403abd38fbf35dea931e2107fa5d19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebeede78d91c48b321cfaa2322ac8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910506504d0088efe27d36c634e032e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a4b1c4c8a11f75bc4831c4bae8b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873237e0b0c869c180124e102df13a85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377602b41c60b27df2e0cf18fdc6919511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b11a34af259cf277898c4c082d09e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7dc8bbfebfc409eb5d36d5e92b6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723ad6933978f4e6fe0c1a9d9f0f2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c70dfd777d8d6d91a0c203f488f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63788309fed6d0ed3f56aefddc9278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2fe7b65b1094594809a692377be1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9bc37189dce15172f2cef33d08fa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98290c5e2912790b44fd6a8ebaff2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8de52b4f492cf821d9560a082edaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6256192ad766bbf8c3ed67cb4431521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144156123f4477f6b6b1eeb99ca5cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aaa140482218503362e118f87180e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40634847037ef200c3f752c85b7088524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86eab3b80e58b36d6cae278adc376f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674510a51859ec9fab47a24a97ee11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e76222b43b737fe8d3d5a8b93d0331527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ad32c973e1673912a422a0550708528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913149abc8427b294de05e7f653a921529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6c871d0cd3eb509bffe8afab6b86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340264a754f8e24af6ef2c7e2a5a6f50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d274e807d019a69e18ff6a98b9ec8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4936e5fdaee665faa1d3b38cb027f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd8a1648be58be780beb1d540ccdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711d9ff15d771cc74a1e161f25d13d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cbc22fe7170bc15bc30b8044085ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8258868107fa21a59024432736a70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf30d175d59a6582865d19692bbdd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567acb7c6ebd3115bc57e1c72e7fc403539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c14829ab8e2aad4df15309624f276c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c012d599ed907cb7b7dc6aed7ab5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754bb75f19327a9310b33d74b3a190542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d3d7955f7a3086f128e3b384d5b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e272ee84c77a6fcd6d6e9610b6443f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95795c5238cf91d3b89d0656f883ec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892607abd8d04ab77b3ca8736834ea7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6fdc1bf3f269f499a4ecea96c8a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60058871065ca2e013568a12389464548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fdc81aa8dc68f889d316c640d51a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450ac2c116c182c026ba3ffac29bc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d07426c3530f4964d097ed0aae038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f9fee206ff4d36a71db88d274dde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bd68f2d8db53c1e71cf3f95cd23d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4028961950fb4290406e80ca890c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce5bdffb30c13d096ccc2816d08396555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbab840d24b4bc86ef29cfb2875890556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8e8076debb86c7cf4004d04e7600557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c98aa5486ba83b2ee07e29454711558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab77eccead49217ef78d188fb807de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f365a1db36645065dad1eda2d523a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d8b78a38a7a0b314a71eea900851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95ce59bd749da12a799c5632ce208562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812661cd4360de7538912434a49365bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc7d329a59932a25e19b6712437ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530834e9f9722446d3eea69cbe3e8cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c02b9d237fc967db8d1a8c3b6105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc06b3672e5cce68237867df163ed9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72894bcb42e973092ee094b6ff234740568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0195ba1312297ad20344475b04b62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b2047b4a508e767558916f397c1a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21191838109d0535dc87d5a02559ac10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d54598b13384a37e7e1292fb71a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921136e93d29099e1f0418b21f2148fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a43d7fd2207b57b9d4ff1e67ff03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d01f6f5f30a8fd82d49751c5e0a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b42f2c48abbfbff0f0df9e0c445f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392771e54796a2599406db4a127cc8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314786d98f3ff1a40cf84346f353eb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996735f4f7427ebd461f8200f5a744579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b21209046b00efce2d7a2b567c1e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb1dcd86fafcd12d9cdaf611ae856e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333828910b66d0a5b9ab9dd2544249582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5e22843789654bd393275e33f0f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222b305a85eb423383252420aee42c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e7560210757bcad3a3cef49030f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a153f02deba0f037e731a41bc8264e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4ac4d968e8ac90714483e5ec55c04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67900313be5bf47957f04ae9763baf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcea031b9578fafc822a9f56913243589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed67471a37af792521518ba942cd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f880bb8ae8f034619b94709b2d6a15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c10ecbe74219be687e75d06874c91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1655448874874845751bca65bbbc9a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7f6fbbbd8fc4bfd9d8298320daf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5218aa2768ebba854e7d3a664fa2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7111d9735523e8051615b850c2a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edafb34b4693f68cbd2fd7b889c536e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef8eed2e80cd97ff9b1d746534c4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ab592c6abc3c4c3728de0e90fa9a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde6fe190fdab54e145d4112747794d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e5a6a73e2e140c3252a2c935a8e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ecab474cd6c6dbb534cbf6feed4bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd51637fff07fef614f565ff01c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf86c3858a8940c6c2cb1c17fcedf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d1285da5c7e9da21c2e543223412b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea570b128f3234750c2d99dd65bc202606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e9f1d37907553225cb343f9a94a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047cd7b0f6ad29698594bd1d1b53caf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42cf819f00587004502b60f92019ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc57fcaea08ac4a1d2e8fc1c0f4fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6971d57fa27d8e24c9432ff8bfd8f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd31a439b28b9985d77f38cce5850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d88ade3b754237bf19857ac094da7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30918437ccf81bdd03089615d6d3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a21b337741330f8cf70861df894b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388bb58df82f6f35b0fb820b78db49e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf25a1e69acdf0ae5b895d9f24f31e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72258048ca6836ad470e7648b41c78ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0090d23633f72a06c37e08e959526619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f45fd4455ced8baad6c5a7dc2a1bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10084cd5419ce3fec72cd32e6649c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754fdb37c823359bb1790280d054699622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74d1ae359824bcee3b75762f76655623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96f7c2a189428c006ae04e455a222624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ada57ed5cfb02c36b50fd512d5c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e5fdb7ad63939916cf7cf1d2bff2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf70146b98cf9906f04fc12e244c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2416c0ea720b502fd58e7a611100628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee5e6245bc97154da9c98806d33222629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77fd5ca4af541605a75d1c6407ee0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f3a5a9e6211b168a5dc53ea9c0b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188570915116d5e3edd48713598b77f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b998dff21b686c7e851441a22b3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329e320217e180b3668d782ddc2268634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567dfaab50c129c437b3665a8bb5dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044de124fdab1fcdfdae8768297207636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fcd9d11560c77e6a083d2e75f7db1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584561c755071ab62ed3214f16d7587b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560fdaf7677f5410aa73918dfa1cb91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd065ef9f7a252494d71af759423b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391452017d25c1df884f04cfadd963c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665889840aad0cd6d660e971a77084f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972402afbbe71b09df741b01851b625643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d96aaf36fd8bcdc5c6f1b2345df4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0011b3ced7d1a261f0ce060a23ed93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75453e1b220377ebfeb8a623c5472d56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d375d9651b5a70e6a181acb18ea72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2562ddc5ac46cee55a2f7444268ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875096694a8a9e43255922d7797d20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba8a98f190aee681219aaf19f5b71e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7957f73a2e796fb23639bec1b9b87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360d7a8842af241b2ec669a35a9f19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be731c86dda271d674375b881d94855653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c800fae09d95fd719a373270691bc82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420f8c265eed411809824cf66d9034655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba8cf35cfa31bad111cd05abfe404656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464425e870196de24b2616e3bc44b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee595d43780445faae360c107d19fe4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9a628534824f64a38dad8fab638c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227e656a5981c5603079eae4203907660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64333b20cb32479edf984a91817ab78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87bceb10961f835699a7fa34c2e56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c18fba22a4c069daa6ba374cb891663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d5b5711eff2a1e5fd1f037f0bfd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99eea22d04f9229e8138271aaac87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86857440839bf786c34b8b998b549bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d3d992647079f14ffc3a9a6a609f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea6f1ae13e99409e0a535ba502fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b39edc95ee1101fbdbf4afbb9477c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e52afcbd2d0be37da9c45d2b1876670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d0c5a34392d6dada65a21dd8a2ad5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc073f0665ba8fea8f1d0d8167ff45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98671a18d6902db851bf4b67d0be8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7440af6dc78dd006b6e3ee3d476f1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885380dfdb309679aafbe019ea0cd03a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1ac2df6bf612dfbcf470f9a88a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e61bef4fdd73855fa3ad4b96eacfcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aac17b9659316cb70740b0f80f9d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecfbe8ff4c9c666685d86828d481e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fb8c8b5acc381b6addbb02d7ab861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7623ea7ca082b7593dde86ba7b21ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f0ba5690ab621c324fd924674b3e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e0d02e648d3176faa14331e1b458683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5cfa64204a43b697e3c8b0f78ff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa85422223332ac8a4ea27ccd78e93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dcea90158b568d18d749e03a218c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc6ff40c2cd6ad1acead30025f1fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec20a029a706713de8247954941002688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56c3f171cdada39a8da7477e5b504689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f80030ddd112f6a44ac1e5e98d199690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82349241b424171afc06c304c38fa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021729bcb7cd2cadc392959cf365a7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8520363d401439ef5ff051195f6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b9a60bb90fbb7f338c50e4273e9fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ca5f2c9115b0f534c12a9e7dcde9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c1654817d49a4da5b7ec3c1e89651696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c2ed3cfbe6ef49da5d4c3e1d3bef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ecbe1f2b7b3099c4c3fd9614b9cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebae03ae84ca670bc0ae1fd5c5142c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1099e69d8f5aa14caf65dcb05fdc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ae294c32e69a6f2abf4a7e2a6aee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d842cace8c98864aa456d9d2e19e458702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0d14c165354f753a92244cfa7da4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f73b537dd70f5dd932e4c4172058d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99d5878ae758a40dcbe8db36ff765705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a5958c796f4d44d13ca7ce722eea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069758f4bc9b9008a4f65cd4628b01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e43ec0a7057ba60a920fa6a30e68c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124e0d06431968cf5586d2e1a82296a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261d91a052ce9302ebbebc3dab0b87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a39c70fd901e41f55c0b027e4b0fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0c6c974c4ccc8079e2a3c13772fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eca4abe2d5c49de633d2377f425ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca061da2a8ec23000abbe3372d8a8c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb542a7ec45ababedcea9c653f179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397d7500a5146c9ee017c9e50332fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24478e2b5d02f8bb713ff9fa8187505717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9951db40f5c14460d656b292d3e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9367e2cb0b9e39e887912281ce404719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f20d9df45861abf9d4eddef9b79bfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037ff26ab9db60bb11340b6b3f761d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e9f96f738f2d6b03c2e2242330c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c6e8340a6d0f23bc287cd7e01966723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a92855dd6d76a4f8c822fd4559256724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266d50026e856dc5bcd2f03e238debc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f245f7fd4761143c7a9cb0aab9da1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af51169b110de519c1befd25c8296e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd64683c7e45710ac3b0563b56b7a8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d6a0859e4c91a9f0d657b15a8943729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dbf54778d596dfca04de799fadc04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6cef9aa49cac821ff4d6852b6a29a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0195ec5f5bf42ec519d83fc4b5496e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a950300bb8fdd8293a7fab42bb22376733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9317329ee26be543cb51f7c29c298734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096596f4c8b9270d79386ae53d9646735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac0f31b0e904066bf04d1280f0128736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a5805ae67ac9426ce2db232ab5e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0899ed2d910847abc70fcbe9b9b224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6326466076fdc53b94f926ab16435739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f4cda556aa8f1edbab420a0727d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e8b79c3f2dab26691d098f212a92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df659362f2e12913c757f8a16c16adee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d57cf72944b4165c63b7ee00bb473743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b7193ef408353a9e94bbf7cf0c04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb57f449c94dca332bb4a64e9d54a79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc427dea0a0bd318f4dd4c516e1cba0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058a4f6b0b822486ac328442c7b009747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>